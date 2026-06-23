--- v0 (2026-05-07)
+++ v1 (2026-06-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="JOE Listings Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'JOE Listings Export'!$A$1:$O$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1404">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1605">
   <si>
     <t>joe_issue_ID</t>
   </si>
   <si>
     <t>jp_id</t>
   </si>
   <si>
     <t>jp_section</t>
   </si>
   <si>
     <t>jp_institution</t>
   </si>
   <si>
     <t>jp_division</t>
   </si>
   <si>
     <t>jp_department</t>
   </si>
   <si>
     <t>jp_keywords</t>
   </si>
   <si>
     <t>jp_title</t>
   </si>
   <si>
@@ -67,83 +67,205 @@
   <si>
     <t>jp_salary_range</t>
   </si>
   <si>
     <t>jp_agency_insertion_num</t>
   </si>
   <si>
     <t>locations</t>
   </si>
   <si>
     <t>JEL_Classifications</t>
   </si>
   <si>
     <t>Application_deadline</t>
   </si>
   <si>
     <t>Date_Active</t>
   </si>
   <si>
     <t>Full-Time Nonacademic</t>
   </si>
   <si>
     <t>Alfred P. Sloan Foundation</t>
   </si>
   <si>
-    <t xml:space="preserve">Philanthropy
-[...5 lines deleted...]
-R&amp;D
+    <t>Economics</t>
+  </si>
+  <si>
+    <t>Philanthropy
+Program Director</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Program Director, Economics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Program Director, Economics 
+The Alfred P. Sloan Foundation is a not-for-profit, mission-driven grantmaking institution dedicated to improving the welfare of all through the advancement of scientific knowledge. Founded in 1934 by Alfred Pritchard Sloan Jr., then-President and CEO of General Motors, the Foundation makes grants in four broad areas: direct support of research in science, technology, engineering, mathematics, and economics; initiatives to increase access and opportunity in graduate science education; projects that develop or leverage technology to empower research; and efforts to deepen public engagement with science and scientists.
+Headquartered in Rockefeller Center in New York City, the Foundation holds assets of approximately $2.2 billion and commits roughly $80–$95 million in grants annually. It is one of the largest private funders of economic research in the United States, with a grantmaking history that has had measurable impact on the rate and direction of academic activity in economics. The Foundation’s mission is guided by a commitment to impartial, evidence-based inquiry—free of ideology and driven by the highest standards of rigor.
+The Economics Program
+The Sloan Economics Program funds fundamental, rigorous economic research that serves as a public good—expanding knowledge of key economic forces, developing new evidence and methodologies, informing decision-makers, and improving economic and social welfare in the United States. The program’s goal is to provide conceptual breakthroughs, technical advances, and fundamental research that strengthen and accelerate U.S. economic progress.
+Current research priorities include:
+•The Economics of Science and Technology, including industrial strategy, emerging technologies, regional development, scientific careers, funding practices, and the productivity of the scientific enterprise.
+•The Economics of Caregiving, including data and research on the U.S. care economy and its implications for labor markets and policy.
+•The Economics of Transportation and Infrastructure, examining how transportation systems and mobility shape economic outcomes.
+•Economic Measurement, supporting new datasets, methodologies, and computational tools that advance the quality of empirical economics.
+•Strengthening the Economics Profession broadly, through support for conferences, training programs, and research resources of general use.
+These priorities reflect our current grantmaking, not a ceiling on ambition. The incoming Program Director will have meaningful latitude to evolve the program's direction as the research landscape and their own intellectual judgment suggest
+Grants made in the Economics program are especially policy-relevant (though not advocacy), motivated by nonideological questions, causally rigorous, statistically sound, and oriented toward generating catalytic results in high-quality journals or durable contributions to research infrastructure.
+Position Overview
+Reporting to the President, the Program Director for Economics will serve as the intellectual and operational leader of the Foundation’s Economics program. The Program Director will develop and execute a coherent grantmaking strategy, build and sustain a portfolio of high-impact grants, and represent the Economics program to the Foundation’s Board of Trustees, grantees, peer funders, professional associations, and the broader research community.
+Grantmaking at the Foundation is a shared and collaborative endeavor. The Program Director will be an active member of the program committee—composed of Program Directors and the President—reading and evaluating proposals across all Foundation programs, contributing economic expertise to colleagues’ work, and drawing on colleagues’ insights to strengthen the Economics program. The Foundation is especially interested in identifying opportunities for interdisciplinary grantmaking and opportunities connecting different program areas.
+The Program Director will manage a team of two, a Program Associate that is an early career Ph.D. and a Program Coordinator. 
+Key Responsibilities
+Set Strategy and Develop the Grantmaking Portfolio
+•Develop and periodically revisit the vision, priorities, and strategic direction of the Economics program, in consultation with the President and Program Director colleagues and in light of emerging opportunities in the field. The Program Director will have genuine latitude to reshape the program's priorities, wind down grantmaking approaches that have run their course, and pursue emerging opportunities in collaboration with Program Director colleagues at the intersection of different program areas where Sloan can make a distinctive contribution.
+•Identify gaps in the research landscape where Sloan’s resources can make a significant and durable difference—particularly where private-sector, government, or other foundation funding is insufficient.
+•Build the grant portfolio through outreach to leading researchers, attendance at academic conferences, and broad engagement with the economics community worldwide.
+•Assess the impact of existing grantmaking strategies and propose changes where appropriate.
+Manage Grants and Grantee Relationships
+•Oversee all aspects of grantmaking in the program, from initial letter of inquiry through proposal review, grant approval, ongoing monitoring, and closeout.
+•Maintain close, productive relationships with grantees—providing guidance and serving as an engaged partner throughout the life of each grant.
+•Apply rigorous, meticulous standards in the preparation and scrutiny of grant proposals and program evaluations, consistent with the Foundation’s lean staff structure.
+•Lead periodic formal evaluations of grantmaking programs and of the Economics program as a whole.
+•Determine appropriate metrics of program success—whether growth in the field, publication impact, policy uptake, or changes in research infrastructure—and draw insights from outcomes.
+Build Collaborative Relationships
+•Participate fully in the collective intellectual life of the Foundation, including the weekly program committee and cross-program proposal review.
+•Collaborate with other Program Directors on grants at the intersection of economics and science policy, energy, environment, higher education, technology, and public understanding of science.
+•In particular, demonstrate interest in collaborating with other Program Directors on cross-program grantmaking at the intersection of economics and other fields, such as supply chain analysis, the economic and policy dimensions of science and technology, research infrastructure, and other related cross-program topics.
+•Develop and sustain an advisory body of leading scholars to provide strategic guidance, benchmark quality, and surface emerging research opportunities.
+•Represent the Economics program externally to peer foundations, government agencies, professional associations, disciplinary societies, and the media.
+•Foster collaborative grantmaking with other funders where appropriate.
+Advance Access and Opportunity in Economics
+•Champion the Foundation’s commitment to reducing all barriers that inhibit fair access and opportunity to scientific and economics training and careers.
+•Ensure the grantmaking process, including proposal development, reviewer selection, and program evaluation, includes meaningful and concrete attention to removing unjust barriers to access and opportunity. 
+•Work in coordination with the Higher Education program to surface and support opportunities that advance fair access and opportunity for all talent within economics and related fields.
+Qualifications and Experience
+The Foundation seeks an intellectually ambitious and collegial leader who combines deep scholarly engagement in economics with the judgment, creativity, and administrative capacity to build and manage a major grantmaking program. The Foundation is open to a variety of professional backgrounds and recognizes that no single candidate will possess every qualification listed below.
+The successful candidate will bring many of the following:
+•A doctoral degree in economics or a closely related field; a record of scholarly achievement equivalent to that of a tenured professor is strongly preferred.
+•Deep knowledge of the economics research landscape—including leading researchers, major institutions, funding trends, and the methodological frontier—across multiple subfields.
+•A demonstrated commitment to rigorous, impartial empirical research; excellent scientific taste and judgment; a keen sense for what constitutes a significant and tractable research question.
+•Experience conceiving, designing, and implementing strategic initiatives—whether in academia, government, philanthropy, or the nonprofit sector.
+•Strong familiarity with U.S. universities, research institutions, and the academic career pipeline.
+•Intellectual breadth and curiosity; an entrepreneurial spirit and willingness to think across disciplinary boundaries.
+•Exceptional written and oral communication skills; ability to engage credibly with both specialists and broad audiences.
+•A natural affinity for relationship-building, teamwork, and collaborative work; genuine generosity of spirit toward colleagues and grantees alike.
+•Facility with data, econometrics, and empirical methodology; interest in research infrastructure and economic measurement is preferred.
+•Both intellectual curiosity and humility—the desire to help others realize success and the ability to derive intellectual enrichment from the creative process of grantmaking.
+Work Arrangements and Compensation
+This is a full-time position based at the Foundation’s offices at Rockefeller Center in midtown Manhattan. Staff are expected to work in the office Tuesday through Thursday; remote work is available on Mondays and Fridays except when job commitments require in-person presence. The Foundation offers competitive compensation and exceptional benefits commensurate with the seniority of the role.
+The salary range for this position is $375,000 – 425,000
+To Apply
+Applications should be sent to pdsearch@sloan.org. Please attach a single PDF containing both a cover letter and curriculum vitae, named “Last Name - Program Director.pdf.”
 </t>
   </si>
   <si>
-    <t>Program Associate, Economics</t>
-[...5 lines deleted...]
-This is a three-year staff position with the possibility of extension for an additional two years. Outstanding administrative, communication, and technical skills are required, along with excellent judgment and assiduous curiosity.  Our offices are at Rockefeller Center in mid-town Manhattan.  Remote work is an option most Mondays and Fridays.  The salary range for this position is $95,000 - $105,000. Sloan offers generous benefits package.  See https://sloan.org/about/careers for details.  
+    <t>$375,000 – 425,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York</t>
+  </si>
+  <si>
+    <t>O0 - General</t>
+  </si>
+  <si>
+    <t>2026-08-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-29 00:00:00</t>
+  </si>
+  <si>
+    <t>America First Policy Institute</t>
+  </si>
+  <si>
+    <t>Office for Fiscal and Regulatory Analysis</t>
+  </si>
+  <si>
+    <t>Public Finance
+Fiscal Policy
+Regulatory Analysis
+Benefit-Cost Analysis
+Cost-Benefit Analysis
+Federal Budget
+Government Spending
+Tax Policy
+Public Economics
+Regulation
+Administrative Law
+Policy Analysis
+Applied Microeconomics
+Empirical Economics
+Think Tank</t>
+  </si>
+  <si>
+    <t>Researcher</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Overall Responsibility:
+This position will serve as a key member of AFPI’s Office for Fiscal and Regulatory Analysis (OFRA) team. The Researcher will work directly with senior members of OFRA to help advance its quantitative portfolios in fiscal and regulatory fields. This position would be a good fit for those passionate about applying quant skills to public policy research.
+Department: Office for Fiscal and Regulatory Analysis
+Responsibilities and Duties:
+Develop quantitative analyses to support OFRA's scorekeeping operations and enhance the understanding of various policy issues. Use open source and other modeling resources to analyze policy proposals, and apply policy and academic research relating to methods and key assumptions.
+Develop and maintain a variety of quantitative models encompassing econometric and statistical models, simulations, and machine learning and deep learning methods.
+Support senior staff with cross-cutting research efforts.
+Mentor junior OFRA staff.
+Clearly champion AFPI’s servant leadership culture.
+Operate with discretion in an environment that requires information security.
+Consults with:
+The rest of the OFRA team.
+Other economic teams at AFPI.
+Support staff.
+Interns.
+Type of Employment: Full-time
+Qualifications:
+A postgraduate degree in a quantitative field is a plus.
+Strong experience with team-based software development and principles.
+Strong programming ability in Python, R, or other common programming languages.
+Deep expertise in econometrics, statistics, simulations, machine learning, or deep learning—preferably multiple from the list.
+A deep quantitative integrity and respect for the scientific process.
+An interest in pursuing interdisciplinary research is a plus.
+Excellent attention to detail.
+Ability to maintain productive, collaborative, and collegial relationships with staff and external stakeholders and uphold the public reputation of the organization;
+An entrepreneurial mindset that seeks out new opportunities to grow and advance the mission of AFPI.
+Salaries for positions will be commensurate with the experience, expertise, and skills of the individual. Please send a cover letter, resume, salary requirement, writing samples, and references.
+AFPI is a non-profit, non-partisan research institute offering competitive salaries and benefits to qualified candidates.
 </t>
   </si>
   <si>
-    <t>UNITED STATES New York New York</t>
-[...11 lines deleted...]
-    <t>2026-03-24 00:00:00</t>
+    <t>UNITED STATES</t>
+  </si>
+  <si>
+    <t>H1 - Structure and Scope of Government
+H3 - Fiscal Policies and Behavior of Economic Agents
+H6 - National Budget, Deficit, and Debt
+K2 - Regulation and Business Law
+L5 - Regulation and Industrial Policy
+H5 - National Government Expenditures and Related Policies</t>
+  </si>
+  <si>
+    <t>2026-05-20 00:00:00</t>
   </si>
   <si>
     <t>American Academy of Arts &amp; Sciences</t>
   </si>
   <si>
     <t>American Institutions</t>
   </si>
   <si>
     <t>Program Officer for American Institutions, Society, and the Public Good</t>
   </si>
   <si>
     <t>The Program Officer supports the Academy’s work in American Institutions, Society, and the Public Good through research, writing, project management, policy analysis, and administrative coordination. Building on the Our Common Purpose project and the Commission on Reimagining the Economy, this role helps advance new nonpartisan, cross-ideological initiatives focused on the American economy and democratic governance, with particular attention to local approaches to national challenges.
 Working closely with Academy staff, members, partners, and civic leaders, the Program Officer organizes meetings and convenings, develops outreach and communications strategies, and supports program development and fundraising, including grant writing. Responsibilities include drafting and editing reports, publications, and briefings; synthesizing research; managing project logistics; and facilitating collaboration across stakeholders. The position may also involve qualitative and quantitative analysis, partnership development, and limited staff supervision.
 Candidates should hold a PhD with at least two years of relevant experience, or an MA/MPA with five years of professional experience. Strong writing skills, expertise in American politics or public policy, and the ability to work across disciplines and ideological perspectives are essential. Experience with grants, civic organizations, or data tools is a plus.
 For more information and to apply, please visit the Academy’s website.</t>
   </si>
   <si>
     <t>90000-100000</t>
   </si>
   <si>
     <t>UNITED STATES Massachusetts Cambridge
 UNITED STATES District of Columbia Washington, D.C</t>
   </si>
   <si>
     <t>Z - Other Special Topics
@@ -158,63 +280,57 @@
   <si>
     <t>US: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
   </si>
   <si>
     <t>American Institutes for Research</t>
   </si>
   <si>
     <t>Health Payer Innovation, Transformation and Support</t>
   </si>
   <si>
     <t>Senior Researcher, Monitoring &amp; Compliance</t>
   </si>
   <si>
     <t xml:space="preserve">Now Hiring: Senior Researcher, Monitoring &amp; Compliance at AIR!
 The American Institutes for Research (AIR) is seeking a Senior Researcher, Monitoring &amp; Compliance to join our Health Transformation Team. This is an exciting opportunity for experienced researchers passionate about strengthening healthcare quality, promoting equity, and ensuring accountability across major federal programs like Medicare and Medicaid.
 In this role, you will lead monitoring and compliance efforts by designing and executing audit and analytic plans, interpreting policy to develop measures and protocols, and overseeing complex data analyses. You will prepare high quality technical reports and visualizations, clearly communicating findings to both technical and policy audiences, and ensuring strict QA/QC processes. You will manage budgets and timelines, supervising and mentoring research staff, collaborating across multidisciplinary teams, and contributing to proposal development.
 Ideal candidates bring advanced education (Ph.D. or Master’s with substantial experience), strong statistical and coding comprehension, experience with federal program monitoring, and CMS experience is a strong plus. This position may be performed remotely from anywhere in the United States. This does not include U.S. territories.
 Salary Range: $122,070 – $162,760
 To learn more about the opportunity, please refer to the job link.
 </t>
   </si>
   <si>
     <t>Anticipated Annual Salary Range  $122,070 - $162,760 USD</t>
   </si>
   <si>
-    <t>UNITED STATES</t>
-[...1 lines deleted...]
-  <si>
     <t>I1 - Health</t>
   </si>
   <si>
     <t>2026-03-27 00:00:00</t>
   </si>
   <si>
     <t>Appalachian State University</t>
-  </si>
-[...1 lines deleted...]
-    <t>Economics</t>
   </si>
   <si>
     <t xml:space="preserve">microeconomics
 macroeconomics
 statistics
 </t>
   </si>
   <si>
     <t>Lecturer</t>
   </si>
   <si>
     <t>The Department of Economics at Appalachian State University invites applications for a full-time, non-tenure-track, 9-month faculty position for the 2026–27 academic year (with expectation of renewal). The successful candidate will support teaching in one or more of the following areas: Principles of Microeconomics, Principles of Macroeconomics, Business Statistics, and elective courses. Teaching responsibilities may include courses offered at the Boone and Hickory campuses, as well as online. In addition to teaching, the faculty member will contribute to service activities at the department, college, and university levels.
 The Department of Economics is one of six academic departments part of the Walker College of Business at Appalachian State University. The Department includes 23 full-time faculty serving undergraduate economics degrees (BSBA and BA) and two minors (Economics and Behavioral Economics). We support graduate programs (MBA, MS Applied Data Analytics, MA Environmental Politics and Policy Analysis), and General Education courses.
 The minimum qualification is a Master’s Degree in Economics or a closely related discipline. Applicants must submit a complete application consisting of a cover letter, curriculum vitae, a copy of their graduate transcript, evidence of teaching effectiveness (if available), and contact information for three professional references.</t>
   </si>
   <si>
     <t>UNITED STATES North Carolina Boone</t>
   </si>
   <si>
     <t>A1 - General Economics</t>
   </si>
   <si>
     <t>2026-05-01 00:00:00</t>
   </si>
   <si>
@@ -228,98 +344,149 @@
   </si>
   <si>
     <t>Clinical Assistant Professor</t>
   </si>
   <si>
     <t>The Department of Economics in the W. P. Carey School of Business at Arizona State University seeks qualified applicants to join its existing team of innovative teaching professionals.
 Clinical professors contribute to the institution’s mission by providing high-quality instruction and fulfilling department and college service obligations.  Excellent teaching is highly valued at the W. P. Carey School of Business.  Professional development opportunities, mentorship, and leadership opportunities are available.  In addition, there is a well-defined path to career progression of clinical assistant, associate, and full professor.
 The positions are full-time, permanent positions with no tenure implication. Contracts are renewed annually contingent upon availability of funds, satisfactory performance, and the needs of the university. Salary is competitive and dependent upon qualifications, experience, and rank.
 The initial application deadline is April 12, 2026
 For more information about the Department of Economics, please see https://wpcarey.asu.edu/economics-degrees.
 Equal Employment Opportunity Statement
 A background check is required for employment. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, national origin, disability, protected veteran status, or any other basis protected by law.
 See https://www.asu.edu/aad/manuals/acd/acd401.html and https://www.asu.edu/titleIX/.</t>
   </si>
   <si>
     <t>competitive</t>
   </si>
   <si>
     <t>UNITED STATES Arizona Tempe</t>
   </si>
   <si>
     <t>00 - 00 - Default: Any Field</t>
   </si>
   <si>
     <t>2026-04-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-03-24 00:00:00</t>
+  </si>
+  <si>
+    <t>International: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
+  </si>
+  <si>
+    <t>Asia School of Business</t>
+  </si>
+  <si>
+    <t>Faculty</t>
+  </si>
+  <si>
+    <t>Central Banking Group</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Central Banking
+Emerging Markets
+Financial Supervision &amp; Regulation
+Sovereign Wealth Management
+</t>
+  </si>
+  <si>
+    <t>Professor of Economics</t>
+  </si>
+  <si>
+    <t>The Central Banking Group of Asia School of Business invites applications for full-time Professors of Economics specializing in core central banking areas. We seek candidates with an outstanding research record and thought leadership relevant to central banks in emerging markets, financial supervision/regulation, and sovereign wealth management. 
+Successful candidates will contribute to translational research, teach at graduate and executive levels, and help shape curriculum and initiatives for the Master in Central Banking and executive education programs. 
+Key Responsibilities: 
+Conduct and publish high-impact research in central banking, finance, or related fields; teach and develop graduate courses integrating theory and practice; mentor graduate students and junior faculty; contribute to curriculum development, faculty governance, and academic initiatives; innovate teaching approaches; secure research funding; and build partnerships with central banks, government agencies, and industry. 
+Qualifications: 
+PhD in Economics, Finance, or related field from a reputable university; strong research and publication record; excellent teaching and communication skills; interdisciplinary collaboration experience. Professional experience in central banking or finance and grant funding experience are advantageous. 
+Application Materials: 
+CV, research sample, teaching statement, and contact details of three referees. 
+Join globally connected environment with Central Bank of Malaysia and MIT Sloan School of Management shaping leaders across tracks.</t>
+  </si>
+  <si>
+    <t>MALAYSIA Kuala Lumpur Kuala Lumpur</t>
+  </si>
+  <si>
+    <t>P5 - Comparative Economic Systems
+P1 - Capitalist Economies
+E5 - Monetary Policy, Central Banking, and the Supply of Money and Credit
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
+H5 - National Government Expenditures and Related Policies
+H2 - Taxation, Subsidies, and Revenue</t>
+  </si>
+  <si>
+    <t>2026-10-02 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-15 00:00:00</t>
   </si>
   <si>
     <t>Ball State University</t>
   </si>
   <si>
     <t>Miller College of Business</t>
   </si>
   <si>
     <t>Assistant Teaching Professor of Economics</t>
   </si>
   <si>
     <t>The Department of Economics in the Miller College of Business invites applications for two Assistant Teaching Professors to teach in an innovative dual-degree program in digital economics, developed in partnership with Guangdong University of Technology (GDUT) in Guangzhou, China. Students study at GDUT for three years with GDUT and BSU faculty, then complete their fourth year at BSU.
 Position Details:
 Full-time, non-tenure-track teaching positions based at Ball State University with primary teaching assignment in Guangzhou, China. When not teaching in China, faculty teach at BSU. Positions begin August 2026. Teaching in China is eligible for a stipend in addition to base salary.
 Responsibilities:
 Teach undergraduate economics and quantitative courses, potentially including Elementary/Intermediate Microeconomics and Macroeconomics, Business Statistics, Introduction to the Digital Economy, Information Economics, Platform Economics, Probability, Mathematical Statistics, Economic Big Data Mining and Analytics, Data Analytics and Software Application, and Python Programming. Collaborate with the program director on curriculum design, implementation, and improvement. Develop syllabi, course materials, and assessments. Provide academic mentoring to students, particularly regarding preparation for study at BSU, and support students' cultural and academic transition to U.S.-style coursework. Participate in program meetings, assessment, and accreditation activities.
 Minimum Qualifications:
 PhD in Economics or related discipline (e.g., Agricultural Economics, Finance with strong economics training, Statistics or Data Analytics with substantial economics coursework) from an accredited institution by date of appointment.
 Preferred Qualifications:
 Two years of full-time teaching experience. Demonstrated effectiveness teaching undergraduate economics or quantitative courses. Ability and willingness to live and teach in Guangzhou, China, for at least one semester. Prior international teaching experience or experience working with international students, particularly from China.
 Application Instructions:
 Review of applications will begin on February 23, 2026, and will continue until the positions are filled.
 Please submit the following materials:
 •	A cover letter (up to 2 pages) describing your interest in the position
 •	Curriculum vitae
 •	Teaching evaluations
 •	A teaching statement (up to 2 pages)
 You may also upload research papers and a research statement.
 Please arrange for three letters of recommendation to be submitted directly through the job application portal after you submit your application. Workday will prompt you to enter the contact information for your letter writers.
 For questions, please contact Maoyong Fan, Economics (mfan@bsu.edu) or John Horowitz (jhorowitz@bsu.edu).
 Application Information:
 External Application URL and Instructions Below
 Deadline: February 23, 12:01 a.m.
 Candidates must have current authorization to be employed in the U.S. without employer sponsorship.</t>
   </si>
   <si>
     <t>UNITED STATES Indiana Muncie</t>
   </si>
   <si>
     <t>A2 - Economic Education and Teaching of Economics</t>
   </si>
   <si>
     <t>2026-02-23 00:00:00</t>
   </si>
   <si>
-    <t>International: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
-[...1 lines deleted...]
-  <si>
     <t>Beihang University</t>
   </si>
   <si>
     <t>Assistant/Associate Professor Positions</t>
   </si>
   <si>
     <t xml:space="preserve">The School of Economics and Management at Beihang University (a premier university in Beijing, China) invites job applications for Assistant/Associate Professor positions. Multiple positions are available.
 We seek candidates with strong quantitative background in economics, business, AI, industrial engineering, information and computer science, statistics or a related discipline. Both analytical and empirical researchers are encouraged to apply.
 Junior applicants should have (i) a PhD degree (by the time of reporting duty), (ii) a proven ability or high potential in research and teaching, (iii) two recommendation letters.
 Salary will be competitive, commensurate with experience and academic accomplishments. Teaching and service load is reasonable to ensure sufficient time for quality research.
 Please send recent curriculum vitae with two recommendation letters to Dr. Lin Liu at zhaopinbhsem@163.com
 </t>
   </si>
   <si>
     <t>CHINA Beijing Beijing</t>
   </si>
   <si>
     <t>2027-12-31 00:00:00</t>
   </si>
   <si>
     <t>2026-02-05 00:00:00</t>
   </si>
   <si>
     <t>Beijing Technology and Business University</t>
   </si>
@@ -485,50 +652,53 @@
     <t>2026-02-15 00:00:00</t>
   </si>
   <si>
     <t>2026-02-02 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Brown University </t>
   </si>
   <si>
     <t xml:space="preserve">Postdoctoral Research Associate </t>
   </si>
   <si>
     <t>The Department of Economics at Brown University invites applications for a two-year Postdoctoral Research Associate position funded through the Orlando Bravo Center for Economic Research. We welcome applications in all fields of economics, with preference given to candidates whose research interests best complement those of our department.
 The postdoctoral research associate will be able to conduct their research in the vibrant academic environment of our department with no teaching obligation. They will receive an annual salary of $85,000 for this benefits-eligible position.
 The selection process is highly competitive. Applicants must have received their Ph.D. since January 1, 2024 or are expected to receive it before July 1, 2026. Candidates must have demonstrated their capacity at creating innovative research at the forefront of a prominent field in economics. To receive full consideration, the following materials should be submitted by February 23, 2026 to the application portal:
 * A cover letter that makes clear how the candidate will thrive in and contribute to the economics department, as well as how they would contribute to the research and/or teaching missions of our diverse and inclusive university community.
 * An up-to-date curriculum vitae.
 * A writing sample, preferably the job-market paper or other article.
 * Three confidential letters of recommendation from scholars familiar with the applicant’s research. All candidates must apply online at https://econjobmarket.org/positions/12367. Review of applications will begin on February 24, 2026; to receive full consideration applications should be received by that date.
 Please note that a selected candidate who has not completed all requirements for their doctoral degree by the position start date will be appointed as a Research Associate at a reduced salary until all degree requirements are completed.
 For this position, Brown offers only the J-1 visa classification to scholars who need immigration sponsorship in order to enter the U.S. and commence lawful employment under the terms of their appointment.
 Brown University provides equal opportunity and prohibits discrimination, harassment and retaliation based upon a person’s race, color, religion, sex, age, national or ethnic origin, disability, veteran status, sexual orientation, gender identity, gender expression, or any other characteristic protected under applicable law, in the administration of its policies, programs, and activities. The University recognizes and rewards individuals on the basis of qualifications and performance. The University maintains certain affirmative action programs in compliance with applicable law.</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES Rhode Island Providence </t>
+  </si>
+  <si>
+    <t>2026-05-31 00:00:00</t>
   </si>
   <si>
     <t>Bucknell University</t>
   </si>
   <si>
     <t>Visiting Assistant Professor Of Economics</t>
   </si>
   <si>
     <t>Bucknell University’s Department of Economics invites interested candidates to apply for a Visiting Assistant Professor position in economics, beginning in the fall semester of 2026. The successful candidate will be capable of teaching courses in intermediate macroeconomics and heterodox economics, along with the possibility of teaching an economics course in their field or fields of expertise. The teaching load for this position is six courses per academic year. Bucknell University sponsors a range of activities to support the development of all of its faculty, including its Teaching and Learning Center.
 Bucknell University is an Equal Opportunity Employer.
 Candidates are expected to have a Ph.D. or be ABD in Economics by August 2026.
 Completed applications should include:
 • a cover letter
 • a curriculum vita
 • a teaching portfolio (including a statement of teaching philosophy, course evaluations, and syllabi if available)
 • official graduate school transcripts
 During the review/interview process, applicants will be requested to submit contact information for three professional references for letters of recommendation.
 Review of applications will begin on March 16, 2026, and will continue until the position is filled.
 JEL codes B5, E00
 For full instructions on how to apply, please visit: https://apptrkr.com/6963893</t>
   </si>
   <si>
     <t>UNITED STATES Pennsylvania Lewisburg</t>
   </si>
   <si>
@@ -609,53 +779,50 @@
     <t>Central Bank of the Republic of China (Taiwan) invites applications for one Research Economist (Financial Sector Analysis, Assistant Research Fellow equivalent) position.
 Qualifications
 1. A Ph.D. degree in finance, economics, or a related field from a domestic or foreign university.
 2. Expertise in financial econometrics, financial engineering, or financial institution risk management.
 3. Strong proficiency in applying econometric methods to economic and financial analysis, with excellent empirical and independent research capabilities. Programming skills (e.g.,WPF,C#,Python,or R) are highly desirable.
 4. Excellent command of English.
 5. At least two years of relevant research experience in the financial sector, particularly in banking, insurance, or financial institutions.
 Job Responsibilities
 1. Conduct financial econometric analysis, develop quantitative models, and undertake applied research on risks and developments in the financial sector.
 2. Perform analysis and research related to financial stability assessment.
 3. Undertake special projects and other assigned tasks.
 Notes
 1. Applicants must be citizens of the Republic of China (Taiwan).
 2. Applicants shall not be in any of the circumstances stipulated in Article 9 of the Regulations Governing Personnel Management of the Central Bank of the Republic of China (Taiwan).
 How to Apply
 For detailed application requirements and online document submission, please refer to the Chinese version of the job announcement available at https://www.cbc.gov.tw.
 Application Deadline: May 15, 2026</t>
   </si>
   <si>
     <t>TAIWAN Taipei</t>
   </si>
   <si>
     <t>F3 - International Finance</t>
   </si>
   <si>
-    <t>2026-05-15 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-04-22 00:00:00</t>
   </si>
   <si>
     <t>Centre College</t>
   </si>
   <si>
     <t xml:space="preserve">Economics </t>
   </si>
   <si>
     <t>Macroeconomics</t>
   </si>
   <si>
     <t>Visiting Assistant Professor of Economics and Business (Macroeconomics)</t>
   </si>
   <si>
     <t xml:space="preserve">Centre College invites applications for a one-year Visiting Assistant Professor of Economics and Business, with a specialization in Macroeconomics, beginning in August 2026. We seek a teacher-scholar with a strong commitment to student-centered, inclusive teaching. The successful candidate must have a Ph.D. in economics or a scheduled defense date by the start of their appointment. 
 Teaching expectations will include core introductory and intermediate level courses with opportunities to teach upper-level courses in the economist’s areas of interest. The teaching load is six courses per academic year. 
 For additional information about Centre and to apply, please go to https://apply.interfolio.com/184170. 
 A completed application will include: 1) a letter of application that describes your interest in and qualifications for this particular position and how your teaching philosophy and relevant professional and/or personal experiences could contribute to an inclusive community at Centre 2) your curriculum vitae, 3) evidence of teaching effectiveness, 4) names and contact information of three references (non-relatives). Review of applications will begin on April 13, 2026. 
 Centre College is an equal opportunity employer and proud member of the Greater Kentucky Higher Education Recruitment Consortium, www.greaterkyherc.org, which is committed to recruiting and retaining a diverse, talented workforce. </t>
   </si>
   <si>
     <t xml:space="preserve">Salary is based on experience </t>
   </si>
   <si>
@@ -705,53 +872,50 @@
 - computer science and data science
 - neuroscience and neural engineering
 - bio-statistics and AI-healthcare
 - smart/semi-conductor manufacturing
 - AI/robotics/autonomous systems
 - aerospace and microelectronics engineering
 - energy generation and storage
 - digital business and innovation management
 - fintech and business analytics
 - computational social sciences
 - digital humanities
 - digital and new media
 - law and technology
 - private law
 - healthy, smart and sustainable cities
 Successful candidates should have a demonstrated ability to build a world-class research programme related to CityUHK’s strategic research areas, plus a commitment to education and student mentorship.  Candidates must possess a doctorate in their respective field by the time of appointment.
 Please visit Colleges, Schools and Departments in CityUHK at https://www.cityu.edu.hk/academic/colleges-schools-and-departments
 City University of Hong Kong is an equal opportunity employer.  We are committed to the principle of diversity.  Personal data provided by applicants will be used for recruitment and other employment-related purposes.
 Best Global Universities Rankings #54 (U.S.News &amp; World Report 2025-2026); World University Rankings #73 (THE 2026); #1 in the World’s Most International Universities (THE 2024 &amp; 2025); Young University Rankings #4 (THE  2024); Asia University Rankings #16 (THE 2025) and #7 (QS 2026)
 </t>
   </si>
   <si>
     <t>HONG KONG</t>
   </si>
   <si>
-    <t>2026-08-31 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Colgate University</t>
   </si>
   <si>
     <t>Social Sciences</t>
   </si>
   <si>
     <t>Gender economics
 Labor Economics
 Urban Economics</t>
   </si>
   <si>
     <t xml:space="preserve">The Economics Department of Colgate University invites applications for one visiting assistant professor at any rank beginning the fall semester of 2026. Although all fields are acceptable, candidates will receive preference if they can teach undergraduate econometrics and one or two economics electives, preferably in gender economics, urban economics, and/or labor economics. All candidates will likely teach our one-semester Introduction to Economics course. The teaching load is 5 courses per year. Minimum qualifications include a Ph.D. or ABD in economics and a demonstrated ability or potential for high quality teaching. This position may have the possibility of renewal for an additional year.
 A cover letter, curriculum vitae, a teaching statement, evidence of teaching effectiveness, and 3 letters of recommendation must be submitted via apply.interfolio.com/183576. Colgate strives to be a community supportive of diverse perspectives and identities. In the cover letter, candidates must describe how their approach to teaching might create an inclusive educational environment. Colgate is a vibrant liberal arts university of 3,200 students situated in central New York state. Colgate faculty are committed to excellence in both teaching and scholarship. Review of applications will begin immediately and continue until positions are filled.
 Applicants with dual-career considerations can find postings of other employment opportunities at Colgate and at other institutions of higher education in upstate New York at this website. It is the policy of Colgate University not to discriminate against any employee or applicant for employment based on their race, color, creed, religion, age, sex, pregnancy, national origin, marital status, disability, protected Veterans status, sexual orientation, gender identity or expression, being or having been a victim of domestic violence or stalking, familial status, or any other categories covered by law. Colgate is an Equal Opportunity/Affirmative Action employer. Persons with disabilities and protected veterans are encouraged to apply. Further information about the department can be found at the departmental website: https://www.colgate.edu/academics/departments-programs/department-economics
  Contact: Nicole Simpson, Chair, Department of Economics, nsimpson@colgate.edu.
 Campus Crime Reporting and Statistics
 The Department of Campus Safety at Colgate University will provide, upon request, a copy of Colgate’s Annual Security and Fire Safety Report. This report includes statistics as reported to the United States Department of Education for the previous three years concerning reported: 1. Crimes that occurred on-campus; in certain off-campus buildings or property owned or controlled by Colgate University; and on public property within, or immediately adjacent to and accessible from, the campus, and 2. fires that occurred in student housing facilities. The report also includes institutional policies concerning campus security and fire safety, such as policies concerning sexual assault, life safety systems, and other related matters. You may access the report from the Clery Compliance web page here. Printed copies of this report may be obtained upon request from the Department of Campus Safety via e-mail at cusafety@colgate.edu.
 </t>
   </si>
   <si>
     <t>$93,000 for ABD candidates, or $97,000 for candidates with PhD in hand</t>
   </si>
   <si>
     <t>UNITED STATES New York Hamilton</t>
   </si>
@@ -1005,50 +1169,116 @@
   <si>
     <t>School of International and Public Affairs</t>
   </si>
   <si>
     <t>Professor in the Practice of International and Public Affairs</t>
   </si>
   <si>
     <t xml:space="preserve">Columbia University’s School of International and Public Affairs (SIPA) invites applications for a full-time appointment as Professor of Professional Practice to serve as the faculty director of the MPA program in Development Practice (DP) and the co-director of the concentration in Development and Governance (D&amp;G). The DP program and the D&amp;G concentration train current and aspiring practitioners to design and lead evidence-based approaches to sustainable and inclusive economic growth, human development, and effective governance. 
 The position is expected to begin July 1, 2026. 
 Applicants will have a demonstrated record of outstanding professional accomplishment and at least 10 years of significant experience in a governmental, private, non-profit or multilateral organization. Candidates also must be willing and able to continue to make significant contributions in their field of practice and knowledge. Preferred candidates will be economists, hold a graduate degree (PhD or equivalent preferred), and possess university-level teaching experience or show strong promise to succeed as an instructor in a demanding academic environment.
 The Professor of Professional Practice will serve as the academic leader of the DP program and co-leader of the D&amp;G concentration, recruiting instructors and guest lecturers for courses, seminars and workshops, overseeing academic advising of students, and sustaining strategic partnerships and a strong alumni community. 
 Salary: $240,000-$280,000
 To submit your application, please visit our online application site here:
 https://apply.interfolio.com/181367 
 For further information, please contact Hazel May, Senior Associate Dean for Academic Affairs at sipa_academicaffairs@sipa.columbia.edu.
 </t>
   </si>
   <si>
     <t>$240,000-$280,000</t>
   </si>
   <si>
     <t>UNITED STATES New York NEW YORK</t>
   </si>
   <si>
     <t>O2 - Development Planning and Policy</t>
+  </si>
+  <si>
+    <t>Senior Research Scholar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Center on Global Energy Policy (CGEP) at Columbia’s School of International and Public Affairs seeks a Senior Research Scholar to work on major research topics related to energy and climate change. Particular areas of interest include expertise to conduct research to support interdisciplinary research at the intersection of international trade and the clean energy transition. The candidate will oversee the Trade and the Clean Energy Transition initiative at CGEP, oversee the day-to-day program operation, including securing funding, building, and implementing a strategic plan and initiatives for the growth of both the program and the Center on Global Energy Policy.
+Successful execution will require generating original research, managing collaborative research projects and programs across departments, and communicating research findings clearly and concisely to a wide range of audiences in a manner that maximizes policy impact and contributes to the University’s wider research and convening efforts. This person will help to set the research vision and agenda for CGEP’s Trade and Clean Energy Transition Program in collaboration with the leadership team.
+See full listing for complete responsibilities and qualifications.
+Application Instructions 
+For the full job description and to submit an application, please visit:
+https://apply.interfolio.com/185288
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">$180,000-$195,000 </t>
+  </si>
+  <si>
+    <t>Q5 - Environmental Economics</t>
+  </si>
+  <si>
+    <t>2026-06-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-12 00:00:00</t>
+  </si>
+  <si>
+    <t>Other Nonacademic (Temporary, Part-Time, Non-Salaried, Consulting, Etc.)</t>
+  </si>
+  <si>
+    <t>Consulting firm</t>
+  </si>
+  <si>
+    <t>Part-Time PhD Economist — Composite Index Methodology (Contract)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Part-Time PhD Economist — Composite Index Methodology (Contract)
+A management consulting firm is seeking an Economics PhD candidate or a recent PhD to design and enhance a proprietary composite index that combines corporate financial performance with macro-financial and real-economy indicators for a short-term contract.
+Engagement: ~3 months | 1–2 days/week | Remote (US Eastern overlap)
+Payment: $10,000 USD 
+What You'll Do
+Formalize an existing index framework into a rigorous measurement model and conceptual schema
+Evaluate candidate indicators (volatility, policy uncertainty, supply chain stress, labor market, confidence indices) for inclusion
+Design and test normalization, weighting, and aggregation methods (z-scores, PCA/factor models, robustness analysis)
+Link the composite index to historical survey data to assess stability and leading/coincident properties
+Document methodology clearly and communicate findings to non-technical stakeholders
+Ideal Candidate
+PhD candidate or recent PhD in Economics, Econometrics, Statistics, or a related quantitative field
+Experience building composite or leading indicators; familiarity with OECD/UNECE guidance a plus
+Proficiency in R, Stata, or Python
+Comfortable translating technical findings into executive-ready insights
+To Apply: Submit a CV, a short cover note (300 words or less), and one applied quantitative work sample (e.g., job market paper section, working paper, or project write-up)
+</t>
+  </si>
+  <si>
+    <t>$10,000 USD for contract</t>
+  </si>
+  <si>
+    <t>C1 - Econometric and Statistical Methods and Methodology:  General
+E0 - General
+M2 - Business Economics</t>
+  </si>
+  <si>
+    <t>2026-07-06 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-17 00:00:00</t>
   </si>
   <si>
     <t>Cornell University</t>
   </si>
   <si>
     <t>Tenure Track Open Rank Faculty Position - Finance Area</t>
   </si>
   <si>
     <t>Tenure Track Open Rank Faculty Position - Finance Area
 Cornell SC Johnson College of Business
 Cornell University
 The Cornell SC Johnson College of Business invites applicants for a tenure -track position at the rank of Assistant or untenured Associate Professor in our finance area, with a school affiliation in the Cornell Peter and Stephanie Nolan School of Hotel Administration. Candidates would be appointed at the rank that is appropriate given their experience and performance. The intended start date of this position is July 1, 2026. The positions will be based in Ithaca, NY.
 Responsibilities of each position include: 1) research in area(s) of expertise, 2) teaching basic and advanced courses at the undergraduate, MBA, and/or Ph.D. levels, 3) supervision of doctoral candidates, and 4) service to the Area, School, and College.
 The ideal candidate will possess a Ph.D. in Finance or a related field. Preferred candidates will demonstrate significant promise in research, teaching, and service and will complement and extend the strengths of the faculty of the Cornell SC Johnson College of Business.
 The Cornell SC Johnson College of Business (established on July 1, 2016) combines three Schools: the Samuel Curtis Johnson Graduate School of Management (Johnson), the Charles H. Dyson School of Applied Economics and Management (Dyson), and the Cornell Peter and Stephanie Nolan School of Hotel Administration (Nolan). The hires’ tenure home will be the Nolan School, but it is expected that faculty teach across the three schools within the College of Business.
 The Cornell Peter and Stephanie Nolan School of Hotel Administration is the top-ranked management program worldwide, with undergraduate, masters, and Ph.D. programs. The Nolan School of Hotel Administration (Nolan) has approximately 800 undergraduates and 60 graduate students. Founded in 1922, Nolan is an AACSB accredited business school, with a resident faculty of 65 and over 10,000 alumni worldwide. Important resources available to faculty include extraordinary access to industry leaders, excellent research funding, the Center for Hospitality Research (CHR), and the cultural and intellectual resources of the Cornell University community.
 To be considered, please apply at (https://academicjobsonline.org/ajo/jobs/31646). For full consideration, ensure that your application is complete by February 28. Review of applications will begin immediately and continue until the positions have been filled.
 The following materials are required:
     Letter of interest, with clear indication of position being applied for;
     Curriculum vitae;
     Up to three research papers;
     Three recommendation letters;
     Report of any courses taught and evidence of teaching effectiveness; and
     Any other supporting documents, such as curriculum development materials.
 In compliance with New York’s Pay Transparency Act, the minimum annual base salary range for this position is $170,000 – $350,000. This pay range represents base pay only (for 9 months, paid over 12 months) and excludes any additional items such as incentives, bonuses, or other items. Cornell University considers factors such as (but not limited to) scope and responsibilities of the position, candidate’s work experience, education/training, key skills, internal peer equity, as well as market and organizational considerations when extending an offer.
@@ -1110,53 +1340,50 @@
 More detail on Cornerstone Research and what we do can be found on our website: www.cornerstone.com.
 Senior Economists at Cornerstone Research
 Cornerstone Research provides an interesting and rewarding work environment. Those joining our firm enjoy long-term career opportunities supported by our investments in their professional development and an escalating compensation structure including an industry-competitive salary and benefits package. The firm has grown steadily over more than 35 years, and we maintain a firm culture that is collegial, supportive, friendly, and collaborative. We benefit from close collaboration with leading academics in finance and economics.
 Senior Economists work at the core of our client project teams and in the development of our practice, assuming increasing levels of responsibility. Senior Economists help devise and apply innovative analytical approaches meeting the highest academic standards to address challenging issues arising in our work. We invest heavily in cutting-edge information resources and computing capabilities and often have access to proprietary data to inform our analysis. Senior Economists help guide teams supported by our outstanding research analysts.
 Career development for Senior Economists includes building communications and managerial abilities while honing their own research and analytical skills. The firm supports the development of those interested in becoming testifying experts in some or all of their work, and of those not choosing that path. Either approach provides opportunities for career advancement.
 Candidate Profile
 Cornerstone Research provides exceptional career opportunities for those who have pursued doctoral studies in finance, economics, accounting, or marketing. Casework at Cornerstone Research challenges Senior Economists to apply the breadth of theoretical and empirical skills gained through their doctoral training. Candidates must have the ability to apply academic research to real-world issues, present concise explanations of complex analyses, and independently manage projects and junior staff. The ideal candidate has at least three years of academic and/or nonacademic work experience; and has demonstrated strong analytical, communication, and teamwork skills.
 Interested Candidates
 Candidates should submit a cover letter, resume, and a sample research paper through our careers website. Please be sure to rank our offices in order of your location preferences, if any. We are currently hiring in our Boston, Brussels, Chicago, London, Los Angeles, New York, Bay Area (San Francisco and Silicon Valley), and Washington, D.C., offices. Cornerstone Research will provide immigration assistance to eligible foreign nationals in accordance with the firm’s immigration policy and applicable law.
 Cornerstone Research offers a market-leading compensation and benefits package. The base salary for the Senior Economist role with a relevant Ph.D. ranges from $247,500 to $302,500 in the United States. In addition to the base salary, new Senior Economists will be eligible for a signing bonus depending on skills, education, and based on performance, firm contributions, and other factors. Previous relevant work experience will be taken into consideration in determining compensation. Information about our benefits, including health and wellness and family support, can be found on the Careers page of our website.
 Cornerstone Research provides Equal Employment Opportunities to all employees and applicants for employment without regard to legally protected categories, such as age, sex, gender, gender identity, race, color, creed/religious belief, medical condition, predisposing genetic characteristics or genetic information or testing, disability, marital status, pregnancy status, military status, veteran status, arrest or conviction record (except where permitted by law), sexual orientation, ethnic background, citizen status, ancestry, national origin, or any other consideration protected by federal, state or local law.</t>
   </si>
   <si>
     <t>$247,500 to $302,500</t>
   </si>
   <si>
     <t>UNITED STATES New York New York
 UNITED STATES Massachusetts Boston
 UNITED STATES District of Columbia Washington, D.C.
 UNITED STATES Illinois Chicago
 UNITED STATES California Los Angeles
 UNITED STATES California San Francisco
 UNITED STATES California Menlo Park</t>
   </si>
   <si>
-    <t>Other Nonacademic (Temporary, Part-Time, Non-Salaried, Consulting, Etc.)</t>
-[...1 lines deleted...]
-  <si>
     <t>Costello Medical</t>
   </si>
   <si>
     <t xml:space="preserve">Health Economics
 HEOR
 Consulting
 </t>
   </si>
   <si>
     <t>Senior Health Economist</t>
   </si>
   <si>
     <t xml:space="preserve">Role Summary
  Responsibilities: As an early member of our Health Economics team in our brand-new Canadian office, you will take a leading role in the development of health economic models across a variety of disease areas, using your expertise to deliver high-quality projects and build client relationships. You will also help to drive business development, as well as overseeing and supporting junior team members as we expand our presence and impact in Canada
  Salary: A starting salary of CAD $95,000 – CAD $100,000 per annum, depending on previous experience (please note that we have established salary bands that are determined by your level of educational attainment to ensure a fair and consistent approach for all applicants, eliminating the need for individual negotiations)  
  Benefits: Hybrid and flexible working options, generous vacation allowance, private health and dental insurance, life insurance, retirement savings plan, full funding and study leave for external training, and more
 Role Type: Full-time, Permanent role
  Start Date: We are currently recruiting for start dates throughout 2026, which occur every month, and you will be asked to state your availability on your application form
 Application Deadlines: There are no set deadlines, but we strongly recommend applying as early as possible. The role, or particular start dates, may close when a suitable candidate is found
 Location: This role is available in our brand-new Vancouver office
  About the Role 
 Do you have experience in successfully conceptualizing, developing, and communicating health economic models that demonstrate the value of new healthcare interventions in the Canadian setting? Do you enjoy building and maintaining client relationships? Are you looking to join a growing company offering excellent career prospects? 
 As a Senior Health Economist at Costello Medical, you will play a key role within project teams to ensure work is delivered to an exceptionally high quality and in line with client expectations. This includes providing strategic advice to clients from model conceptualization through to interpretation of results, training more junior members of our Health Economics team, and delivering technical work yourself to progress your own modelling skills. There may also be opportunities to line manage Health Economist Interns to develop your mentorship skills.
 Our Health Economics team delivers modelling projects to a broad range of pharmaceutical and MedTech companies, as well as public sector and non-profit organizations. You will work across different client accounts in many different disease areas and should therefore be able to familiarise yourself with new disease areas and model structures quickly. The ideal candidate would also have direct experience in the delivery of health economic models for Canadian HTA submissions to Canada’s Drug Agency (CDA-AMC) and Institut national d'excellence en santé et en services sociaux (INESSS), as well as global and US model development, given our Canadian team will support on global, Canadian, and US projects.  
 As a founding member of our Health Economics team in the North American region, you will also play a key role in contributing to business development by developing and maintaining excellent client relationships and identifying opportunities to provide additional services to clients within projects. 
@@ -1226,50 +1453,83 @@
   <si>
     <t>2026-02-26 00:00:00</t>
   </si>
   <si>
     <t>Denison University/Data Analytics</t>
   </si>
   <si>
     <t>Data Analytics</t>
   </si>
   <si>
     <t>Visiting Assistant Professor of Data Analytics</t>
   </si>
   <si>
     <t xml:space="preserve">The Data Analytics program at Denison University invites applications for a Visiting Assistant Professor for a two-year term, commencing in August 2026.  We seek to hire an individual from one of the many disciplines representative of the applied, interdisciplinary nature of Data Analytics.  Candidates’ primary discipline may be in the social, natural, or quantitative sciences or the humanities.  In any case, candidates must also have formal education in data analytics methods, or active engagement in scholarship involving advanced data analytics techniques. Candidates must have earned a Ph.D. by the start date (ABD will be considered as an Instructor until a Ph.D. is obtained).  Teaching responsibilities will be six courses per year and will consist of courses in the Data Analytics major (course details can be found at https://denison.edu/academics/data-analytics/courses).  Successful candidates will demonstrate the ability to teach statistical concepts, quantitative reasoning, and elementary programming in R using Tidyverse workflows.  Python experience and the ability to teach SQL and other types of data models is preferred but not required.  
 Applications received by March 8th, 2026 will receive full consideration. Please visit https://apply.interfolio.com/180665 to find more details about the job and the materials needed to apply online.  Denison is an Equal Opportunity Employer.
 </t>
   </si>
   <si>
     <t>Competitive</t>
   </si>
   <si>
     <t>UNITED STATES Ohio Granville</t>
   </si>
   <si>
     <t>2026-02-09 00:00:00</t>
+  </si>
+  <si>
+    <t>DePaul University</t>
+  </si>
+  <si>
+    <t>The Department of Finance and Real Estate</t>
+  </si>
+  <si>
+    <t>Assistant/Associate/Full Professor (Tenure Track) and Scholl Endowed Chair - Finance (26-27)</t>
+  </si>
+  <si>
+    <t>The Department of Finance and Real Estate at DePaul University’s Driehaus College of Business invites applications for a tenure-line faculty position in finance at all ranks (Assistant, Associate, or Professor) and across all areas of specialization. Qualified candidates at the Associate or Professor level may also be considered for the Scholl Endowed Chair in Finance.
+Located in downtown Chicago, Driehaus College enrolls over 5,400 students and is nationally recognized for its undergraduate and graduate programs. Guided by Catholic and Vincentian values, the College emphasizes socially responsible leadership, impactful research, and strong industry engagement.
+Responsibilities include teaching undergraduate and graduate finance courses, maintaining an active research agenda with quality publications, contributing to departmental service, supporting student recruitment and retention, and participating in academic events.
+Qualifications include a Ph.D. in Finance, Economics, or a related field, strong research potential, and demonstrated teaching excellence.
+Application materials: cover letter, CV, three references, teaching evaluations, and research papers.
+DePaul offers competitive compensation, excellent benefits, and operates on a quarter academic system.
+Please refer to the application link for complete details and application instructions.</t>
+  </si>
+  <si>
+    <t>The salary range for this 10-month position at the Assistant Professor level is $185,000 - $230,000, Associate Professor level is $192,000 - $250,000 and Full Professor level is $265,000 - $304,000, commensurate with qualifications and experience.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Illinois Chicago</t>
+  </si>
+  <si>
+    <t>G2 - Financial Institutions and Services</t>
+  </si>
+  <si>
+    <t>2026-09-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-26 00:00:00</t>
   </si>
   <si>
     <t>DePauw University</t>
   </si>
   <si>
     <t>Economics and Management</t>
   </si>
   <si>
     <t>Economics
 Macroeconomics
 Financial Economics
 Finance</t>
   </si>
   <si>
     <t>Assistant Professor of Economics and Management</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Economics and Management at DePauw University invites applications for a one-year term position at the rank of Assistant Professor beginning August 2026. Ph.D. (completed by August 2026) in economics is preferred; ABD candidates will be considered at the rank of Instructor.  A commitment to teaching undergraduates in a liberal-arts setting and evidence of effective and inclusive teaching are essential. The department is especially interested in candidates who will teach Intermediate Macroeconomic Theory and contribute to upper-level finance or financial economics courses.  In addition, candidates must be able to contribute to teaching economics core courses (i.e., Introduction to Economics, Introduction to Econometrics, Intermediate Microeconomic Theory, Intermediate Macroeconomic Theory, and Senior Seminar).  
 DePauw University is a leading, nationally-recognized liberal arts and sciences university dedicated to educating approximately 1,850 highly talented, motivated, and diverse students from across the country and around the globe.  
 </t>
   </si>
   <si>
     <t>UNITED STATES Indiana Greencastle</t>
   </si>
   <si>
@@ -1314,50 +1574,102 @@
     <t>CHINA Shanghai Shanghai</t>
   </si>
   <si>
     <t>2026-12-31 00:00:00</t>
   </si>
   <si>
     <t>Dongbei University of Finance and Economics（DUFE）</t>
   </si>
   <si>
     <t>School of Public Finance &amp;Taxation</t>
   </si>
   <si>
     <t>Assistant Professor, Associate Professor, Full Professor</t>
   </si>
   <si>
     <t>The School of Public Finance &amp; Taxation at Dongbei University of Finance and Economics (DUFE) invites applications for faculty positions at all ranks. Strong candidates in fields related to public finance and taxation are encouraged to apply, including applied economics, theoretical economics, public administration, public economics and public policy, accounting, financial research and auditing, quantitative economics, management and application of big data, statistics. Successful candidates are expected to conduct high-quality research and teach both undergraduate and graduate courses.
 Junior (Assistant Professor) applicants must show potential for engaging in outstanding research and developing excellence in teaching both graduate and undergraduate courses. They must have received the PhD degree in a related field by the time of appointment. Senior (Associate/Full Professors) applicants must have an established record of outstanding research and teaching. They should also demonstrate a strong record of supervising doctoral students and excellence in teaching both graduate- and undergraduate-level courses. Besides, a proven record of leadership or clear potential for leadership in research programs is also required.
 DUFE is a multi-disciplinary teaching and research university founded in 1952 in Dalian, China, with specialties in the fields of finance, economics, and management. The School of Public Finance &amp; Taxation was established in 1996 after merging the departments of public finance and taxation. It is one of the earliest schools of DUFE. Its faculty combines high-profile overseas experts and active junior scholars and has developed profound research in the fields of public finance and taxation. Applied economics in DUFE, the discipline that the School of Public Finance &amp; Taxation belongs to, has been ranked A (top 5% in) in the fourth round of the Discipline Assessment in China. The School of Public Finance &amp; Taxation offers competitive salaries and benefits with reasonable teaching loads and stimulating research environment. Meanwhile, newly hired faculty members are eligible for talent recruitment benefits offered by Dalian and Liaoning province. 
 For more information, please visit https://rsc.dufe.edu.cn or send your inquiries to gaojushan@dufe.edu.cn or gucheng@dufe.edu.cn.</t>
   </si>
   <si>
     <t>CHINA Liaoning Dalian</t>
   </si>
   <si>
     <t>H - Public Economics</t>
+  </si>
+  <si>
+    <t>DoorDash</t>
+  </si>
+  <si>
+    <t>Global Policy Development &amp; Research</t>
+  </si>
+  <si>
+    <t>Public Policy &amp; Communications</t>
+  </si>
+  <si>
+    <t>Economic impact analysis
+Policy research
+Legislative and regulatory analysis
+Statistical analysis (hypothesis testing, experimentation, regressions)
+Quantitative research
+SQL
+Data analytics
+Research agenda setting
+Vision and direction
+Team management
+Global remit
+Senior stakeholder influence
+Policy positioning
+Policymaker engagement
+Thought leadership
+Academic and think tank partnerships
+Public-facing research / economic impact reports
+Future of work
+Local commerce / local economies
+Platform economics (gig economy — Dashers, merchants, consumers)</t>
+  </si>
+  <si>
+    <t>Head Economist</t>
+  </si>
+  <si>
+    <t>About the Team
+The Global Policy Development &amp; Research Team forms a core part of our Public Policy &amp; Communications Organization — leading the economic and legislative analysis that drives our policy strategy and storytelling around the world. This high-impact team uncovers and explains the impact of proposed legislative and regulatory changes, shapes our global policy positions, and communicates DoorDash’s role in driving impact in local economies. 
+About the Role
+DoorDash is looking for an experienced Global Head of Policy Research, serving as our Head Economist, to lead our research function. In this role, you will analyze the role we play in local economies and the impact we drive for Dashers, merchants, and consumers — and shape how we share our insights externally. In this expansive role, you’ll lead a team that explores how the DoorDash platform drives economic activity around the world and shapes the broader policy conversation about the future of work and local commerce. 
+Full job description here: https://grnh.se/k7ifg89d1us</t>
+  </si>
+  <si>
+    <t>$214,200 - $315,000 USD</t>
+  </si>
+  <si>
+    <t>UNITED STATES District of Columbia Washington D.C.
+UNITED STATES New York New York</t>
+  </si>
+  <si>
+    <t>J0 - General
+H0 - General</t>
   </si>
   <si>
     <t>Duke University</t>
   </si>
   <si>
     <t>Sanford School of Public Policy</t>
   </si>
   <si>
     <t>Energy economics</t>
   </si>
   <si>
     <t>Post-doctoral Associate</t>
   </si>
   <si>
     <t>Position Summary:
 The Duke University Sanford School of Public Policy has an opening for a postdoctoral research position in the area of energy and development, focusing on the impacts of investments in energy access and electricity reliability, broadly defined, and in just energy transitions in coal-dependent LMIC regions. The position is funded and has a one-year initial appointment, with possibility of renewal in future years.
 The position entails work to support and lead certain aspects of the research portfolio of the James E. Rogers Energy Access Project (EAP) at the Nicholas Institute &amp; Energy Initiative. The role will support impact evaluation work on energy sector investments, emerging work on electricity reliability incentives and impacts, and just energy transition. In addition to this, the successful candidate will be expected to develop their own active research portfolio, especially as it provides complementary synergies with other EAP activities and themes. More information on the EAP is available at https://energyaccess.duke.edu/.
 The scholar selected for this position will work closely with EAP faculty (including Profs. Marc Jeuland and Robyn Meeks) and with co-director Jonathan Phillips, as well as other members of the team.
 Full details and application: https://academicjobsonline.org/ajo/jobs/31862</t>
   </si>
   <si>
     <t>UNITED STATES North Carolina Durham</t>
   </si>
   <si>
     <t>Q4 - Energy
@@ -1804,78 +2116,115 @@
   <si>
     <t>Agricultural Land Use &amp; Applied Econometrics</t>
   </si>
   <si>
     <t>Agricultural Economics; Applied Econometrics; Land Use Economics; Spatial Economics; Agricultural Policy</t>
   </si>
   <si>
     <t>Postdoctoral Research Associate</t>
   </si>
   <si>
     <t>The successful candidate will join a USDA-funded project analyzing agricultural land use change in Florida, with a focus on the citrus sector. The project integrates parcel-level data, satellite-derived land cover, and economic indicators to study farmer decision-making under disease pressure, urbanization, and competing land uses.
 The postdoctoral associate will develop and analyze large geospatial datasets, conduct econometric modeling of land use transitions, and contribute to policy-relevant research. Responsibilities include publishing in peer-reviewed journals, presenting findings, mentoring graduate students, and collaborating with an interdisciplinary team.
 Applicants must hold a PhD in economics, agricultural economics, or a related field, with strong quantitative and programming skills (R and/or Python). Experience with geospatial data, causal inference, or land use modeling is preferred.
 The position is based in Gainesville, FL, with possible travel within Florida. Competitive salary, full benefits, and conference support are provided.
 Apply by June 5, 2026, by submitting a cover letter, CV, job market paper, and contact information for two references. Please combine all documents into a single PDF and email to: ahammami@ufl.edu
 For the complete application posting, see: https://aaea.execinc.com/edibo/JobBoard/ViewPosting/next?SubmissionId=2599</t>
   </si>
   <si>
     <t>UNITED STATES Florida Gainesville</t>
   </si>
   <si>
     <t>Q1 - Agriculture
 R3 - Real Estate Markets, Spatial Production Analysis, and Firm Location</t>
   </si>
   <si>
-    <t>2026-06-05 00:00:00</t>
-[...1 lines deleted...]
-  <si>
     <t>Franklin &amp; Marshall College</t>
   </si>
   <si>
     <t>Department of Economics</t>
   </si>
   <si>
     <t>Intro to Econ Perspectives
 Value and Distribution</t>
   </si>
   <si>
     <t>Visiting Assistant Professor/Instructor of Economics</t>
   </si>
   <si>
     <t xml:space="preserve">Franklin &amp; Marshall College invites applications for a visiting position in the Department of Economics beginning August 2026. The rank will be Visiting Assistant Professor or Visiting Instructor, depending on qualifications. Appointment is for nine months (August - May). This position is not eligible for employment visa sponsorship. Applicants should possess or be close to completing a doctorate in Economics. Teaching experience is required. Teaching load is 3/3. Candidates will be expected to teach ECO 103: Introduction to Economic Perspectives, ECO 203: Value and Distribution, and electives in their field. The complete job ad can be found in Interfolio. 
 Candidates must submit the following items electronically via Interfolio (https://apply.interfolio.com/180718):  a cover letter; curriculum vitae; graduate transcript(s)(unofficial copies are fine); a statement on your approach to inclusive excellence in teaching and student success; teaching evaluations and/or observations (if available); and two reference names (Note: letters of reference will be solicited at a later stage, and will need to be supplied within two weeks when solicited). For full consideration, applications should be received by March 2, 2026.
 The department is also hiring adjuncts. Please contact Yeva Nersisyan at yeva.nersisyan@fandm.edu for more information. </t>
   </si>
   <si>
     <t>UNITED STATES Pennsylvania Lancaster</t>
   </si>
   <si>
     <t>B5 - Current Heterodox Approaches</t>
   </si>
   <si>
     <t>2026-03-02 00:00:00</t>
+  </si>
+  <si>
+    <t>Geneva Graduate Institute</t>
+  </si>
+  <si>
+    <t>Finance and Development
+International Macroeconomics
+Sustainable Finance</t>
+  </si>
+  <si>
+    <t>Full Professor</t>
+  </si>
+  <si>
+    <t>The Graduate Institute of International and Development Studies, Geneva, Switzerland
+invites applications for a full-time tenured position at the rank of
+Full Professor of International Macroeconomics and Finance for the PICTET Chair in Finance and Development
+Starting on 1 September 2027 or on a mutually agreed-upon date.
+Candidates must hold a PhD in Economics or Finance and demonstrate excellence in academic research through a distinguished publication record, a strong and forward-looking research agenda, and meaningful contributions to policy debates.
+The successful candidate will teach postgraduate courses in international macroeconomics and finance. The candidate will also be expected to assume a leadership role at the Graduate Institute’s Centre for Finance and Development and to mentor junior faculty. They will be encouraged to contribute actively to policy analysis in these fields; maintaining strong networks with policymakers and academic institutions will be considered a plus.
+The candidate’s research and policy agenda should cover the core principles of international macroeconomics and finance as well as emerging issues related to sustainable finance, the global financial system, and financial globalisation.
+The successful candidate will supervise master’s dissertations and PhD theses in the Department of International Economics. They will also teach courses and supervise master’s dissertations in the Institute’s interdisciplinary Master in International and Development Studies and may be called upon to contribute to executive education programmes. Given the Institute’s interdisciplinary environment, the selected candidate should have an interest in interdisciplinary dialogue and collaboration.
+The teaching language is either English or French. Prior knowledge of French is not required, but the successful candidate is expected to acquire at least a passive knowledge of it within two years of being hired.
+Candidates are required to submit a cover letter and a CV. Long-listed candidates will also be required to provide additional documents.
+Application deadline: 16 August 2026, midnight (CET)
+To apply: https://erecruit.graduateinstitute.ch/professeurs/ and select "job openings"
+The Institute reserves the right to fill the post by invitation at any time.
+Please note that offers received by post will not be considered.
+For more information, candidates are encouraged to consult the Institute’s website, as well as the site of the Department of International Economics:
+https://www.graduateinstitute.ch/
+https://www.graduateinstitute.ch/academic-departments/international-economics
+The Institute is an equal opportunity employer and value diversity. We do not discriminate on the basis of age, marital status, disability status, race, national origin, colour, gender, sexual orientation or religion.</t>
+  </si>
+  <si>
+    <t>SWITZERLAND Geneva Geneva</t>
+  </si>
+  <si>
+    <t>2026-08-16 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-22 00:00:00</t>
   </si>
   <si>
     <t>Georgetown University</t>
   </si>
   <si>
     <t xml:space="preserve">McCourt School of Public Policy </t>
   </si>
   <si>
     <t>Education and workforce research
 Labor market analysis
 Quantitative research
 Policy analysis
 Evidence-based policy</t>
   </si>
   <si>
     <t xml:space="preserve"> Director of the Center on Education and the Workforce</t>
   </si>
   <si>
     <t xml:space="preserve">The Georgetown University Center on Education and the Workforce (CEW), a nonpartisan research and policy institute within the McCourt School of Public Policy, seeks a new director to lead the center into its third decade. Founded in 2008, CEW generates accessible, independent research that (1) examines the evolving connections between education and careers; (2) identifies disparities in educational and economic outcomes that disadvantage underserved populations; and (3) strengthens education, training, and workforce systems to prepare people for the labor market and deliver equitable opportunity for all.
 CEW is seeking a new director with a clear vision for advancing the center’s mission by extending and building upon its unique strengths in research, analysis, and communications. The new CEW director must have substantial experience developing and executing a research agenda at the intersection of education and the labor market; securing external grant funding to support research activities; and communicating to multiple audiences about how and why linking research in both spheres is critical. The new director should also have experience providing support to policymakers, practitioners, and funders to build more effective education, training, and workforce systems.
 </t>
   </si>
   <si>
     <t>$215,000–$265,000</t>
   </si>
@@ -1886,75 +2235,69 @@
     <t>I2 - Education and Research Institutions
 J4 - Particular Labor Markets</t>
   </si>
   <si>
     <t>2026-04-10 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Georgia Institute of Technology </t>
   </si>
   <si>
     <t>Postdoctoral Scholar</t>
   </si>
   <si>
     <t xml:space="preserve">Post-doctoral Scholar 
 The School of Economics at the Georgia Institute of Technology is seeking a postdoctoral scholar with a PhD in economics. 
 The scholar will work under the supervision of Dr. Shatakshee Dhongde on research projects related to AI,education, food insecurity, health, housing, poverty, and inequality. The scholar will serve an initial 12-month appointment with the possibility of a 12- month extension based on performance and available funding. Ph.D. must be in hand before beginning the appointment. The scholar should have legal permit to reside and work in the United States for the duration of the appointment. On site availability in Atlanta is preferred, though certain hybrid work schedules are negotiable.
 The scholar will collaborate on research projects with the intention of completing two research papers during the year and help organize workshops and conferences. The scholar may be offered an option of teaching one course a year. For more information please visit https://iac.gatech.edu/people/person/shatakshee-dhongde
 Review of applications will begin asap and continue until the position is filled.
 </t>
   </si>
   <si>
     <t>65,000-70,000</t>
   </si>
   <si>
     <t>UNITED STATES Georgia Atlanta</t>
-  </si>
-[...1 lines deleted...]
-    <t>O0 - General</t>
   </si>
   <si>
     <t>2026-02-25 00:00:00</t>
   </si>
   <si>
     <t>GiveWell</t>
   </si>
   <si>
     <t>Economics
 Cost-effectiveness
 Cost-effectiveness analysis
 Cost-effectiveness modeling
 Impact evaluation
 Global health
 Global development
 Poverty
 Poverty alleviation
 Development economics
 Applied microeconomics</t>
-  </si>
-[...1 lines deleted...]
-    <t>Researcher</t>
   </si>
   <si>
     <t xml:space="preserve">GiveWell is seeking Researchers to help direct hundreds of millions of dollars annually to the most cost-effective global health and poverty alleviation programs. You’ll have a major influence on our funding decisions and help us save and improve lives on a global scale.
 You’ll execute ambitious research agendas, answer complex questions, and inform high-impact grantmaking decisions by combining rigorous evidence review, cost-effectiveness modeling, and thoughtful judgment. See much more information and submit your application at the link in "Application Instructions" below.
 This role is fully remote-eligible in many countries, and we'll sponsor visas for hires interested in relocating to or remaining in the United States. We'll cover relocation expenses for hires interested in relocating to one of our physical office locations (listed above).
 GiveWell is one of the world’s largest private funders of global development efforts. Since 2007, we've directed over $2.6 billion to cost-effective programs and interventions (more than $500 million in the last two years). We estimate that the funding we’ve directed will save more than 340,000 lives.
 </t>
   </si>
   <si>
     <t>A1 - General Economics
 I3 - Welfare, Well-Being, and Poverty
 I1 - Health</t>
   </si>
   <si>
     <t>2026-03-11 00:00:00</t>
   </si>
   <si>
     <t>Economics
 Cost-effective
 Cost-effectiveness modeling
 Impact evaluation
 Global health
 Poverty alleviation
 Poverty
 Development Economics</t>
@@ -2000,50 +2343,84 @@
     <t xml:space="preserve">Finance
 </t>
   </si>
   <si>
     <t>Post-Doctoral Researcher</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Finance, Faculty of Economics and Business at Goethe University, is seeking to fill the position of a 
 Research Assistant (m/f/d)
 Postdoc (E 13 TV-G-U) 
 at the earliest opportunity. The position is initially limited to three years. The salary grade is based on the job characteristics of the collective agreement applicable to Goethe-University (TV-G-U).
 Requirements:
  a successfully completed academic university degree (diploma/master's) 
  a successfully completed doctorate in finance or economics
  an excellent research profile in finance, preferably with a clear empirical focus (e.g., demonstrated by publications, ongoing working papers, or presentations at workshops and conferences)
 experience or interest in research with large microdata sets, for example, in the field of foreign exchange market microstructure or based on regulatory trading data
 The position is particularly suitable for candidates who already have several projects or working papers to their name and would like to develop these further in preparation for the academic job market, while at the same time getting involved in new research activities with staff from the Finance Department at Goethe-University's Faculty of Economics. Solid German language skills are an advantage.
 The duties include teaching (2 LVS), scientific services in the research area of the Finance Department, working group-specific organization and academic self-administration, as well as self-directed research.
 Please send your applications no later than 06.02.2026 to Prof. Dr. Maik Schmeling, Goethe-University, Faculty of Economics and Business, Department of Finance, Campus Westend, House of Finance, Theodor-W.-Adorno-Platz 3, D-60323 Frankfurt am Main or  (preferably) via email to emma@finance.uni-frankfurt.de, subject: "Research Assistant (Postdoc) Finance Department”.
 </t>
   </si>
   <si>
     <t>GERMANY Frankfurt</t>
   </si>
   <si>
+    <t>Griffith University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Griffith Business School </t>
+  </si>
+  <si>
+    <t>Department of Accounting, Finance and Economics</t>
+  </si>
+  <si>
+    <t>Lecturer/Senior Lecturer - Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Accounting, Finance and Economics at Griffith University offers internationally recognised degrees in accounting, banking, business law, business statistics, economics, finance, financial planning and taxation.
+As a Lecturer/Senior Lecturer, you’ll make significant contributions to the teaching effort of the Department and play a major role in scholarship, research and professional activities including delivering engaging, student-centred learning experiences across undergraduate and postgraduate courses, conducting rigorous, original research with a clear pathway to publication in leading finance and economics journals and building and maintaining an active research pipeline, including working papers, conference presentations at major international venues, and collaboration with colleagues in the Department and across the discipline.
+This is a continuing, full time position based at Griffith University Gold Coast. 
+Depending on experience, appointment will be made at Lecturer (Level B) or Senior Lecturer (Level C).
+Please submit your application online and ensure it includes a covering letter outlining your suitability for the role and current curriculum vitae/resume including full contact details. 
+Sponsorship is available for this opportunity. 
+For further information contact Professor Alberto Posso, Head of Department, Department of Accounting, Finance and Economics at a.posso@griffith.edu.au
+Closing: Midnight Tuesday 16 June AEST. </t>
+  </si>
+  <si>
+    <t>$117,076 - $165,374 per annum + 17% super</t>
+  </si>
+  <si>
+    <t>AUSTRALIA Queensland Gold Coast</t>
+  </si>
+  <si>
+    <t>G0 - General</t>
+  </si>
+  <si>
+    <t>2026-06-16 00:00:00</t>
+  </si>
+  <si>
     <t>Hamilton College</t>
   </si>
   <si>
     <t>The Economics Department at Hamilton College invites applications for a one-year visiting position at the rank of Visiting Assistant Professor, beginning July 1, 2026. We seek candidates who will be a strong teacher who can add to our curriculum and who can demonstrate their experience in teaching or working with broadly diverse student populations. Your cover letter should address the ways in which you would enhance the educational experience of students and further the College’s educational goals.
 The teaching load is 5 courses per year. Candidates with ABD will be considered, although candidates with a Ph.D. are preferred. The teaching load for this position is five courses per year. The expected 9-month base salary range for this position is $97,475 to $100,600. Candidates should submit a cover letter, c.v., research sample, three reference letters, and graduate transcript via Interfolio. Questions regarding the search may be directed to Wei Zhan, Search Committee Chair, at wzhan@hamilton.edu. Our review of applications will begin immediately and will continue until the position is filled.
 Hamilton College is a residential liberal arts college located in central New York. The College has built its reputation on the teaching excellence and leading scholarship of its faculty, and on the academic distinction and intellectual curiosity of its approximately 2000 students who take advantage of Hamilton’s open curriculum. Accomplished faculty, highly capable and motivated students, and a student-faculty ratio of 9:1 provide an educational experience that emphasizes academic excellence, intellectual and cultural diversity, and respect for differences in the development of students as engaged members of their communities. Hamilton’s commitment to diversity is embodied in its need-blind admission policy for US Citizens and Permanent Residents; furthermore, Hamilton College meets the full demonstrated financial need for all admitted and enrolled students during their four years on campus. Please visit the college website for more information.Hamilton College is an affirmative action, equal opportunity employer that is committed to building an inclusive and diverse learning community where members from all backgrounds can live, learn, and excel. We encourage candidates from underrepresented groups in higher education to apply. Applicants with dual-career considerations can find other Hamilton and nearby academic job listings at Upstate New York - Higher Education Jobs, as well as additional information at Opportunities for Spouses or Partners. Hamilton provides domestic partner benefits.</t>
   </si>
   <si>
     <t>$97,475 - $100,600</t>
   </si>
   <si>
     <t>UNITED STATES New York Clinton</t>
   </si>
   <si>
     <t>2026-02-16 00:00:00</t>
   </si>
   <si>
     <t>Hangzhou LongQi Technology Co., Ltd (杭州龙旗科技有限公司)</t>
   </si>
   <si>
     <t>AI Researcher</t>
   </si>
   <si>
     <t>Responsibilities
 Lead end-to-end R&amp;D and deployment of AI algorithms in quantitative finance, focusing on financial time-series forecasting, Alpha factor mining, and portfolio optimization (data preprocessing, feature engineering, modeling, and live trading iteration included).
@@ -2065,82 +2442,108 @@
 C6 - Mathematical Methods; Programming Models; Mathematical and Simulation Modeling</t>
   </si>
   <si>
     <t>Hardin-Simmons University</t>
   </si>
   <si>
     <t>Kelley College of Business and Professional Studies</t>
   </si>
   <si>
     <t>General Economics</t>
   </si>
   <si>
     <t>Assistant, Associate Professor, or Professor of Economics</t>
   </si>
   <si>
     <t>Position is for a faculty member to teach undergraduate and graduate courses in economics. The teaching load is 12 credits per semester with summer teaching possible with additional compensation. While the primary focus is imparting knowledge in the classroom, it is the goal of the College to develop students into productive community members; therefore, business experience and, possibly, a secondary career outside the classroom is also desired. Candidate must profess a Christian Faith, maintain membership in a local congregation, and respect the values and distinctives central to the historically Baptist values of HSU as reflected in the University’s Statement of Faith. For additional insight regarding the position, view the University's job posting at https://www.hsutx.edu/work-at-hsu/open-faculty-positions/</t>
   </si>
   <si>
     <t>UNITED STATES Texas Abilene</t>
   </si>
   <si>
     <t>A - General Economics and Teaching</t>
   </si>
   <si>
     <t>2026-04-06 00:00:00</t>
+  </si>
+  <si>
+    <t>Harvard Business School</t>
+  </si>
+  <si>
+    <t>Private Capital Project</t>
+  </si>
+  <si>
+    <t>Pre-doc
+Venture capital
+Finance
+Private equity
+Innovation</t>
+  </si>
+  <si>
+    <t>Pre-Doctoral Fellow</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Victoria Ivashina and Josh Lerner are seeking (for the Harvard Business School Private Capital Project) a pre-doctoral fellow for a two-year period starting in July 2026. The role would involve working with the two faculty members on topics related to private equity, venture capital, and innovation. Previous fellows have gone onto to top doctoral programs (e.g., London School of Economics, Northwestern, Penn, Stanford). We are looking for candidates with research experience and strong data handling and Python skills, as well as familiarity in working with large language models. The fellow will work closely with the faculty and doctoral students on multiple research topics. Compensation (through Harvard Business School) will be competitive. Lerner is also seeking a pre-doctoral fellow interested in working on Chinese innovation, where in addition, Mandarin skills would be a plus for that role (but not required). If interested, please upload resume.  </t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Boston</t>
+  </si>
+  <si>
+    <t>G2 - Financial Institutions and Services
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
+  </si>
+  <si>
+    <t>2026-05-11 00:00:00</t>
   </si>
   <si>
     <t>Harvard Medical School</t>
   </si>
   <si>
     <t>Department of Health Care Policy</t>
   </si>
   <si>
     <t>Marshall J. Seidman Research Fellow, Economics</t>
   </si>
   <si>
     <t>Position Description
 As part of its Marshall J. Seidman Fellowship Program to support impactful health policy research, the Department of Health Care Policy at Harvard Medical School seeks a postdoctoral fellow with a specialty in health economics to lead and collaborate on research examining competition and regulation in the U.S. pharmaceutical market under the mentorship of Prof. Luca Maini.
 The fellow will contribute to empirical projects that evaluate how policies and market structure affect drug prices, utilization, innovation, and spending, with an emphasis on rigorous economic analysis. This position provides opportunities to collaborate with the Department’s interdisciplinary faculty —including economists, physicians, statisticians, and social scientists—on projects that bridge methods, policy, and practice.
 This role will involve designing and executing empirical studies of pharmaceutical competition, pricing, and regulation. The fellow will apply advanced econometric methods to administrative and other large-scale datasets—particularly claims data—to support policy-relevant research on competition and regulation in the U.S. pharmaceutical market. Responsibilities will also include preparing publication-quality figures and drafting manuscripts for submission to peer-reviewed journals.
 Basic Qualifications
 Ph.D. in areas such as economics, statistics, biostatistics, computer science or a related quantitative field
 Additional Qualifications
  Advanced programming and analytical skills (including R, Python, and SAS or Stata)
  Experience with Medicare claims data
  Demonstrated expertise in causal inference and high-dimensional risk adjustment/predictive modeling
  Clear scientific writing and communication, an ability to work both independently and in teams, and a track record of publications
 Special Instructions
 Please include: CV, one selected publication, cover letter and names/contact information for two people who have agreed to serve as a reference.
 This position is expected to start on or around July 1, 2026. This is a one-year term position from the date of hire, with the possibility of a second-year contingent upon work performance, business need and continued funding to support the position.
 With this appointment, you are represented by the Harvard Academic Workers (HAW) – UAW for purposes of collective bargaining and matters affecting your compensation and working conditions.
 Harvard has an equal employment opportunity policy that outlines our commitment to prohibiting discrimination on the basis of race, sex, ethnicity, color, national origin, religion, disability, or any other characteristic protected by law or identified in the university’s non-discrimination policy.</t>
   </si>
   <si>
-    <t>UNITED STATES Massachusetts Boston</t>
-[...1 lines deleted...]
-  <si>
     <t>Harvard University</t>
   </si>
   <si>
     <t>Environmental economics</t>
   </si>
   <si>
     <t>Salata Institute Postdoctoral Fellow</t>
   </si>
   <si>
     <t xml:space="preserve">The Salata Institute for Climate and Sustainability at Harvard University, in conjunction with the Harvard Faculty of Arts and Sciences, is pleased to announce that it is seeking applications from highly qualified candidates as a postdoctoral fellow. The ideal candidate will have research experience and interests in environmental economics and empirical market design (broadly defined).
 The position will be under the supervision of Anna Russo (incoming faculty in the Economics Department), and it will be housed in the multidisciplinary Salata Institute for Climate and Sustainability at Harvard University. The position includes a competitive salary and Harvard University benefits. Hiring will be for one year with potential extension for a second year.
 Responsibilities. The Postdoctoral Fellow will conduct rigorous, high-quality economics research to inform relevant policy and market design questions. The position will include time for independent research and the opportunity to work on joint Salata Institute research in collaboration with Anna Russo.
 Compensation. The salary for this position is $85,000. The candidate will also receive a $3,000 research allowance, and, if needed, a $2,500 relocation allowance. This position will be eligible for Harvard University’s subsidized, comprehensive medical, dental, vision, and other benefits.
 The Salata Institute for Climate and Sustainability is a new, University-wide Institute at Harvard. The activities of the Institute include research and public engagement on pressing climate change issues, with a focus on applied work that leverages Harvard’s strengths to drive real-world progress on pressing climate challenges. The candidate will be in close physical proximity to others working on policy-relevant environmental research, including other postdoctoral fellows housed at and near the Salata Institute.
 The ideal candidate should have a PhD in economics, public policy or a related field by July 1, 2026. We especially encourage applications from backgrounds under-represented in economics. The position is fully funded with no teaching requirements.
 Applications will be reviewed on a rolling basis. </t>
   </si>
   <si>
     <t>UNITED STATES Massachusetts Cambridge</t>
   </si>
   <si>
     <t>H - Public Economics
 Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
 L - Industrial Organization</t>
   </si>
@@ -2251,89 +2654,50 @@
   </si>
   <si>
     <t xml:space="preserve">Macroeconomics, Applied Microeconomics, Statistical Methods, Health, Public Economics, </t>
   </si>
   <si>
     <t>Visiting Assistant Professor of Economics</t>
   </si>
   <si>
     <t xml:space="preserve">Haverford College Seeks a Visiting Assistant Professor of Economics.
 Haverford College invites applications for one year full-time visiting positions in the Economics Department for the 2026-27 academic year. The teaching responsibilities for the year will be equivalent to five course credits and may include core introductory statistics courses, elective courses, as well as supervision of students writing senior theses. The ideal candidate will demonstrate a commitment to engaging a diverse student body and creating an inclusive classroom environment in a liberal arts context.
 Candidates should provide evidence of a vigorous commitment to scholarship and excellence in teaching. Candidates should have a PhD by August 2026, and be available to start by August 24, 2026. 
 All application materials should be submitted via Interfolio 
 (1) a cover letter 
 (2) a CV
 (3) a statement of teaching philosophy, experience, and effectiveness 
 (4) a sample of recent papers
 (5) three confidential letters of recommendation to be submitted directly by the recommenders via Interfolio. 
 Applications received by March 9, 2026 will receive full consideration. 
 Questions about the position can be directed to Giri Parameswaran (gparames@haverford.edu). For more information about Haverford Economics, visit https://www.haverford.edu/economics. For technical questions about Interfolio, contact Interfolio directly at 1-877-997-8807 or help@interfolio.com. 
 </t>
   </si>
   <si>
     <t>UNITED STATES Pennsylvania Haverford</t>
   </si>
   <si>
-    <t>Heidelberg University</t>
-[...37 lines deleted...]
-  <si>
     <t>Hiroshima University</t>
   </si>
   <si>
     <t>Graduate School of Humanities and Social Sciences</t>
   </si>
   <si>
     <t>International Economic Development Program</t>
   </si>
   <si>
     <t>Economic Statistical Analysis
 Empirical Economics
 Microeconomics</t>
   </si>
   <si>
     <t>Professor, Associate Professor or Assistant Professor</t>
   </si>
   <si>
     <t>Hiroshima University (HU) hereby announces an open international search for a Professor (tenured), Associate Professor (tenured), or Associate Professor/Assistant Professor (tenure track) in the field of Microeconomics or closely related areas. The successful candidate will teach introductory and intermediate Microeconomics courses at the graduate level, in addition to specialized courses of their choice. While all teaching will be conducted in English, the candidate must possess sufficient proficiency in Japanese and must be able to perform university administrative duties in Japanese.
 This recruitment is based on HU’s "Policy for Recruiting and Cultivating Excellent Faculty Members," which aims to provide a supportive environment that allows early career faculty to focus on research and education. The appointed candidate will also be affiliated with both the Graduate School of Humanities and Social Sciences (International Economic Development Program) and the Graduate School of Innovation and Practice for Smart Society (Social Innovation Science Program).
 This newly established position offers the opportunity for promotion to Associate Professor with tenure upon successful completion of the tenure-track review within the prescribed period. The tenure-track system is designed to encourage long-term commitment, enabling the faculty member to dedicate themselves fully to research and teaching aligned with their proposed research plan. Accordingly, during the recruitment process, we evaluate not only each applicant’s research and teaching performance but also the content, scope, and long-term vision of their research plan. We place particular emphasis on whether the plan demonstrates a medium- to long-term perspective (approximately 10 years), extending beyond the tenure-track period. The tenure review will comprehensively assess the applicant’s achievements during their term at HU as well as the future potential of their research.
 We look forward to welcoming candidates who share HU’s principles, long-term vision, and medium-term goals—those who are motivated and ready to play a central role in advancing research and education at Hiroshima University.
 -----
 For more details, please see the link below.
 Economic Statistical Analysis and Empirical Economics/ Professor or Associate Professor or Assistant Professor, one (1)【5:00 pm on March 27, 2026 (Japan time)】
 https://www.hiroshima-u.ac.jp/en/employment/kyoinkobo/ningen</t>
@@ -2449,50 +2813,96 @@
     <t>90,000.00</t>
   </si>
   <si>
     <t>UNITED STATES Indiana Bloomington</t>
   </si>
   <si>
     <t>Y - Miscellaneous Categories</t>
   </si>
   <si>
     <t xml:space="preserve">Indiana University
 Visiting Professor
 IU Economics
 </t>
   </si>
   <si>
     <t xml:space="preserve">Visiting Assistant Professor, Macroeconomics
 The Department of Economics at Indiana University, Bloomington, invites applications for a one-year Visiting Assistant Professor position in Macroeconomics, beginning in the fall of 2026. We welcome applications from candidates working in all areas of macroeconomics.
 The Visiting Assistant Professor will carry a teaching load of four courses over the academic year (typically two courses per semester). Courses may be at the undergraduate and/or graduate level, depending on departmental needs and the candidate’s expertise. The successful candidate is expected to demonstrate a strong commitment to high-quality instruction and to contribute to the intellectual life of the department.
 Candidates must have a Ph.D. in Economics completed by the start date of the appointment. H1-B sponsorship is not available for this position.
 International candidates may be hired if they are eligible for Optional Practical Training (OPT) for the 2026/2027 Academic Year.
 To receive full consideration, applications must be submitted online at: https://indiana.peopleadmin.com/postings/31940 by February 20, 2026.
 Application materials should include a cover letter, a curriculum vitae, evidence of teaching effectiveness (such as teaching evaluations or a teaching statement), and the names and contact information of three references. Upon submission, an electronic request for reference letters will be automatically sent to the provided references.
 Questions regarding the position or application process may be directed to Erin Kirchhofer, Department of Economics, Wylie Hall 105, 100 S. Woodlawn Ave, Bloomington, IN 47405; (812) 855-0353; econadmn@indiana.edu.
 Indiana University is an equal opportunity employer and provider of ADA services and prohibits discrimination in hiring. See Indiana University Notice of Non-Discrimination here which includes contact information.
 </t>
+  </si>
+  <si>
+    <t>Instituto de Economía, Pontificia Universidad Católica de Chile (PUC), Santiago, CHILE</t>
+  </si>
+  <si>
+    <t>Applied Microeconomics</t>
+  </si>
+  <si>
+    <t>Advanced Assistant and/or Associate Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Description
+The Economics Department (Instituto de Economía) at Pontificia Universidad Católica de Chile invites applications for one full-time faculty position at the levels of Advanced Assistant or Associate Professor in the field of Applied Microeconomics.
+What We Offer
+	Teaching load: 3 courses per year. Teaching may be done in English during the first two years; thereafter, proficiency in Spanish for teaching is expected.
+	Research support: Flexible budget for conference participation and other research-related activities.
+	Competitive compensation package at an international level.
+Candidate Profile
+	Ph.D. in Economics (or equivalent).
+	Strong potential for high-quality research and publication record 
+	Commitment to excellence in teaching at both undergraduate and postgraduate levels, including student supervision.
+	Capacity for collaboration and academic citizenship, contributing to departmental and university initiatives.
+Application Package
+	Cover Letter (1–2 pages)
+	Curriculum Vitae
+	Two recent publications
+	Teaching evaluations (if available)
+To receive full consideration, applications must be submitted by June 30, 2026.
+	UC Chile is committed to equal opportunities, to building an inclusive, diverse, and fraternal community, and to promoting the academic development of women and men.
+	Please note that a candidate of foreign nationality without permanent residency in Chile, or applying from abroad, if selected for the position, will need to apply for and obtain the corresponding visa in their country of origin in order to join the university faculty.
+Contact &amp; Submission
+For more information, please contact Alejandra Zabaleta at: recruitment.ie@uc.cl
+</t>
+  </si>
+  <si>
+    <t>CHILE Santiago</t>
+  </si>
+  <si>
+    <t>H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+L - Industrial Organization
+O - Economic Development, Innovation, Technological Change, and Growth
+P - Political Economy and Comparative Economic Systems
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
   </si>
   <si>
     <t>Inter-American Development Bank</t>
   </si>
   <si>
     <t>Climate and Sustainable Development Sector</t>
   </si>
   <si>
     <t>Vice Presidency of Sectors and Knowledge</t>
   </si>
   <si>
     <t>Sector Economic Advisor</t>
   </si>
   <si>
     <t>Location
 Post of duty: Washington, District of Columbia, USA.
 About this position
 The Climate and Sustainable Development Sector (CSD) at the IDB is seeking a highly motivated, strategic people leader to serve as the Sector Economic Advisor (SEA), reporting directly to the Sector Manager in the Vice Presidency of Sectors and Knowledge (VPS).
 CSD is a multidisciplinary team that promotes sustainability and resilience broadly defined. More specifically, CSD addresses development challenges related to climate change, biodiversity and natural capital, disaster risk management, local pollution, and housing and urban development.
 What you’ll do
 1. Research and Research Leadership
 Undertake and lead cutting-edge research in the Sector’s areas of focus to support innovative, operationally relevant programs and policy and technical dialogues.
 Stay abreast of the latest academic research, including through participation in conferences and seminars, and actively disseminate relevant findings across teams and divisions.
 Oversee the strategic direction of the Sector’s research agenda, develop its multi-annual research agenda, and collaborate in the formulation and implementation of its dissemination strategy.
 Advise teams on identifying and prioritizing research gaps based on their relevance to the Bank’s and the Sector’s priorities, including operational programs and policy and technical dialogues with Member Countries.
@@ -2672,102 +3082,124 @@
 or 
 (2) Having experience in survey, research, and data analysis on the economy and/or industry in private corporations, including think-tanks and consulting firms (including data scientists).  
  Treatment differs depending on whether having Ph.D. or not.  
 Occupation 
 As a deputy director or assistant director, to perform quantitative and/or qualitative economic analysis for the JFTC’s law enforcement, fact-finding survey, and ex-post evaluation.  
 Selection process 
 Candidates must submit the following documents by email.  
 1. Curriculum vitae 
 2. Composition stating the reason for the application and the achievement of study or research in university  
 3. List of research achievements 
 4. Summary of research papers 
 Selection will be conducted by document screening and interview. Only candidates who have passed the document screening will be announced by the JFTC and will take an interview.  
 Other conditions 
 Appointments are for one year term. (Contract renewal possible) 
 Candidates must have Japanese nationality.  
 For more details, please refer to the link below.  
 https://www.jftc.go.jp/soshiki/recruit/specialty.html </t>
   </si>
   <si>
     <t>JAPAN Tokyo Minato-ku</t>
   </si>
   <si>
     <t>L4 - Antitrust Issues and Policies</t>
   </si>
   <si>
-    <t>Keystone</t>
-[...50 lines deleted...]
-    <t>2026-04-13 00:00:00</t>
+    <t>Kobe University</t>
+  </si>
+  <si>
+    <t>Graduate School of Economics</t>
+  </si>
+  <si>
+    <t>Associate Professor</t>
+  </si>
+  <si>
+    <t>Job description: Macroeconomics (Associate Professor)
+Duties and Responsibilities:
+    The successful candidate is expected to actively engage in research and may be responsible
+for teaching courses related to Macroeconomics and Data Science. Possible courses include:
+    Graduate Level: Macroeconomics A and B
+    Undergraduate Level: Intermediate Macroeconomics
+    Others: General education courses and courses in the Department of Economics and Data Science.
+Employment Type and Term: Full-time, tenured (no fixed term)
+Expected Start Date: April 1, 2027 (Start date is negotiable)
+Qualifications:
+Applicants must meet all of the following requirements:
+    (a) Hold a Ph.D. degree
+    (b) Have published a certain number of papers in internationally refereed journals
+    (c) Be able to teach assigned courses in Japanese
+    (d) Ability to teach specialized courses in English is preferred
+Selection Process:
+    (a) First stage: Document screening
+    (b) Second stage: Interview (onsite/online)
+Applicants who pass the first screening will be contacted individually by late September 2026 to arrange interview details.
+Please note that inquiries regarding the selection process or results will not be answered.</t>
+  </si>
+  <si>
+    <t>Salary and allowances will be determined in accordance with the university’s regulations (annual salary system applies).</t>
+  </si>
+  <si>
+    <t>JAPAN Hyogo Kobe</t>
+  </si>
+  <si>
+    <t>2026-08-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-04 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Korea Advanced Institute of Science and Technology </t>
+  </si>
+  <si>
+    <t>College of Business (Seoul Campus)</t>
+  </si>
+  <si>
+    <t>Faculty Positions in Finance</t>
+  </si>
+  <si>
+    <t>Faculty Position In Finance
+The College of Business (Seoul Campus) at KAIST (Korea Advanced Institute of Science and Technology) invites applications for tenure-track positions at the Assistant or Associate Professor level in all areas of Finance including asset pricing, corporate finance, banking, insurance, green (sustainable) finance, and digital finance (fintech). 
+Job Qualifications:
+•	Applicants must have a Ph.D. in Finance, Economics, or a related field, or be in the final stage of their dissertation.
+•	Evidence of, or strong potential for, high-quality research publications in leading finance and management journals.
+•	Ability to teach finance courses at the MBA, Master’s, and Ph.D. levels.
+•	Candidates applying at the Associate Professor rank should demonstrate an outstanding record of research productivity and teaching excellence.
+School Environment:
+KAIST College of Business (http://www.business.kaist.edu/) was included in the Top 100 Global MBA ranking and ranked 19th in the 2025 Executive Education Ranking by the Financial Times. Located in Seoul, Korea, it is an AACSB-accredited institution with leading MBA and Executive Programs as well as academically oriented Master and Ph.D. programs. Our faculty members and Ph.D. students pursue high-quality research, with recent publications in journals such as Journal of Finance, Journal of Financial Economics, and the Review of Financial Studies, and related top outlets. We provide an excellent research environment that includes:
+•	Low teaching load (6 credit hours per year for the first 3 years, and then 9 credit hours per year)
+•	One-year research sabbatical leave after every 4 years of service, compared with the typical six-year cycle at most universities. 
+•	Active seminar series and subscriptions to extensive databases widely used by finance academics and practitioners, primarily through the WRDS platform and Bloomberg Terminal.
+•	Comprehensive benefits package, including faculty housing (free for the first two years and at approximately one-third of the market rent for the following three years) and generous start-up research funds, which may partly cover relocation expenses.
+We encourage cross-disciplinary collaboration with KAIST’s world-class faculty in science, engineering, and technology at the Daejeon main campus (http://www.kaist.edu). A new faculty member will be jointly appointed both at the College of Business and at a department of his/her choice in engineering or science and technology.
+Application Procedure:
+Interested applicants should send CV, selected papers, and three letters of recommendation along with the completed University full-time faculty application form (downloadable at https://www.business.kaist.edu/download/faculty/ApplicationForm_Eng.docx) to hjchoi7@kaist.ac.kr. Applications will be accepted during 18th May 2026 to 31st July 2026.</t>
+  </si>
+  <si>
+    <t>KOREA, REPUBLIC OF Seoul</t>
+  </si>
+  <si>
+    <t>M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics</t>
   </si>
   <si>
     <t>Levy Economics Institute at Bard College</t>
   </si>
   <si>
     <t>Research Scholar</t>
   </si>
   <si>
     <t>The Levy Economics Institute of Bard College seeks a Research Scholar to join the research program on Money and Financial Structure. The scholar will collaborate with other Levy researchers on ongoing research programs as well as teach one to two courses per year in the Institute Master’s in Economic Theory and Policy program. The main research area will be analyses of macroeconomic and financial instability. The scholar will primarily be responsible for studying and analyzing the evolution of financial institutions and current developments in financial markets, preferably with an eye to developments in AI and/or energy and climate finance. Researcher’s methodology must be commensurate with the Levy Institute’s pluralistic/heterodox approaches.
 About the Levy Economics Institute
 The Levy Economics Institute of Bard College, founded in 1986 through the generous support of Bard College trustee Leon Levy, is a nonprofit, nonpartisan, public policy research organization. The Levy Institute is independent of any political or other affiliation, and encourages diversity of opinion in the examination of economic policy issues while striving to transform ideological arguments into informed debate.
 The successful candidate will have a PhD in economics (ABDs with dissertation defense plans will be considered). Industry analysts with long experience will also be considered.
 A strong background in financial macroeconomics and familiarity with the work of Hyman Minsky is required.
 Knowledge in the areas of financial innovation, climate finance, Fed-Treasury financial coordination, financial regulation, and central bank policy are highly desirable.
 To Apply please submit a letter of application, CV, writing sample, and two letters of recommendation through Interfolio.com at: https://apply.interfolio.com/179866</t>
   </si>
   <si>
     <t>80 starting range</t>
   </si>
   <si>
     <t>UNITED STATES New York Annandale on Hudson</t>
   </si>
   <si>
     <t>Lingnan University</t>
   </si>
@@ -3057,96 +3489,203 @@
 Fixed Term Assistant Professor: PhD in Economics or closely related field required. 
 Fixed Term Associate Professor: PhD in Economics or closely related field required.
 Minimum Requirements 
 Fixed Term Assistant: PhD in Economics or closely related field required. Fixed Term Associate: PhD in Economics or closely related field required. Successful candidates will also have a demonstrated dedication to and a passion for undergraduate teaching and an ability to inspire students with his or her enthusiasm for the discipline of economics. 
 Required Application Materials
 Please submit the following:
 •	CV
 •	Cover letter
 •	List of references (names and emails only)
 •	One optional document that could include: a statement on teaching; a statement on contributions to diversity; a statement on research interests.
 Website
 http://econ.msu.edu
 Department Statement
 The mission of the Department of Economics at Michigan State University consists of three interrelated components: providing the highest quality instruction to our undergraduate and graduate students, conducting leading-edge research in economics, and providing leadership and service to our professional communities. As a unit in a major land-grant university, we are committed to excel in all three components of our mission.
 MSU is committed to achieving excellence through cultural diversity. The university actively encourages applications and/or nominations from women, persons of color, veterans, and persons with disabilities. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, citizenship, age, disability or protected veteran status.
 To learn more about the department, our faculty, and our undergraduate and graduate programs, please visit our web site at: http://econ.msu.edu.
 </t>
   </si>
   <si>
     <t>80000-110000</t>
   </si>
   <si>
     <t>UNITED STATES Michigan East Lansing</t>
   </si>
   <si>
+    <t>Mississippi State University</t>
+  </si>
+  <si>
+    <t>College of Agriculture and Life Sciences</t>
+  </si>
+  <si>
+    <t>Southern Rural Development Center</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rural Economics
+Regional Programming
+Multistate Research
+Extension
+</t>
+  </si>
+  <si>
+    <t>Director and Associate Professor/Professor</t>
+  </si>
+  <si>
+    <t>Mississippi State University seeks a 12‑month, tenured faculty member in the College of Agriculture and Life Sciences with split responsibilities in research (50%) and Extension (50%). This position serves as Director of the Southern Rural Development Center (SRDC). The Director provides leadership for policies established by the SRDC Board of Directors and oversees the Center’s budget, programs, and operations. Key responsibilities include generating and directing innovative multistate research and Extension initiatives; promoting the SRDC’s mission to funding agencies, partners, and clientele; securing external funding; and fostering effective partnerships among the region’s 1862, 1890, and 1994 land‑grant institutions.
+Mississippi State University is an equal opportunity institution. 
+In compliance with the ADA Amendments Act (ADA), if you have a disability and would like to request an accommodation in order to apply for a position with Mississippi State University, please contact the Department of Human Resources Management at tel: (662) 325-3713 or ada@hrm.msstate.edu.
+If you have any questions regarding this policy, contact the Department of Human Resources Management at (662) 325-3713 or ada@hrm.msstate.edu. Upon request, sections of this job listing are available in large print, and readers are available to assist the visually impaired.
+For more information about this position and the SRDC please visit the website
+(http://srdc.msstate.edu) as well as the Department of Agricultural Economics website (www.agecon.msstate.edu).</t>
+  </si>
+  <si>
+    <t>UNITED STATES Mississippi Starkville</t>
+  </si>
+  <si>
+    <t>O1 - Economic Development
+R1 - General Regional Economics</t>
+  </si>
+  <si>
+    <t>2026-11-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-21 00:00:00</t>
+  </si>
+  <si>
+    <t>MITRE</t>
+  </si>
+  <si>
+    <t>Industrial organization, general method of moments, structural econometrics</t>
+  </si>
+  <si>
+    <t>Industrial Organization Economist</t>
+  </si>
+  <si>
+    <t>MITRE is seeking an industrial organization economist or related field to support our portfolio of applied microeconomics work across an exciting and diverse set of sponsors.
+Responsibilities:
+- Develop custom research using advanced economic and econometric techniques (time series, panel, discrete choice, reduced form causal inference, structural modelling, etc.)
+- Handling large datasets to conduct data driven analysis
+- Analysis in support of regulatory policy, pre- and post-implementation analysis
+- Creative application of economic theory and models in multiple domains when facing data constraints
+Basic Qualifications:
+- Requires a minimum of 5 years of related experience with a Bachelors degree; or 3 years and a Master’s degree; or a PhD with relevant experience
+- Academic (teaching, research) experience counts towards minimum
+- Experience in Advanced econometrics, specifically structural econometric modeling (ie. GMM Generalized Method of Moments)
+- Ability to obtain U.S. security clearance
+Preferred Qualifications:
+- Industrial organization, international trade, international finance, supply chains, critical infrastructure, and/or defense
+- Mathematical modeling
+- Experience with computable general equilibrium modeling is desired, not required
+- PhD, PhD Candidate in Economics
+Required Clearance:
+- Top Secret
+Salary range:
+- $113,600 - $142,000 - $170,400 Annual
+Work Location:
+- Hybrid (McLean,VA)</t>
+  </si>
+  <si>
+    <t>$113,600 - $142,000 - $170,400 Annual</t>
+  </si>
+  <si>
+    <t>UNITED STATES Virginia McLean</t>
+  </si>
+  <si>
+    <t>D0 - General</t>
+  </si>
+  <si>
     <t>Montana State University</t>
   </si>
   <si>
     <t>Agricultural Economics and Economics</t>
   </si>
   <si>
     <t>Visiting Instructor</t>
   </si>
   <si>
     <t>The department seeks candidates for a Visiting Instructor position during the Academic Year 2026-27 for a 3-3 teaching load that includes courses in intermediate microeconomics, principles of macroeconomics, and intermediate macroeconomics. The 9-month salary for this 0.6 FTE position is expected to be $60k and includes benefits. 
 The department has 19 faculty. Undergraduate degrees are offered in Agricultural Business, Economics, and Financial Engineering, with undergraduate majors numbering about 300 and 100 minors. The Department offers a rigorous, highly respected Master’s in Applied Economics, graduating an average of 8 students per year. MSU is a land-grant university with total enrollment of over 17,000 students, including 2,000 graduate students. It is recognized as a highly-intensive research university.
 Required Qualifications. Master’s or ABD in Economics, Agricultural Economics, or a closely related discipline from an accredited institution.
 Preferred Qualifications. Experience teaching economics. Ph.D. in Economics or Agricultural Economics.
 Review of applications will begin May 1 and continue until the position is filled.
 For more information, please contact Wendy Stock (wstock@montana.edu).</t>
   </si>
   <si>
     <t>60,000</t>
   </si>
   <si>
     <t>UNITED STATES Montana Bozeman</t>
+  </si>
+  <si>
+    <t>2026-05-22 00:00:00</t>
   </si>
   <si>
     <t>2026-04-14 00:00:00</t>
   </si>
   <si>
     <t>Montclair State University</t>
   </si>
   <si>
     <t>Feliciano School of Business</t>
   </si>
   <si>
     <t>Assistant Teaching Professor, Economics</t>
   </si>
   <si>
     <t>The Feliciano School of Business at Montclair State University invites applications for a full-time, non-tenure-track Assistant Teaching Professor of Economics, starting September 1, 2026.
 Preference will be given to qualified candidates who have demonstrated excellence in teaching. Evidence by peer and student evaluations; have experience and/or interest in teaching and curricular. Development in online or hybrid formats, and have corporate or consulting experience in the US organizations and an interest in building relationships with business partners and other external stakeholders.
  As the department has a rich portfolio of programs, we seek candidates who can be effective in teaching across all programs -- both introductory and advanced courses at the undergraduate and graduate levels, and in multiple modalities (in-person, asynchronous, or synchronous online) based on departmental needs. 
 Teaching Faculty are responsible for teaching eight courses each year, advising students, and participating
 in professional development.
 The position is a two-year, ten-month, non-tenure track appointment, with eligibility for reappointment based
 on established NTTP procedures. The University is committed to the success of the Teaching Faculty through opportunities for promotion and professional development to support long-term success and flourishing at the
 University.</t>
   </si>
   <si>
     <t>UNITED STATES New Jersey Montclair</t>
+  </si>
+  <si>
+    <t>Mount Mercy University</t>
+  </si>
+  <si>
+    <t>Faculty, Economics/Quantitative Methods</t>
+  </si>
+  <si>
+    <t xml:space="preserve">St. Ambrose University is seeking a one-year, full-time replacement faculty member in economics and quantitative methods for its Mount Mercy campus in Cedar Rapids, starting August 2026. Preferred candidates hold a doctorate (ABD considered) or a master’s degree in economics or a related field, with university-level teaching experience viewed favorably.
+The role involves teaching four lower-level, in-person courses in macroeconomics, microeconomics, and business-focused quantitative methods, with flexibility for online instruction. The successful candidate should support a learner-centered educational model, contribute to innovative and evidence-based teaching practices, and enhance student learning outcomes across business programs and the university.
+This position is part of the ongoing merger between St. Ambrose University and Mount Mercy University, approved in 2025 and expected to be fully operational by fall 2026. The combined institution aims to improve efficiency, reduce administrative duplication, and strengthen academic offerings through innovation and student-focused initiatives.
+St. Ambrose is a Catholic institution founded in 1882, with a strong financial profile and over 3,500 students across both campuses. Applicants must submit a cover letter, CV, and references. Applications are reviewed until filled.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Iowa Cedar Rapids</t>
+  </si>
+  <si>
+    <t>2027-06-04 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-11 00:00:00</t>
   </si>
   <si>
     <t>National Bureau of Economic Research</t>
   </si>
   <si>
     <t>Economics of Aging
 Health Care
 Health Economics</t>
   </si>
   <si>
     <t>Post-Doctoral Fellow, Aging and Health Research</t>
   </si>
   <si>
     <t>NBER’s Fellowship Program in Aging and Health Research, supported by the National Institute on Aging and NBER, enables outstanding early-career economists to visit NBER’s Cambridge office for 1 or 2 years of intensive research.
 Successful applications respond to NIA priorities for Health Economics and Aging Research, and describe projects in which health outcomes and behaviors are the primary focus, with a clear connection to improved understanding of health. (https://grants.nih.gov/grants/guide/notice-files/NOT-OD-16-025.html)
 Applications from researchers who are just completing their PhDs, as well as from junior faculty members who may be able to combine this fellowship with an early career leave, are welcome.
 The fellowship offers a 12-month stipend of $100,000, reimbursement for health insurance, limited research expenses, and an office at the NBER’s Cambridge headquarters. Fellows are expected to spend the academic year at the NBER and fellowship-related activities are expected to represent their primary responsibility. Fellows will be invited to attend the NBER Summer Institute program meetings on Aging and Health.
 Applicants must have completed their PhD before they begin the program and must be US citizens or permanent residents. 
 Candidates should submit the materials by 11:59pmET on February 12, 2026. Applications must be marked “Complete” by the deadline. Questions: epepe@nber.org.</t>
   </si>
   <si>
     <t>I1 - Health
 J1 - Demographic Economics</t>
   </si>
   <si>
@@ -3298,50 +3837,85 @@
 Please upload the electronic files and fill out your personal information at the following link: 
 https://forms.gle/neRg1XcCJbgGbATBA
 Alternatively, please mail a hard copy of the application package to the department by July 2, 2026.
  Application documents will not be returned.
  Please contact the department after mailing to confirm receipt.
  Interviews are tentatively scheduled for mid-July 2026.
 Mailing Address:
 Department of Applied Economics
 National Chung Hsing University
 145, Xingda Road
 Taichung City 40227
 Taiwan (R.O.C.)
 Contact Information:
 Ms. Chun-Hui Cai
 E-mail: caressa50918@nchu.edu.tw │ Tel: +886-4-22840350 ext. 224 │ Fax: +886-4-22860255</t>
   </si>
   <si>
     <t>TAIWAN Taichung</t>
   </si>
   <si>
     <t>Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
 L - Industrial Organization
 D - Microeconomics
 E - Macroeconomics and Monetary Economics
 C - Mathematical and Quantitative Methods</t>
+  </si>
+  <si>
+    <t>National Taipei University (Taiwan)</t>
+  </si>
+  <si>
+    <t>Department of Finance and Cooperative Management</t>
+  </si>
+  <si>
+    <t>Finance, Management, Business Economics</t>
+  </si>
+  <si>
+    <t>Assistant Professor</t>
+  </si>
+  <si>
+    <t>For NTPU new faculty member application form, list of publications form, and form for requesting inspection of a diploma obtained overseas, please download from our website: https://coop.ntpu.edu.tw
+Interested applicants should email application items, including cover letter, curriculum vitae, letters of reference, NTPU new faculty member application form, list of publications and Master Degree Transcripts and Doctoral Degree Transcripts, in Word® docs to yilei@mail.ntpu.edu.tw (File Name/Subject: apply for the position of FCM faculty member_Name).</t>
+  </si>
+  <si>
+    <t>USD34,000 to USD43,000 (subject to NTD/USD exchange rate change)</t>
+  </si>
+  <si>
+    <t>TAIWAN New Taipei City</t>
+  </si>
+  <si>
+    <t>G1 - General Financial Markets
+G0 - General
+G2 - Financial Institutions and Services
+G3 - Corporate Finance and Governance
+G4 - Behavioral Finance</t>
+  </si>
+  <si>
+    <t>2026-07-10 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-05-14 00:00:00</t>
   </si>
   <si>
     <t>National University of Singapore</t>
   </si>
   <si>
     <t>NUS Business School</t>
   </si>
   <si>
     <t>Strategy and Policy</t>
   </si>
   <si>
     <t xml:space="preserve">Economics
 Business Economics
 Econometrics for Business
 </t>
   </si>
   <si>
     <t>Visiting Appointments</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Strategy and Policy at the National University of Singapore Business School invites applications for visiting faculty positions at any rank.
 The department is interested in candidates who can teach business economics courses. We currently have a need for an instructor for Econometrics for Business, but we also have broader teaching needs across all areas of business economics. Visiting faculty members are expected to teach three sections per academic year. Compensation is competitive and commensurate with qualifications and experience.
 Applicants must hold or be about to complete a PhD in economics and have a demonstrated record of high-quality teaching. Department members conduct research in economics. Visiting faculty members are expected to engage intellectually with the community.
 The NUS Business School is among the leading business schools in Asia. The School focuses its research and teaching on developing global knowledge with deep Asian insights. The National University of Singapore has been repeatedly ranked as the top university in Asia.
 Please submit the following: (1) a letter of interest; (2) curriculum vitae; and (3) evidence of teaching effectiveness. Candidates should be prepared to arrange for three letters of recommendation if asked. </t>
@@ -3546,53 +4120,50 @@
 o	Excellent communication and presentation skills, with the ability to clearly articulate complex investment concepts.
 o	Strong leadership skills with the ability to mentor, direct, and inspire junior researchers.
 o	Highly motivated, results-oriented, and able to operate with autonomy and accountability.
 o	Ability to help define strategic goals for research and development.
 ________________________________________
 Why Join Nipun Capital?
 •	Directly influence the research agenda and investment strategies of a growing EM-focused firm.
 •	Make direct, high impact contributions to the firm’s success
 •	Work with proprietary datasets and tools to conduct cutting-edge research.
 •	Collaborate closely with founders and senior portfolio managers in a collegial, analytically rigorous environment.
 •	Work in a small, collaborative, dynamic, fast-paced team. 
 •	Opportunity to mentor and grow the research team.
 ________________________________________
 Contact Info:
 If you are interested in applying, please send your resume and cover letter to recruiting@nipuncapital.com with a subject line:
 Senior Quantitative Researcher – [Your Name]
 Nipun Capital is an affirmative action/equal opportunity employer.</t>
   </si>
   <si>
     <t>UNITED STATES California Foster City</t>
   </si>
   <si>
     <t>North Carolina State University</t>
   </si>
   <si>
-    <t>College of Agriculture and Life Sciences</t>
-[...1 lines deleted...]
-  <si>
     <t>Agricultural and Resource Economics</t>
   </si>
   <si>
     <t>Agribusiness Marketing 
 Agribusiness Management 
 Agricultural Finance 
 Agricultural Sales 
 Agricultural Economics</t>
   </si>
   <si>
     <t>Assistant Teaching Professor</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Agricultural and Resource Economics at NC State University invites applications for a full-time, nine-month, non-tenure-track position at the rank of Teaching Assistant Professor. This position is a recurring fixed-term position with benefits, with an expectation of contract renewal conditional on demonstrated effectiveness in primary responsibilities. The position will support the department’s rapidly expanding baccalaureate and associate degree programs in agribusiness management and the forthcoming Master in Agricultural Business Management program (MABM).
 The successful candidate will contribute 50% effort toward teaching and advising and 50% toward program management. Teaching responsibilities include three courses per academic year in areas such as agribusiness marketing, agribusiness management, agricultural finance, agricultural sales, or related fields.
 In addition, the successful candidate will play a central role in the new MABM program, serving as Coordinator of Recruitment, Advising, Professional Development, and Career Services. 
 Requirements:
 •	Ph.D. or terminal Master’s degree in agricultural economics, agribusiness, business, marketing, or a closely related field.
 •	Demonstrate excellence or strong potential in college-level teaching.
 •	Outstanding communication and interpersonal skills, with the ability to engage effectively with others.
 For full position description and to apply: https://jobs.ncsu.edu/postings/226146
 For further information, contact: Xiaoyong Zheng, Search Committee Chair, at  xzheng@ncsu.edu.
 </t>
   </si>
   <si>
@@ -3625,70 +4196,134 @@
     <t>Northeastern University</t>
   </si>
   <si>
     <t>CSSH Economics</t>
   </si>
   <si>
     <t>Assistant Teaching Professor/ Associate Teaching Professor/ Full Teaching Professor</t>
   </si>
   <si>
     <t>The Department of Economics in the College of Social Sciences and Humanities at Northeastern University seeks to fill two full-time non-tenure-track faculty positions at the rank of Assistant Teaching Professor, Associate Teaching Professor, or Full Teaching Professor, beginning August 17, 2026.
 Primary teaching responsibility is macroeconomics, with particular emphasis on large sections of Principles of Macroeconomics. Candidates should also contribute to graduate-level macroeconomics courses (MS-level macroeconomic theory and, depending on qualifications, PhD-level macroeconomics). Secondary teaching interests in machine learning, computational economics, or data-intensive methods are valued, especially where they complement macroeconomic analysis.
 Successful candidates must demonstrate strong commitment to teaching excellence, ability to manage large-enrollment courses, and willingness to contribute to undergraduate and graduate teaching missions. Teaching load is six courses per academic year. Promotion opportunities available.
 Requirements: Ph.D. in Economics or related field by start date. Strong teaching record or demonstrated promise required. Candidates for Associate or Full Teaching Professor should have comparable experience.
 Application materials: cover letter, CV, teaching statement, sample syllabi, teaching evaluations, and three references.
 Review begins immediately. Questions: Professor Nishith Prakash, n.prakash@northeastern.edu
 Full details and application link: https://northeastern.wd1.myworkdayjobs.com/careers/job/Boston-MA-Main-Campus/Assistant-Teaching-Professor--Associate-Teaching-Professor--Full-Teaching-Professor_R138711</t>
   </si>
   <si>
     <t>E0 - General
 A2 - Economic Education and Teaching of Economics</t>
   </si>
   <si>
     <t>2026-02-24 00:00:00</t>
   </si>
   <si>
+    <t>Northwestern College-Orange City</t>
+  </si>
+  <si>
+    <t>Business &amp; Economics</t>
+  </si>
+  <si>
+    <t>Economics Teaching
+Financial Economics
+Microeconomics</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Economics</t>
+  </si>
+  <si>
+    <t>Northwestern College is seeking a full-time, tenure-track assistant professor of economics beginning August 2026. The teaching load is 24 credit hours per academic year, normally 3-3. The successful candidate will also be responsible for scholarship and service, including advising and recruiting students.
+The successful candidate will teach a range of economics courses, possibly including:
+Principles of Finance
+Investments
+Advanced Corporate Finance
+Principles of Microeconomics
+Intermediate Microeconomics
+Econometrics
+There may be opportunities to teach other courses in the candidate’s areas of specialization.
+Required Qualifications: Applicants must have a Ph.D. in economics or a closely related field to be considered for a tenure-track position (ABD will be considered). A master’s degree with extensive experience would qualify candidates for instructors or professors of practice. 
+Preferred Qualifications: Preferred candidates will have demonstrated effective teaching in higher education. A commitment to collegiality, relationship-rich education and mentoring is valued. 
+Northwestern College seeks candidates with an authentic Christian faith who will embrace and live out our mission &amp; values, including our Christian Identity Statement, Mission Statement, Vision for Learning, and Vision for Diversity.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Iowa Orange City</t>
+  </si>
+  <si>
+    <t>A1 - General Economics
+G - Financial Economics</t>
+  </si>
+  <si>
+    <t>2026-06-10 00:00:00</t>
+  </si>
+  <si>
     <t>NYU Grossman School of Medicine</t>
   </si>
   <si>
     <t>Department of Population Health</t>
   </si>
   <si>
     <t>health economics, economics, health services research, public policy</t>
   </si>
   <si>
     <t>Postdoctoral Fellowship in Health Policy &amp; Economics Research</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Population Health at the NYU Grossman School of Medicine invites applications for a postdoctoral research fellow position. The fellow will lead independent research to advance their portfolio and publication record in health economics and policy. They will primarily collaborate with Dr. Sunita Desai, with opportunities to work with other faculty as well. The postdoctoral fellow selected for this opportunity will have access to extensive data within NYU. In particular, Dr. Desai’s lab currently has funded projects using Medicare claims (fee-for-service and Medicare Advantage) and Medicaid MAX/T-MSIS. The fellow will lead research on topics such as drug pricing policy, payment policy, and consolidation in the health care system.
 This position is designed as a two-year appointment aimed at preparing the fellow for a successful transition into a tenure-track academic role. The fellow will also benefit from dedicated mentorship and a range of professional development resources to support their academic growth and career advancement.
 Qualifications: Ph.D. in health policy/economics/health services research/public policy/a related field; demonstrated experience in health economics research with a solid understanding of quasi-experimental methods; excellent writing and oral presentation skills; and strong data management and analytical skills, including proficiency in working with large datasets.
 </t>
   </si>
   <si>
     <t>00 - 00 - Default: Any Field
 D - Microeconomics</t>
+  </si>
+  <si>
+    <t>Office of Evaluation Sciences</t>
+  </si>
+  <si>
+    <t>Evaluation
+Build and use evidence
+Federal Government
+Actionable recommendations
+Applied research</t>
+  </si>
+  <si>
+    <t>OES Evaluation Fellowship</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OES Evaluation Fellowship
+Apply Now!
+We are currently accepting applications for one-year evaluation fellowships beginning in the fall of 2026. Selected applicants will serve their fellowship term as Evaluators, joining a team of interdisciplinary experts in the U.S. General Services Administration (GSA) that works across government to help agencies build and use evidence.
+Our team members work alongside agency collaborators to apply evidence-based insights, make concrete recommendations on how to improve government, and evaluate impact using administrative data. We’re uniquely situated at the center of government to share leading practices, develop resources, and build skills related to evidence and evaluation in the federal workforce. To date, we’ve completed over 130 collaborations, including over 100 impact evaluations, with dozens of agency partners. We follow the best practices in social science research to build evidence in order to be a leader in transparency and accountability. We form innovative partnerships to tackle some of the most pressing challenges in the United States and abroad, such as improving government efficiency, reducing improper payments, and supporting veterans.
+Learn more and apply on oes.gsa.gov/opps </t>
+  </si>
+  <si>
+    <t>2026-06-24 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-06-18 00:00:00</t>
   </si>
   <si>
     <t>Office of Management and Budget</t>
   </si>
   <si>
     <t>Economic Policy Division</t>
   </si>
   <si>
     <t>Macroeconomics
 Public Economics
 International Finance
 International Trade</t>
   </si>
   <si>
     <t>This position is located in the Executive Office of the President (EOP), Office of Management and Budget (OMB), Economic Policy Division. This Division is tasked with conducting economic research and engaging in a variety of interdisciplinary economic studies. It comprises economists with expertise across multiple fields who collaborate in teams to model and assess the effects of Federal government policies over short, medium, and long-term horizons.
 As an Economist, GS-0110-12/13, your typical work assignments may include the following:
 Research issues in economics with high relevance to the fiscal condition of the Federal Government.
 Develops economic tools to evaluate current conditions and project future trends in the overall economy and measure the impact of fiscal policy and programmatic changes on the economy.
 Participates in a variety of cross-cutting research studies with other staff members in the Economic Policy Division, other divisions of OMB, and other Federal agencies.
 Reviews current economic and technical literature for concepts, conclusions, and data.
 Formulates and carries out studies in the major areas of economic research for developing and presenting findings and recommendations to support these results.
 Works with staff and policymakers throughout OMB, EOP, and other agencies on a range of issues.</t>
   </si>
   <si>
     <t>E - Macroeconomics and Monetary Economics
@@ -3987,50 +4622,84 @@
     <t>Faculty of Arts and Science</t>
   </si>
   <si>
     <t>Weatherall Postdoctoral Fellowship</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Economics at Queen’s University invites applications for two Weatherall Postdoctoral Fellowships. This posting is for a new position within the University. This is a one-year fellowship, commencing on July 1st, 2026, with the possibility of renewal for a second year, which shall commence on July 1st, 2027. The Postdoctoral Fellow will work under the supervision of a host professor in the Department. While we are particularly interested in applicants with research and teaching interests in the areas of international economics, applied econometrics, and finance, applicants in other fields are also encouraged to apply.
 Applicants must obtain clearance to graduate from their PhD program before starting their postdoctoral fellowship. 
 Postdoctoral Fellows appointed to these positions are expected to reside in Kingston, to be actively involved in the day-to-day life of the Economics Department, and to collaborate in developing research ideas in with faculty and students in the Department. 
 The annual salary for this appointment is expected to be between $70,000 and $75,000. Actual Salary will be determined based on qualifications and experience.  The incumbent will also be expected to teach two courses per year, for which they will be separately compensated. In addition, the Department of Economics will provide some resources to cover research expenses. These may include, for example, computer hardware and software, technical books and journals, and travel to conferences. 
 The University invites applications from all qualified individuals. Queen’s is strongly committed to employment equity, diversity, and inclusion in the workplace and encourages applications from Black, racialized/visible minority and Indigenous/Aboriginal people, women, persons with disabilities, and 2SLGBTQ+ persons.  All qualified candidates are encouraged to apply; however, in accordance with Canadian immigration requirements, Canadian citizens and permanent residents of Canada will be given priority.
 To comply with federal laws, the University is obliged to gather statistical information as to how many applicants for each job vacancy are Canadian citizens / permanent residents of Canada.  Applicants need not identify their country of origin or citizenship; however, all applications must include one of the following statements: “I am a Canadian citizen / permanent resident of Canada”; OR, “I am not a Canadian citizen / permanent resident of Canada”. Applications that do not include this information will be deemed incomplete.
 A complete application consists of:
 a cover letter (including one of the two statements regarding Canadian citizenship/permanent resident status specified in the previous paragraph); a current Curriculum Vitae (including a list of published and unpublished works); a job market paper; a statement of current and prospective research interests; a statement of teaching interests and experience (including evaluations if available); the names of three referees, who will send letters of references separately.
 Further information about the Department of Economics may be found at: http://www.econ.queensu.ca. 
 The University has policies in place to support its employees with disabilities, including an Accommodation in the Workplace Policy and a policy on the provision of job accommodations that take into account an employee's accessibility needs due to disability. The University will provide support in its recruitment processes to applicants with disabilities, including accommodation that takes into account an applicant's accessibility needs. If you require accommodation during the interview process, please contact: the Department of Economics, Morgan Wilson, at morgan.wilson@queensu.ca.
 Please note: All candidates should apply online at https://econjobmarket.org/positions/12321. It is the responsibility of applicants to ensure that letters of reference are also submitted via Econ Job Market. 
 Applications will be reviewed commencing February 16th, 2026. 
 </t>
   </si>
   <si>
     <t>$70K-$75K</t>
   </si>
   <si>
     <t>CANADA Ontario Kingston</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regional Office for Asia and the Pacific, International Monetary Fund (IMF) </t>
+  </si>
+  <si>
+    <t>International Monetary Fund
+IMF
+Economist
+Economics
+Tokyo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economist (Local) - IMF Regional Office for Asia and the Pacific (OAP) in Tokyo </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The International Monetary Fund’s Regional Office for Asia and the Pacific (OAP) in Tokyo is looking for a junior economist to conduct analytical work on the Asia-Pacific region in collaboration with OAP economists, researchers in the region, and economists at IMF’s headquarters. This fixed-term position would be ideal for an early career economist interested in policy work, the work of the IMF, and pursuing a potential career in an international organization.
+Job Responsibilities
+The main tasks will be (i) working on regional research projects or analytical pieces, as part of the IMF’s surveillance of the region, and (ii) keeping abreast with the most recent macroeconomic and financial developments in the region. In addition to research and analytical work, potential candidates should be willing to allocate some amount of their time to OAP’s other operational work.
+Qualifications
+Required qualifications include the following: high-caliber graduate training in economics or finance, ideally at the PhD level, with recent graduates or graduating students from Ph.D. programs very welcome to apply; ability to work in a team as well as independently and to multi-task under pressure. Versatility and openness to learn new skills are a must. A good command of Japanese is desirable.
+</t>
+  </si>
+  <si>
+    <t>JPY 6 million - JPY 8 million (net of taxes)</t>
+  </si>
+  <si>
+    <t>JAPAN Tokyo</t>
+  </si>
+  <si>
+    <t>E - Macroeconomics and Monetary Economics
+F - International Economics</t>
+  </si>
+  <si>
+    <t>2026-06-15 00:00:00</t>
   </si>
   <si>
     <t>Research Institute of Economy, Trade and Industry (RIETI)</t>
   </si>
   <si>
     <t>Economics (including any one of international trade theory, industrial organization, regional economics, public economics, public finance)</t>
   </si>
   <si>
     <t>Fellow  / Senior Fellow  Full-time (with Tenure: Tenure-track)</t>
   </si>
   <si>
     <t>Full information of the recruitment of this position is available at the following website:
 https://www.rieti.go.jp/en/jobs/260109/
 https://www.rieti.go.jp/jp/jobs/260109/
 The Research Institute of Economy, Trade and Industry (RIETI), an independent administrative agency, invites applications for a full-time researcher position with the following specific responsibilities: 
 1) conducting quantitative empirical analysis of the economy and industries, which serves as the foundation for policy formation by policymakers, 
 2) providing evidence and advice in the policy formation process, and 
 3) conducting empirical policy evaluation and analysis as described below.
 Job Description：
 The successful applicant will undertake the following operations for the purpose of providing output based on academic evidence for the planning and drafting of policy by the government, including the Ministry of Economy, Trade and Industry.
 (1) Introduce research and provide relevant advice to policy authorities, based on relevant domestic or foreign research, and engage in exchanges of opinions in the policy-making process.
 (2) Undertake theoretical and empirical evaluation and analysis of policy effects.
 (3) Undertake empirical analysis of the economy in relation to policy.
 (4) Write and disseminate research papers.
 Research results (papers) related to these work responsibilities shall belong to the individual researchers.
@@ -4167,50 +4836,67 @@
 The role
 We have a flexible fixed-term opportunity to provide technical leadership for the model development team at the RBNZ for up to 3 years.
 As Senior Adviser – Model Development in the Modelling team, you will play a key technical leadership role within a small project team to design a refreshed core forecasting and policy model of the New Zealand economy and support its integration into our monetary policy process.
 Through your technical leadership, modelling expertise, project delivery, and proactive stakeholder management, you will play a critical role in ensuring great modelling capability is at the heart of the Bank's monetary policy process.
 This is a highly specialised, influential role.
 You will:  
  Provide technical leadership for the upgrade of our core model to meet the evolving needs of the Economics Directorate and the Monetary Policy Committee
  Proactively manage a broad range of internal and external stakeholders, including working closely with the Forecasting Team as key users of our core model
  Support the integration of new modelling tools into our infrastructure and monetary policy processes
  Drive innovation and change in the analysis and formulation of monetary policy in New Zealand
 About you 
 You are passionate about the contribution you can make to New Zealand’s economic wellbeing. You have a deep understanding of monetary policy, and the ability to identify the key questions that matter to a central bank.
 You can effectively advise senior decision makers with evidence-based analysis. You have experience building models for policy purposes and coaching and mentoring more junior staff. 
 You’ll also bring: 
  A postgraduate degree in economics, and extensive relevant professional experience
  The ability to lead large analytical projects, identifying key issues and proposing effective solutions. 
  Extensive experience developing and estimating structural or semi-structural economic models for real-world purposes, preferably in a central banking context. 
  The ability to drive stakeholder engagement and maintain strong relationships
 To Apply/Interested?  
 To hear more about this exciting opportunity, get in touch with Liz Kendall, Manager Modelling, Economics Directorate elizabeth.kendall@rbnz.govt.nz  
 Please apply online by 27 March 2026. As part of your application, please include a cover letter. 
 </t>
   </si>
   <si>
     <t>$170,000-$200,000</t>
+  </si>
+  <si>
+    <t>Resources for the Future</t>
+  </si>
+  <si>
+    <t>Research Fellow (Mid-Career and Senior)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Resources for the Future (RFF) seeks to improve environmental, energy, and natural resource decisions through impartial economic research and policy engagement. RFF has shaped many of the world’s most successful environmental policies over the past 70 years. 
+RFF is seeking mid and senior PhD-level researchers in economics or related fields with a desire to engage policy audiences and make lasting impacts on environmental decisions.  
+Successful Fellows develop and lead research projects with research staff, actively engage with diverse policy and stakeholder audiences, communicate in the public arena, contribute to fundraising efforts, and help set organizational strategy. Expertise and research production in energy, environmental, and/or climate-related issues is required. 
+A PhD in economics or closely-related field, and over 5 years (Mid-Career) or 15 years (Senior) of post-degree experience in environmental, energy, or climate policy research; OR,  
+Another graduate degree (e.g. MA, JD, MPP in fields related to environmental economics) and over 10 years (Mid-Career) or 20 years (Senior) of post-degree experience in climate policy research and engagement. 
+More detailed qualifications: https://secure7.saashr.com/ta/6213629.careers?CareersSearch=&amp;ein_id=119000450&amp;lang=en-US 
+RFF values diversity in its staff, fostering a safe, equitable, and inclusive workplace:  https://www.rff.org/about/diversity-equity-inclusion/ 
+RFF offers exceptional benefits: https://www.rff.org/careers/frequently-asked-questions/ 
+</t>
   </si>
   <si>
     <t>Rice University</t>
   </si>
   <si>
     <t>Baker Institute for Public Policy</t>
   </si>
   <si>
     <t xml:space="preserve">Fiscal Policy
 Monetary Policy
 Public Policy
 Macroeconomics 
 </t>
   </si>
   <si>
     <t>Fellow in Public Finance</t>
   </si>
   <si>
     <t xml:space="preserve">Rice University’s Baker Institute for Public Policy is seeking a Fellow in Public Finance to manage and conduct research for the Center for Tax and Budget Policy with a focus on the intersection of fiscal and monetary policy. This position will produce research output that examines the interdependence between fiscal and monetary policy, with particular focus on how budget deficits, debt, macroeconomic trends, and interest rates influence the effectiveness and independence of monetary policy. The program aims to identify conditions under which coordinated or uncoordinated policy stances either enhance or hinder budget sustainability and macroeconomic stability. 
 This position is term-limited for one year, with the option for renewal based on available funding.
 Minimum Requirements:
 •	Master’s degree in Economics or related field
 •	5+ years of related policy research experience
         (In lieu of the experience requirement, additional related education may be substituted on an equivalent year-for-year basis)
 Skills:
@@ -4225,50 +4911,142 @@
 •	Experience conducting research on topics related to macroeconomics, monetary policy, and fiscal policy
 •	Proficient in computational economic modeling using MATLAB, R, Python, or Stata
 •	Experience in policy research is highly desired
 Essential Functions:
 •	Develop a policy research agenda exploring the intersection of monetary and fiscal policy using computational economic models and empirical methods
 •	Build, maintain, and use computational economic models to inform the policymaking process
 •	Write and produce white papers, conference reports, opinion articles, blogs, and policy briefs
 •	Present research results in public forums (conferences, testimony, or Institute events geared toward the public)
 •	Supervise research staff and/or interns as directed. 
 Additional Functions / Information:
 •	Organizes events, identifies speakers, and develops discussions that position the Center as a leader in public finance research
 •	Performs all other duties as assigned
 Please visit the online application site:
 https://jobs.rice.edu/ 
 For further information, please contact Joyce Beebe, Fellow in Public Finance at joyce.beebe@rice.edu
 </t>
   </si>
   <si>
     <t>UNITED STATES Texas Houston</t>
   </si>
   <si>
     <t>H - Public Economics
 E - Macroeconomics and Monetary Economics</t>
   </si>
   <si>
+    <t>Rutgers University-Camden</t>
+  </si>
+  <si>
+    <t>Faculty of Arts and Sciences</t>
+  </si>
+  <si>
+    <t>FASC - Economics</t>
+  </si>
+  <si>
+    <t>NTT Lecturer-Economics</t>
+  </si>
+  <si>
+    <t>Rutgers University Camden School of Arts and Sciences is recruiting a Non-Tenure Track Assisting Teaching Professor of Economics.  Details of this position and link to the application can be found at Rutgers University Employment Opportunities | NTT Assistant Teaching Professor: Economics</t>
+  </si>
+  <si>
+    <t>The minimum annual starting salary for this position is $82,110.</t>
+  </si>
+  <si>
+    <t>UNITED STATES New Jersey Camden</t>
+  </si>
+  <si>
+    <t>Ryukoku University</t>
+  </si>
+  <si>
+    <t>Empirical Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Economics</t>
+  </si>
+  <si>
+    <t>Empirical Economics
+Applied Microeconomics
+Applied Macroeconomics
+Applied Econometrics
+Health Economics
+Education Economics
+Labor Economics
+Empirical IO
+Family Economics
+Gender Economics
+Migration
+Inequality</t>
+  </si>
+  <si>
+    <t>Associate Professor or Lecturer in Economics</t>
+  </si>
+  <si>
+    <t>Ryukoku University, Faculty of Economics, invites applications for a full-time permanent faculty position at the rank of Associate Professor or Lecturer, beginning April 1, 2027.
+The primary field is empirical economics. We welcome applications from candidates working in health and long-term care economics, economics of education, social security, labor economics, empirical industrial organization, family economics, gender economics, population and migration economics, discrimination and inequality, or other fields of empirical economics.
+The successful candidate will teach Data Analysis and Problem Solving, first-year education courses, seminars, and undergraduate courses related to their field of specialization. Japanese-language proficiency sufficient for teaching, student advising, and administrative duties is required. Salary, benefits, teaching load, and research support are competitive by Japanese university standards.
+Applications must be submitted through JREC-IN Portal by July 10, 2026. For full details, including qualifications, required materials, selection procedures, application instructions, and the university’s DE&amp;I policy, please see the JREC-IN listing. 
+Contact: Faculty of Economics Office, Ryukoku University
+econ-office@ad.ryukoku.ac.jp</t>
+  </si>
+  <si>
+    <t>JAPAN Kyoto</t>
+  </si>
+  <si>
+    <t>C1 - Econometric and Statistical Methods and Methodology:  General
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+L - Industrial Organization</t>
+  </si>
+  <si>
+    <t>2026-05-07 00:00:00</t>
+  </si>
+  <si>
+    <t>Finance
+Financial Economics
+Finance Theory
+Empirical Finance
+Corporate Finance
+Asset Pricing
+Financial Markets
+Applied Econometrics
+Microeconomic Theory</t>
+  </si>
+  <si>
+    <t>Professor, Associate Professor, or Lecturer in Finance</t>
+  </si>
+  <si>
+    <t>Ryukoku University, Faculty of Economics, invites applications for a full-time permanent faculty position at the rank of Professor, Associate Professor, or Lecturer, beginning April 1, 2027.
+The primary field is theoretical or empirical analysis in finance. We welcome applications from candidates working in finance, financial economics, finance theory, empirical finance, corporate finance, asset pricing, financial markets, or related fields.
+The successful candidate will teach Finance Theory, including empirical topics where appropriate, or Corporate Finance, as well as first-year education courses, seminars, and undergraduate courses related to their field of specialization. Japanese-language proficiency sufficient for teaching, student advising, and administrative duties is required. Salary, benefits, teaching load, and research support are competitive by Japanese university standards.
+Applications must be submitted through JREC-IN Portal by July 10, 2026. For full details, including qualifications, required materials, selection procedures, application instructions, and the university’s DE&amp;I policy, please see the JREC-IN listing. 
+Contact: Faculty of Economics Office, Ryukoku University
+econ-office@ad.ryukoku.ac.jp</t>
+  </si>
+  <si>
+    <t>G - Financial Economics</t>
+  </si>
+  <si>
     <t>Salisbury University</t>
   </si>
   <si>
     <t>SU Economics Department</t>
   </si>
   <si>
     <t>Assistant Professor of Economics (Tenure Track – Macroeconomics)</t>
   </si>
   <si>
     <t xml:space="preserve">Assistant Professor of Economics (Tenure Track – Macroeconomics)
 Salisbury University invites applications for a tenure-track Assistant Professor of Economics (Macroeconomics) beginning August 15, 2026. 
 Duties include teaching Principles and Intermediate Macroeconomics, electives in the candidate’s specialty (e.g., financial economics, money and banking, international economics, labor economics, econometrics), undergraduate mentoring and advising, maintaining an active research agenda leading to publication in reputable peer-reviewed journals consistent with AACSB standards, and departmental and university service. The normal teaching load is nine credit hours per semester.
 Qualifications: Ph.D. in Economics (ABD considered; degree completed by start date). Evidence of effective teaching and research potential required.
 Salary: $95,000–$105,000.
 Application Materials: CV; transcripts; evidence of teaching effectiveness for the most recent two years; two samples of research papers; three references (including most recent supervisor). 
 Review begins immediately until the position is filled. Applications received by March 1 will receive full consideration.
 Submission Link: https://marylandconnect.wd1.myworkdayjobs.com/en-US/SU_Careers/details/Assistant-Professor---Economics_JR101636 </t>
   </si>
   <si>
     <t>$95,000 - $105,000</t>
   </si>
   <si>
     <t>UNITED STATES Maryland Salisbury</t>
   </si>
   <si>
@@ -4344,53 +5122,50 @@
 Data Integration
 Quantitative Analysis
 Supply Chain Sustainability
 Sustainable Sourcing
 Agricultural Systems
 Decision Support Tools
 Regenerative Systems
 Rural Sociology
 Applied Research
 Science Communication</t>
   </si>
   <si>
     <t>Interdisciplinary Scientist</t>
   </si>
   <si>
     <t xml:space="preserve">The Soil Health Institute (SHI) is a nonprofit dedicated to safeguarding and enhancing soil vitality and productivity through scientific research and advancement. SHI brings together leaders in soil science and agriculture to conduct research and equip farmers with the knowledge needed to adopt regenerative soil health systems that deliver economic and environmental benefits. 
 SHI is seeking an Interdisciplinary Scientist to quantify and communicate the benefits of soil health for integration into sustainable sourcing frameworks and supply chains. This full-time position (minimum 12 months, with potential extension) requires a self-motivated professional who can bridge economics, agronomy, and social science to develop applied, adoption-focused research. Remote work is supported, with up to 15% travel. Preferred start date: March 30, 2026. 
 Candidates should hold a Master’s or Ph.D. in a relevant field and demonstrate strong analytical skills, interdisciplinary thinking, and experience (or willingness to develop expertise) in farm-level economic analysis. Responsibilities include developing methodologies to assess transition economics, integrating diverse datasets, conducting on-farm research, building stakeholder partnerships, and translating findings into practical tools and reports. 
 Salary ranges from $80,000 to $115,000, with benefits including health insurance, retirement contributions, and professional development support. To apply, visit: https://soil-health-institute.prismhr-hire.com/job/985880/interdisciplinary-scientist  </t>
   </si>
   <si>
     <t>$80,000 to $115,000</t>
   </si>
   <si>
     <t>UNITED STATES North Carolina Morrisville</t>
-  </si>
-[...1 lines deleted...]
-    <t>Q5 - Environmental Economics</t>
   </si>
   <si>
     <t>2026-04-24 00:00:00</t>
   </si>
   <si>
     <t>Soochow University (Taiwan)</t>
   </si>
   <si>
     <t xml:space="preserve">Department of Economics, Soochow University (Taipei, Taiwan) invites applications for two full-time tenure-track positions at the Assistant Professor level or above, starting August 1, 2026.
 Qualifications: Applicants must hold a Ph.D. in Economics or a related field from an accredited institution by June 30, 2026. All Economics fields are welcome, with strong preference for microeconomics.
 Application materials:
 1)  A Copy of the Highest Academic Degree
 2)  Transcripts (Exemption for Appling Associate Professor)
 3)  CV and Autobiography
 4)  Ph.D. Thesis and Research Papers
 5)  3 Recommendation Letters (may be sent directly by referees)
 6)  Teacher Certificate (Optional)
 7)  Syllabuses for Courses Planning to Teach (Under or Graduate Level)
 8)  A Copy of ID
 9)  Other Helpful Supplemental Documents 
 Deadline: February 26, 2026 (postmark or email timestamp).
 Submission: Applicants should send both hard copy and PDF files by email. Materials will not be returned.
 Mailing address:
 Recruiting Committee, Department of Economics, Soochow University
 No. 56, Sec. 1, Kwei-Yang St., Zhongzheng Dist., Taipei 100006, Taiwan
@@ -4610,90 +5385,149 @@
     <t>St. Ambrose University</t>
   </si>
   <si>
     <t>Marketing</t>
   </si>
   <si>
     <t>Economics 
 Quantitative Methods
 Macroeconomics
 Microeconomics</t>
   </si>
   <si>
     <t xml:space="preserve">Marketing Faculty </t>
   </si>
   <si>
     <t xml:space="preserve">St. Ambrose University in Davenport, Iowa, invites applications for a full-time faculty position in economics and quantitative methods at its Mount Mercy campus in Cedar Rapids, Iowa. This appointment will carry either tenure-track or professional faculty status, depending on the credentials, and experience. The anticipated rank of the appointment is at the assistant professor level (candidates with more experience may be appointed at a higher rank). Candidates should have some combination of expertise and experience in economics and quantitative methods.  Start date is August 17, 2026. 
 Candidates should be prepared to teach lower-level courses in macroeconomics, microeconomics, and quantitative methods for all business students.
 For candidates pursuing an appointment with tenure-track status, preferred qualifications include a doctorate (ABD considered) in economics or closely related field. 
 For candidates pursuing an appointment with Professional Faculty status, a master’s degree in economics or a closely related field, undergraduate teaching experience, and related professional experience is preferred. 
 St. Ambrose University and its affiliate campuses are an inclusive, Catholic and diocesan community of learners.
 For a Full job description go to: https://stambroseuniv.applicantlist.com/jobs/1286468.
 Review of applications will begin March 27, 2026, and will continue until the position is filled. See www.sau.edu for further information. EOE.
 </t>
   </si>
   <si>
-    <t>UNITED STATES Iowa Cedar Rapids</t>
-[...1 lines deleted...]
-  <si>
     <t>C0 - General
 E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
 D0 - General
 A1 - General Economics</t>
   </si>
   <si>
     <t>St. Lawrence University</t>
   </si>
   <si>
     <t>Academic Affairs</t>
   </si>
   <si>
     <t>Financial Economics
 Investments
 Corporate Finance</t>
   </si>
   <si>
     <t>Finance - Visiting Assistant Professor</t>
   </si>
   <si>
     <t>The Department of Economics at St. Lawrence University invites applications for a visiting assistant professor beginning August 2026. The position is open due to an unexpected departure. We seek candidates with evidence of successful teaching experience in investments and/or corporate finance at either the introductory or upper levels. These courses will support our undergraduate finance major. The finance major is housed in the Department of Economics, which consists of 12 members covering a broad range of fields (including finance) and interests. Typical teaching assignment is 3 courses per semester consisting of 2 preparations per semester. Salary range for this position is $80,000 - $90,000 annually. 
 Minimum Qualifications
 PhD or ABDs near completion will be considered.
 Please note the following two-part application process:
 1.  Submit a cover letter, curriculum vitae, unofficial graduate transcript, evidence of teaching effectiveness, a sample of research, and 3 confidential letters of recommendation at www.aeaweb.org/joe/cand.php
 2.  Applicants must also complete an online application at https://employment.stlawu.edu/postings/4480
 Review of applications will begin immediately and continue until the position is filled. For full consideration, applications should be received by July 15, 2026.
 All offers of employment are contingent upon the finalist successfully passing a background (including criminal records) check.</t>
   </si>
   <si>
     <t>$80,000 - $90,000 annually</t>
   </si>
   <si>
     <t>UNITED STATES New York Canton</t>
   </si>
   <si>
     <t>2026-07-15 00:00:00</t>
+  </si>
+  <si>
+    <t>St. Olaf College</t>
+  </si>
+  <si>
+    <t>Trade, Development, and Gender
+Urban Economics</t>
+  </si>
+  <si>
+    <t>Term Assistant Professor of Economics</t>
+  </si>
+  <si>
+    <t>The Department of Economics at St. Olaf College invites applications for a full-time, one-year position at the Visiting Instructor or Assistant Professor level, to begin August 17, 2026.  
+We seek candidates with experience and interest in teaching Trade, Development, and Gender, or a similar senior-level elective, along with Principles of Economics. The successful applicant would also teach an undergraduate elective course related to their field(s), which would be negotiated upon hire. An ability to teach urban economics is preferred for this position.
+Qualifications
+A Ph.D. in economics is preferred, though an ABD in economics with undergraduate teaching experience will receive full consideration.
+About the Department
+The St. Olaf Economics Department is a community of scholars who are passionate about teaching and research.  For more information, visit https://wp.stolaf.edu/economics/.
+How to Apply
+A complete application includes the following:
+Cover letter outlining your qualifications and interest in this position
+Curriculum vitae
+Graduate transcript (unofficial)
+Statement of teaching philosophy
+Contact information for three professional references 
+Review of applications will begin immediately and will continue until the position is filled. Questions about the position, department, or college may be directed to Naafey Sardar, Search Chair, at sardar1@stolaf.edu.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Minnesota Northfield</t>
+  </si>
+  <si>
+    <t>A2 - Economic Education and Teaching of Economics
+F1 - Trade
+R0 - General
+J1 - Demographic Economics</t>
+  </si>
+  <si>
+    <t>2026-06-08 00:00:00</t>
+  </si>
+  <si>
+    <t>Stanford Graduate School of Business</t>
+  </si>
+  <si>
+    <t>Faculty Positions in Marketing</t>
+  </si>
+  <si>
+    <t>The Graduate School of Business at Stanford University invites applications for tenure-line faculty positions at the Assistant Professor Level in marketing beginning September 1, 2027. Candidates should have or expect to complete a PhD by September 1, 2027, and should possess a strong and active research record. The successful candidate will be expected to conduct research and to teach both MBA and PhD courses in marketing.
+Applicants should submit their applications electronically by visiting the website http://www.gsb.stanford.edu/recruiting and uploading their curriculum vitae, research papers and publications, and, if applicable, teaching evaluations.  For an application to be considered complete, all applicants must submit a CV, a job market paper, and arrange for three letters of recommendation to be submitted through the application portal by June 30, 2026, at 9:00 PM Pacific Time. For questions regarding the application process, please send an email to faculty_recruiter@gsb.stanford.edu. 
+The expected base pay range for this position is: 
+Assistant Professor: 	$240,000 - $260,000
+Stanford University has provided a pay range representing its good faith estimate of what the university reasonably expects to pay for the position upon hire. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate, including years since terminal degree, training, and field or discipline; departmental budget availability; internal equity; and external market pay for comparable jobs.
+Stanford is an equal opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching, and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu.</t>
+  </si>
+  <si>
+    <t>$240,000 - $260,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Stanford</t>
+  </si>
+  <si>
+    <t>M3 - Marketing and Advertising</t>
   </si>
   <si>
     <t>Stanford University</t>
   </si>
   <si>
     <t xml:space="preserve">Doerr School of Sustainability </t>
   </si>
   <si>
     <t>Stanford Doerr Postdoctoral Fellowship in Applied Economics</t>
   </si>
   <si>
     <t>The Stanford Doerr School of Sustainability invites applications for a postdoctoral fellowship in applied economics, beginning in Fall 2025. The postdoc will work with Shanjun Li and other researchers on global sustainability challenges including supply chain in clean energy industries, transportation electrification, and industrial policies and decarbonization pathways.
 The position is initially for one year, offering a competitive annual salary and benefits package, with the possibility of extension based on satisfactory performance in the first year.
 Applicants should hold a Ph.D. in economics or a related field by the time of hire. Ideal candidates will have research experience in energy industries, strong skills in structural estimation or quantitative spatial modeling, and experience working with large datasets. The postdoc is expected to engage with researchers and participate in activities at the STEER Initiative at Stanford Doerr School of Sustainability, and Stanford Center on China’s Economy and Institutions at the Freeman Spogli Institute for International Studies. 
 Applicants should submit a one-page letter of application, CV, job market paper, graduate school transcript, and at least two reference letters. For full consideration, please submit all materials by Feb. 28, 2026.</t>
   </si>
   <si>
     <t>L5 - Regulation and Industrial Policy
 L6 - Industry Studies: Manufacturing
 L9 - Industry Studies: Transportation and Utilities
 Q4 - Energy
 F1 - Trade</t>
   </si>
   <si>
     <t>Stanford University (US) and Heidelberg University (Germany)</t>
@@ -5099,53 +5933,50 @@
     <t>Social Sciences Division</t>
   </si>
   <si>
     <t>Kenneth C. Griffin Department of Economics</t>
   </si>
   <si>
     <t>Research Assistant Professor</t>
   </si>
   <si>
     <t>Description
 The Kenneth C. Griffin Department of Economics at the University of Chicago invites applications for non tenure track appointment as Research Assistant Professor, for a three year renewable term. The selected candidate should have expertise and experience in theoretical models in labor and public economics as well as in microeconometrics and programming. This is a benefits-eligible position. 
 The Research Assistant Professor is primarily an independent researcher conducting original research within economics and is expected to stand alone on their scholarly accomplishments, solo- and co-authoring reputable scientific publications. Appointees are expected to make a substantial contribution to that research and may be part of a research group or in association with a faculty member. Appointees are expected to actively interact with a substantial number of faculty and students and regularly participate in academic conferences and workshops. The Research Assistant Professor is expected to have an active role in obtaining and carrying out funded research and serve as a Co-Investigator or Principal Investigator on research grants. Applicants with demonstrated ability to communicate research findings clearly to audiences through oral presentations and written work are strongly preferred.
 Qualifications
 Applicants must have a Ph.D. in Economics or a closely related field. 
 Application Instructions
 Applicants must apply online at the University of Chicago's Academic Recruitment job board at apply.interfolio.com/184650. Applications must include three reference letters, curriculum vitae, research statement and up to three published or unpublished research papers. Review of applications will begin 30 days after the posting date and will continue until the position is filled.
 The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
 Equal Employment Opportunity Statement
 The University of Chicago is an equal opportunity employer and does not discriminate on the basis of race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information please see the University's Notice of Nondiscrimination.
 Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.</t>
   </si>
   <si>
     <t>$120,000 - $142,000. This base pay range is for a nine-month academic appointment paid over twelve months.</t>
   </si>
   <si>
-    <t>UNITED STATES Illinois Chicago</t>
-[...1 lines deleted...]
-  <si>
     <t>2026-05-09 00:00:00</t>
   </si>
   <si>
     <t>The University of Maryland, Baltimore</t>
   </si>
   <si>
     <t>School of Pharmacy- Pharmaco-Economics, Data and Implementation Science</t>
   </si>
   <si>
     <t>Department of Pharmaceutical Health Services Research</t>
   </si>
   <si>
     <t xml:space="preserve">Post-Doctoral Fellowship in Pharmaco-economics, Data and Implementation Science  </t>
   </si>
   <si>
     <t xml:space="preserve">Post-Doctoral Fellowship </t>
   </si>
   <si>
     <t xml:space="preserve">Description: Post-doctoral fellowship in pharmaco-economics, data, and implementation science available starting immediately at the University of Maryland, Baltimore, School of Pharmacy, in the Department of Pharmaceutical Health Services Research. The fellowship provides multidisciplinary, advanced training to researchers and prepares fellows for pharmaco-economics, data, and implementation science positions in academia, government, and the consulting, pharmaceutical, and insurance industries. 
 Fellows will engage in implementation science research, analyses of large claims and electronic health record data sets, pharmacy data, social determinants of health, for epidemiologic and pharmacoeconomic studies and comparative effectiveness research, with activities funded by the FDA, MDH, BHA, SAMHSA, AHRQ, PCORI, NIH, foundations, and private corporations. 
 Training includes mentored research, grant-writing, publication, presentation, and teaching experiences; it may also include coursework.  This position involves working closely with on-campus and external partners. 
 Fellows receive benefits and a competitive salary. 
 Required Qualifications: A doctoral-level degree in Economics, Bioinformatics, Biostatistics, or a related quantitative analytical field is required. Excellent communication, teamwork, and collaboration, organizational, and time-management skills are a must. Research grant writing experience and a publication track record are highly desired. 
 Preferred qualifications:
 Expertise in machine learning, deep learning, natural language processing, and other AI methods in health and life sciences datasets
@@ -5181,76 +6012,98 @@
 Key Responsibilities
 Primary responsibilities include designing and implementing survey instruments, developing sampling strategies, linking survey and administrative data, and conducting econometric analysis. The role requires the ability to write and present results from both a technical and non-technical perspective. 
 Required Qualifications
 PhD in Economics, Finance, or closely related field (or demonstrated to be near completion).
 Expertise in survey methodology and survey sampling techniques.
 Experience working with large data sets.
 Strong programming skills for data extraction, manipulation, and analysis (i.e. SQL, SAS, Python, or similar).
 Expertise in statistical software such as Stata, R, or Python for econometric analysis.
 Preferred Qualifications
 Research experience in household finance, retirement security, financial planning, or longevity.
 Familiarity with longitudinal data analysis methods.
 Ability to communicate research findings to diverse audiences.
 </t>
   </si>
   <si>
     <t>UNITED STATES North Carolina Charlotte</t>
   </si>
   <si>
     <t>G5 - Household Finance
 G4 - Behavioral Finance</t>
   </si>
   <si>
     <t>Tufts University</t>
   </si>
   <si>
+    <t>Principles of Economics
+Intermediate Microeconomics
+Intermediate Macroeconomics
+Economics of Energy Markets
+Behavioral Economics</t>
+  </si>
+  <si>
+    <t>Part Time Lecturer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics is seeking to hire part-time, non-tenure-track faculty members, each to teach at least one and up to five undergraduate classes in the academic year 2026-2027. The interest is in Principles of Economics, Intermediate Microeconomics, Intermediate Macroeconomics, Economics of Energy Markets, and Behavioral Economics. This appointment will begin September 2026, will be for one academic year in duration, and may be renewable. Compensation is governed by the Collective Bargaining Agreement (CBA) governing part-time faculty employment and includes eligibility for health, dental, vision, and insurance benefits, if teaching three or more courses. The Tufts Economics Department is dedicated to effective teaching and is committed to a belonging and supportive teaching environment.  All candidates are expected to possess a Ph.D. or to complete their Ph.D. by August 1, 2026.
+Please submit the following materials through Interfolio at  https://apply.interfolio.com/185876      a letter of application, curriculum vitae, a statement of teaching philosophy, and at least two confidential letters of reference submitted directly by their authors. 
+Review of applications will begin immediately and continue until the position is filled. Please direct any questions to Debra Knox at debra.knox@tufts.edu.
+All offers of employment are contingent upon the completion of a background check.
+Tufts University, founded in 1852, prioritizes quality teaching, highly competitive basic and applied research, and a commitment to active citizenship locally, regionally, and globally. 
+Tufts University is an Equal Opportunity Employer. See the University’s Non-Discrimination statement and policy here https://oeo.tufts.edu/policies-procedures/non-discrimination/. If you are an applicant with a disability who is unable to use our online tools to search and apply for jobs, please contact us by calling the Office of Equal Opportunity (OEO) at 617-627-3298 or at oeo@tufts.edu. Applicants can learn more about requesting reasonable accommodations at https://oeo.tufts.edu/
+</t>
+  </si>
+  <si>
+    <t>$12,296 per course</t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Medford</t>
+  </si>
+  <si>
+    <t>2026-09-11 00:00:00</t>
+  </si>
+  <si>
     <t>Economics of Education</t>
   </si>
   <si>
     <t>Postdoctoral Fellow in Economics of Education</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Economics at Tufts University, in partnership with the Center for Expanding Viewpoints in Higher Education (CEVIHE), seeks to host a Postdoctoral Fellow whose research and teaching focus on topics in the economics of education. The successful candidate will pursue an active research agenda and contribute to the department’s teaching mission in education policy and applied economics. Research interests may include, but are not limited to, school choice, school vouchers, affirmative action, college financial aid and student loan policy, school finance reform, and the role of federal, state, and local governments in curriculum design and school accountability. The appointment is for one year, with the possibility of renewal based on performance, funding, and mutual agreement.
 The Postdoctoral Fellow will teach two courses in the economics of education. These courses may include seminars designed to introduce students to recent research and central debates in education policy, with an emphasis on critical discussion, empirical evidence, and policy analysis. The position offers an opportunity to develop an independent research program while gaining teaching experience in a supportive academic environment. The fellow will be encouraged to participate in Economics Department seminars, workshops, and collaborative research activities. 
 The Postdoctoral Fellowship in Expanding Viewpoints is supported by CEVIHE, which seeks to cultivate early-career scholars whose teaching and research broaden the range of ideas represented in their disciplines and strengthen Tufts’ culture of open inquiry. The Center is committed to renewing the university’s intellectual mission by fostering a culture of engagement across ideological, religious, and cultural differences. 
 The fellow will maintain their office at CEVIHE, where they will be part of a cohort of postdoctoral fellows representing various departments and programs. The fellow will be supported by a dual-mentor structure, including a faculty mentor in the Department of Economics and a CEVIHE faculty mentor, to support research, teaching, and professional development. Fellows are expected to work in person at least four days a week and contribute to the CEVIHE community through attendance at a weekly lunch series, informal mentorship of undergraduates, and participation in occasional Center events. 
 Applicants should hold a Ph.D. in Economics or a related field by the start of the appointment, with demonstrated research and teaching interests in the economics of education.
 Application Instructions: Please submit the following materials through Interfolio https://apply.interfolio.com/181448 : an application letter, a curriculum vitae, a brief research statement, a brief a statement of teaching philosophy with a proposed teaching contribution, at least one sample syllabus that reflects the candidate’s approach to course design and pedagogy, and at least two confidential letters of reference submitted directly by their authors. Teaching evaluations may be submitted if available.
 Review of applications will begin immediately and continue until the position is filled. Please direct any questions to Debra Knox at debra.knox@tufts.edu.
 All offers of employment are contingent upon the completion of a background check. 
 Tufts University, founded in 1852, prioritizes quality teaching, highly competitive basic and applied research, and a commitment to active citizenship locally, regionally, and globally. Tufts University also prides itself on creating a diverse, equitable, and inclusive community. Current and prospective employees of the university are expected to have and continuously develop skills in, and dispositions for, positively engaging with a diverse population of faculty, staff, and students.
 Tufts University is an Equal Opportunity/Affirmative Action Employer. Read the University's Non-Discrimination statement and policy. If you are an applicant with a disability who is unable to use our online tools to search for and apply for jobs, please contact us by calling Johny Laine in the Office of Equal Opportunity (OEO) at 617-627-3298 or by email at johny.laine@tufts.edu. Applicants can learn more about requesting reasonable accommodations at http://oeo.tufts.edu.
 </t>
   </si>
   <si>
     <t>$65,000 - $75,000</t>
-  </si>
-[...4 lines deleted...]
-    <t>2026-08-28 00:00:00</t>
   </si>
   <si>
     <t>Tulane University</t>
   </si>
   <si>
     <t>School of Liberal Arts</t>
   </si>
   <si>
     <t>Economics
 Latin American Economics</t>
   </si>
   <si>
     <t>Samuel Z. Stone Endowed Chair in Latin American Economics</t>
   </si>
   <si>
     <t xml:space="preserve">The Economics Department at Tulane University along with the Stone Center for Latin American Studies invites nominations and applications for the Samuel Z. Stone Chair in Economics, beginning August 2026.
 The Department of Economics in the School of Liberal Arts emphasizes applied policy analysis in development and poverty, education and labor, health, and public finance, and maintains a strong partnership with Tulane’s interdisciplinary Latin Americanist community through the Stone Center. The Stone Chair will build on these strengths by advancing research on Latin American economies, training future specialists, and supporting Louisiana’s efforts to strengthen economic ties with the region. We seek a distinguished researcher and educator to deepen understanding of Latin American economies and enhance the department’s and university’s regional focus.
 Review of applications will begin January 15, 2026, and continue until the position is filled. Applications should be submitted via Interfolio (https://apply.interfolio.com/176158) and include a letter of interest, curriculum vitae, selected working papers, and three references. Nominations or inquiries may be directed to Felix Rioja (frioja@tulane.edu).
 </t>
   </si>
   <si>
     <t>UNITED STATES Louisiana New Orleans</t>
   </si>
   <si>
     <t>School of Liberal Arts-Microeconomics/Macroeconomics</t>
@@ -5317,53 +6170,50 @@
 Q4 - Energy</t>
   </si>
   <si>
     <t>U.S. Securities &amp; Exchange Commission</t>
   </si>
   <si>
     <t>Division of Economic &amp; Risk Analysis</t>
   </si>
   <si>
     <t>Financial Economist</t>
   </si>
   <si>
     <t xml:space="preserve">Candidates should have an interest and research experience in applied microeconomics fields such as finance, industrial organization, public economics, and labor. We seek individuals with a track record of creative thinking, strong empirical research abilities, and excellent communication skills. Interest in finance, securities markets and public policy is essential.
 Financial economists provide economic guidance, research, and expertise in a broad range of undertakings, including rulemakings, enforcement actions, market risk assessments, and other regulatory initiatives. In all roles, candidates must demonstrate their ability to apply their knowledge of economics and econometrics in support of the SEC's mission to protect investors, facilitate capital formation, and ensure fair and orderly markets.
 This position is open to: U.S. citizens 
 </t>
   </si>
   <si>
     <t>$144,037 to - $280,610 per year</t>
   </si>
   <si>
     <t>UNITED STATES California San Francisco
 UNITED STATES District of Columbia Washington
 UNITED STATES Illinois Chicago
 UNITED STATES Texas Fort Worth</t>
-  </si>
-[...1 lines deleted...]
-    <t>G - Financial Economics</t>
   </si>
   <si>
     <t>2026-03-19 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">UCLA </t>
   </si>
   <si>
     <t>Adjunct Professor</t>
   </si>
   <si>
     <t>The UCLA Department of Economics invites highly qualified applicants for an Adjunct faculty position to begin July 1, 2026. This is a temporary, non-tenure teaching track appointment. Responsibilities will include research, teaching, and service. The ideal candidate must have strong teaching skills as evidenced by significant prior classroom experience and teaching evaluations. Prior experience in large class settings is valued. Classes are taught in-person on the UCLA campus. Adjunct re/appointments are dictated by availability of departmental funds. The appointment can be on a short-term or a long-term basis (two years maximum allowable but with renewal for another two-year period).
 Ability to teach undergraduate courses in Statistics and Econometrics, as well as Principles of Economics, Intermediate Microeconomics, and Intermediate Macroeconomics, is preferred. The ideal candidate will also have experience and enthusiasm for employing online tools in the classroom and as learning aids for students, as well as an interest in classroom innovations. Candidates are expected to have a Ph.D. in economics or in fields of comparable sophistication and should have the Ph.D. in hand by date of hire.
 The posted UC salary scales set the minimum pay determined by rank and step at appointment. See Table 3. The salary range for this position is $107,100 -$133,800 for Assistant Adjunct Professor rank, $128,800-$150,700 for the Associate Adjunct Professor rank and $144,300-$232,100 for the Adjunct Professor rank. "Off-scale salaries” and other components of pay, i.e. a salary that is higher than the published system-wide salary at the designated rank and step, are offered when necessary to meet competitive conditions.
 Salary is commensurate with education and experience. To apply, candidates must submit (a) a cover letter, (b) CV, (c) statement of research, (d) statement of teaching (e) the names of three individuals (additional 2 is optional), who may be requested to write letters of recommendation. Applications will be accepted via the UC Recruit web site at https://recruit.apo.ucla.edu/JPF10803 beginning January 29, 2026.
 To ensure full consideration, completed applications must be submitted by March 31, 2026 (initial review), however, applications will still be accepted through June 30, 2026. After the initial review date, new applications will only be considered if the position has not yet been filled.
 As a University employee, you will be required to comply with all applicable University policies and/or collective bargaining agreements, as may be amended from time to time. Federal, state, or local government directives may impose additional requirements.
 The University of California is an Equal Opportunity Employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, protected veteran status, or other protected status under state or federal law.
 As a condition of employment, the finalist will be required to disclose if they are subject to any final administrative or judicial decisions within the last seven years determining that they committed any misconduct.
 “Misconduct” means any violation of the policies or laws governing conduct at the applicant’s previous place of employment, including, but not limited to, violations of policies or laws prohibiting sexual harassment, sexual assault, or other forms of harassment, discrimination, dishonesty, or unethical conduct, as defined by the employer.
 UC Sexual Violence and Sexual Harassment Policy
 UC Anti-Discrimination Policy for Employees, Students and Third Parties
 APM - 035: Affirmative Action and Nondiscrimination in Employment</t>
   </si>
   <si>
@@ -5417,50 +6267,96 @@
 Labor Economics
 Urban Economics
 Organizational Economics / Managerial Economics</t>
   </si>
   <si>
     <t>Assistant / Associate Professor – Applied Microeconomics</t>
   </si>
   <si>
     <t>The Department of Economics and Management at Universidad Andrés Bello (UNAB) invites applications for a full-time Assistant or Associate Professor position in Applied Microeconomics, starting in August 2026. Fields of interest include Industrial Organization, Labor Economics, Urban Economics, Finance, and Managerial/Organizational Economics. Candidates with strong empirical skills and a policy-oriented research agenda are especially encouraged to apply.
 The successful candidate will have the opportunity to become affiliated with the Institute of Economic Policy, a research unit focused on applied microeconomic analysis. Responsibilities include high-quality research, undergraduate and graduate teaching, thesis supervision, and active participation in departmental academic activities. Through the Institute, faculty benefit from collaborations with partners such as the Becker Friedman Institute at the University of Chicago, offering opportunities for joint research projects, grant applications and visiting programs.
 Applicants must hold a Ph.D. in Economics (completed or expected by the start date). Associate-level candidates should demonstrate a strong publication record.
 Applications will be reviewed on a rolling basis. Full consideration will be given to applications received by February 28, 2026. Apply via JOE. Informal inquiries may be directed to nicolas.garrido@unab.cl.
 UNAB is an equal opportunity employer and offers a competitive compensation package aligned with leading universities in Latin America.</t>
   </si>
   <si>
     <t>CHILE Santiago Santiago</t>
   </si>
   <si>
     <t>R1 - General Regional Economics
 J0 - General
 G0 - General
 L0 - General
 M2 - Business Economics</t>
   </si>
   <si>
+    <t>Universidad del CEMA (UCEMA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Argentina
+Applied Microeconomics
+Microeconometrics
+Experimental and Quasi-Experimental Models
+Cost-Benefit Analysis
+Structural Models
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Universidad del CEMA (www.ucema.edu.ar), Buenos Aires, Argentina, invites applications for an Assistant Professor position beginning August 2026, or later by agreement.
+We seek an applied microeconomist with strong expertise in empirical methods and program evaluation, including randomized controlled trials, quasi-experimental designs and cost-benefit analysis. We especially welcome candidates working in one or more of the following fields: law and economics; labor economics; poverty and inequality; health economics; human capital; public economics; behavioral economics; Economics of Crime; and managerial economics.
+Fluency in English is required; Spanish is preferred.
+The successful candidate may spend up to three months per year as a visiting researcher at the Becker Friedman Institute for Economics (BFI), University of Chicago, during its Winter Quarter (January–March).
+Applicants must hold a Ph.D. in Economics by the start date but may be ABD when applying.
+Apply via JOE with: a cover letter, curriculum vitae, one research paper, evidence of teaching ability, a research statement, and three reference letters. 
+Review begins  July 15, 2026, and continues until the position is filled. Early application is encouraged. We will interview candidates online. Selected candidates will be invited for a job talk.
+Questions mailto:mcbayon@ucema.edu.ar
+</t>
+  </si>
+  <si>
+    <t>ARGENTINA CIUDAD DE BUENOS AIRES CIUDAD DE BUENOS AIRES
+UNITED STATES Illinois Chicago</t>
+  </si>
+  <si>
+    <t>C1 - Econometric and Statistical Methods and Methodology:  General
+C9 - Design of Experiments
+D1 - Household Behavior and Family Economics
+D3 - Distribution
+D9 - Micro-Based Behavioral Economics
+H - Public Economics
+I1 - Health
+I2 - Education and Research Institutions
+J - Labor and Demographic Economics
+K - Law and Economics
+L - Industrial Organization
+M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics
+N - Economic History
+O - Economic Development, Innovation, Technological Change, and Growth</t>
+  </si>
+  <si>
+    <t>2026-10-22 00:00:00</t>
+  </si>
+  <si>
     <t>Universidad Torcuato Di Tella</t>
   </si>
   <si>
     <t xml:space="preserve"> (Economics Department)</t>
   </si>
   <si>
     <t>Full-time Assistant Professor</t>
   </si>
   <si>
     <t xml:space="preserve">Title: Full-time Assistant Professor
 Employer: Universidad Torcuato Di Tella (Economics Department)
 Location: Argentina
 Position Type: Full-time Professor
 Job Description: 
 The Economics Department at Universidad Torcuato Di Tella is seeking applicants for multiple Tenure Track Assistant Professors in any field of Economics (preference will be given to candidates with a focus on Applied Microeconomics).
 Demonstrated ability or potential for high quality research and teaching are important. Applicants must hold a Ph.D. (expected completion by June 30, 2025 is acceptable) from an accredited institution. 
 The appointment is expected to begin on August 1st, 2026.
 Application Procedure:
 To apply, please submit a cover letter, curriculum vitae, one publication or working paper and three reference letters. 
 About the University:
 Universidad Torcuato Di Tella (UTDT) is a highly regarded research university in Latin America. The mission of the University is to educate new generations of academic, social, political and business leaders, and to enhance research and scholarship in the arts and sciences. More than 80% of its faculty holds PhDs from prestigious universities in the US and Europe. The campus is located twenty minutes away from downtown Buenos Aires, a major city ranked highly in quality of life. </t>
   </si>
   <si>
     <t>ARGENTINA Buenos Aires Buenos Aires</t>
   </si>
@@ -5491,50 +6387,81 @@
 Health Economics
 Development Economics
 Climate Economics
 Climate Migration
 Homelessness
 Alaska Native
 Indigenous Culture
 Alaska
 Arctic
 Climate change
 Interdisciplinary
 Anchorage</t>
   </si>
   <si>
     <t>Postdoc Fellowship in Climate Economics</t>
   </si>
   <si>
     <t>The International Arctic Research Center (IARC) at the University of Alaska Fairbanks seeks candidates for a Postdoctoral Fellowship in Economics/Public Finance for one year with possible extension based on performance and available funding. The position will be part of IARC’s partnership with the Alaska Native Tribal Health Consortium (ANTHC), the largest tribal health organization in the U.S.. This position will work closely with environmentally threatened communities in remote rural Alaska to determine the social cost of in-action on climate adaptation related to public health outcomes, homelessness, and/or climate-related migration.
 To thrive in this role, applicants must have a PhD in economics and/or related field with emphasis on public finance/health. The successful applicant is enthusiastic about making meaningful contributions through research and working in a highly collaborative environment inside and outside of academia.
 This position will be located in Anchorage with flexible hybrid work arrangements possible. This is a full-time, term-funded, exempt staff faculty position, 9 months + 3 months contract, competitive salary and full benefits package, annual leave, 12 paid holidays per year, tuition waivers for employees and family members, and affordable medical, dental and vision care coverage. This position is represented by United Academics.</t>
   </si>
   <si>
     <t>H5 - National Government Expenditures and Related Policies
 I3 - Welfare, Well-Being, and Poverty
 Z1 - Cultural Economics; Economic Sociology; Economic Anthropology</t>
+  </si>
+  <si>
+    <t>University of Arizona</t>
+  </si>
+  <si>
+    <t>Eller College of Management</t>
+  </si>
+  <si>
+    <t>Economic and Business Research Center</t>
+  </si>
+  <si>
+    <t>Lead Economist</t>
+  </si>
+  <si>
+    <t>Position Highlights
+The Eller College of Management at the University of Arizona is seeking a Lead Economist to join the Economic and Business Research Center (EBRC) team. This position will work closely with the EBRC Director to identify, pursue, and secure externally funded economic research projects.
+The position will independently lead and manage funded projects, contribute to ongoing EBRC initiatives, such as the Making Action Possible (MAP) Dashboard and the Forecasting Project, and produce economic analyses and publications for clients, policymakers, and the broader public. This is a high-visibility position within EBRC, which is the premier source of information on the Arizona economy. The successful candidate will help grow EBRC's funded research portfolio while contributing to flagship public-facing products. The position offers autonomy in project development and the opportunity to make a professional impact within Arizona.
+Minimum Qualifications
+Master's degree required.
+Minimum of 5 years of relevant work experience, or equivalent combination of education and work experience.
+Preferred Qualifications
+To view the full job posting, visit: https://arizona.csod.com/ux/ats/careersite/4/home/requisition/25952?c=arizona</t>
+  </si>
+  <si>
+    <t>$75,540 - $98,201</t>
+  </si>
+  <si>
+    <t>UNITED STATES Arizona Tucson</t>
+  </si>
+  <si>
+    <t>2026-07-05 00:00:00</t>
   </si>
   <si>
     <t>University of Arkansas</t>
   </si>
   <si>
     <t>Sam M. Walton College of Business</t>
   </si>
   <si>
     <t>Macroeconomics
 Microeconomics
 Econometrics</t>
   </si>
   <si>
     <t>Teaching Assistant Professor of Economics</t>
   </si>
   <si>
     <t xml:space="preserve">The Sam M. Walton College of Business invites applications for a non-tenure track Teaching Assistant Professor in the Department of Economics.  This 9-month teaching professor position has a four-course teaching requirement each semester (12 credit hours per semester), with a potential mix of face-to-face and online courses, as needed.  Teaching responsibilities for this position will involve a mix of Microeconomics, Macroeconomics, and Econometrics courses at the undergraduate level.  The expected start date for the position is Fall 2026.  Opportunity to teach courses during the summer for additional salary is possible.  The appointment is renewable and the salary is competitive and commensurate with experience.
 Regular on-campus availability, in-person teaching, and active contribution to the department is required.
 Required Qualifications:  
 •	Doctorate in Economics (not ABD) 
 •	Experience in teaching Economics
 •	Demonstrated record of excellent and innovative teaching (candidate should furnish evidence about such activities in the form of a teaching statement or portfolio)  
 Preferred Qualifications:  
 •	Experience and/or an interest in both face-to-face and online course delivery
 •	Currently, or able to qualify as, Practice Academics as defined by AACSB standards (PhD, committed to the teaching mission, some interest in research)
@@ -5711,53 +6638,50 @@
 Reference requirements
  0-3 required (contact information only)
 Apply link: https://apptrkr.com/7003537
 Help contact: AP@rady.ucsd.edu
 About UC San Diego
 The University of California is an Equal Opportunity Employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, protected veteran status, or other protected status under state or federal law.
 As a university employee, you will be required to comply with all applicable University policies and/or collective bargaining agreements, as may be amended from time to time. Federal, state, or local government directives may impose additional requirements.
 The University of California prohibits smoking and tobacco use at all of its university-controlled properties.
 The UC San Diego Annual Security &amp; Fire Safety Report is available online at: https://www.police.ucsd.edu/docs/annualclery.pdf. This report provides crime and fire statistics, as well as institutional policy statements &amp; procedures. Contact the UC San Diego Police Department at (858) 534-4361 if you want to obtain paper copies of this report.
 As a condition of employment, the finalist will be required to disclose if they are subject to any final administrative or judicial decisions within the last seven years determining that they committed any misconduct, are currently being investigated for misconduct, left a position during an investigation for alleged misconduct, or have filed an appeal with a previous employer.
 Click for more information on https://leginfo.legislature.ca.gov/faces/billNavClient.xhtml?bill_id=202320240AB810
 Click for more information on https://leginfo.legislature.ca.gov/faces/billNavClient.xhtml?bill_id=202320240SB791
  "Misconduct" means any violation of the policies or laws governing conduct at the applicant's previous place of employment, including, but not limited to, violations of policies or laws prohibiting sexual harassment, sexual assault, or other forms of harassment, discrimination, dishonesty, or unethical conduct, as defined by the employer.
  UC Sexual Violence and Sexual Harassment Policy: [https://policy.ucop.edu/doc/4000385/SVSH]
  UC Anti-Discrimination Policy for Employees, Students and Third Parties: [https://policy.ucop.edu/doc/1001004/Anti-Discrimination]
 Job location
 La Jolla, CA
 To apply, please visit: https://apptrkr.com/7003537
 Copyright ©2025 Jobelephant.com Inc. All rights reserved.
 https://www.jobelephant.com/</t>
   </si>
   <si>
     <t>$110,581 - $188,256</t>
   </si>
   <si>
-    <t>M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics</t>
-[...1 lines deleted...]
-  <si>
     <t>2027-02-26 00:00:00</t>
   </si>
   <si>
     <t>Lecturer in Accounting or Finance at the Rady School of Management</t>
   </si>
   <si>
     <t xml:space="preserve">Lecturer in Accounting or Finance at the Rady School of Management
 University of California San Diego
 Position overview
 Position title: Lecturer 
 Salary range: A reasonable salary range estimate for this position is $110,581-$188,256. ​The posted https://adminrecords.ucsd.edu/ppm/docs/230-283.html set the minimum pay determined by rank and/or step at appointment. See the following table for the salary scale for this position https://www.ucop.edu/academic-personnel-programs/_files/2025-26/represented-july-2025-scales/t15.pdf 
 Application Window
 Open date: March 16, 2026
 Next review date: Monday, Apr 20, 2026 at 11:59pm (Pacific Time)
 Apply by this date to ensure full consideration by the committee.
 Final date: Friday, Feb 26, 2027 at 11:59pm (Pacific Time)
 Applications will continue to be accepted until this date, but those received after the review date will only be considered if the position has not yet been filled.
 Position description
 The https://rady.ucsd.edu/ is committed to academic excellence and diversity within the faculty, staff, and student body, and has occasional openings for temporary non-senate faculty (Unit 18 Lecturers). The Accounting and Finance research areas at Rady are seeking candidates who will support and enhance its teaching mission. Rady offers a Master of Professional Accountancy (MPAc) program and a Master of Quantitative Finance (MQF) program for graduate students, as well as an Accounting Minor and a Finance Minor for undergraduate students. Ideal candidates will contribute to the development and delivery of high-quality education. Undergraduate and graduate courses for which Accounting and Finance lecturers may be needed during the 2026-27 AY include but are not limited to:
 Undergraduate:
 MGT 148 Mergers &amp; Acquisitions
 Graduate:
 MGTP 401 Professional Seminar
 MGTP 432 Advanced Auditing &amp; Forensic Accounting
 MGTP 495 Special Topics in Accounting
@@ -5926,50 +6850,74 @@
     <t>University of Central Arkansas</t>
   </si>
   <si>
     <t>College of Business</t>
   </si>
   <si>
     <t>Economics, Finance, Insurance and Risk Management</t>
   </si>
   <si>
     <t xml:space="preserve">The Department of Economics, Finance, Insurance and Risk Management (EFIRM: http://uca.edu/efirm) at the University of Central Arkansas invites applications for one Visiting Assistant Professor position in Economics to begin in August 2026. This is a position for one academic year, but there is a possibility that it can be renewed. 
 Candidates should hold a Ph.D. in Economics or be ABD.  The successful candidate will teach lower division-level economics classes, primarily Principles of Macroeconomics and Principles of Microeconomics. 
 UCA will not sponsor any type of employment based visa for a job candidate. The job candidate must be eligible to work in the United States. 
 The start date for this position is August 16, 2026. Applicant review will begin immediately and continue until the position is filled. Please submit a letter of application, detailed curriculum vitae, evidence of teaching effectiveness, a research sample, and contact information of three references. Please submit application materials at https://jobs.uca.edu/postings/18545 (the direct link to the ad) , which can also be reached from the following link: https://jobs.uca.edu/. Only applications received through the web portal will be considered. 
 Questions about the position may be directed to: 
 Dr. Jeremy Horpedahl, Search Chair 
 EMAIL: jhorpedahl@uca.edu
 </t>
   </si>
   <si>
     <t>market</t>
   </si>
   <si>
     <t>UNITED STATES Arkansas Conway</t>
   </si>
   <si>
+    <t xml:space="preserve">University of Chicago </t>
+  </si>
+  <si>
+    <t>Harris School of Public Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Postdoctoral Researcher </t>
+  </si>
+  <si>
+    <t>The Harris School of Public Policy seeks postdoctoral researchers in economics. Postdoctoral researchers work on independent research under a faculty member's guidance, teach 2 quarter-length courses per year, and participate in the academic life of the school (including attending workshops and seminars). The position of the postdoctoral researcher at the rank of instructor, is initially for a one-year, renewable term. The anticipated start date will be on or after July 1, 2026.
+Candidates should have a record that demonstrates research and teaching potential. Candidates are expected to complete their PhD by the appointment start date. To apply for this position, candidates must submit their application through the University of Chicago’s Interfolio academic jobs board at: apply.interfolio.com/185521. Applicants must upload: 1) curriculum vitae; 2) one writing sample; 3) teaching statement; 4) research statement; and 5) two letters of recommendation. Applicants may also submit optional documents such as a third letter of reference; an additional writing sample; and/or other materials (e.g. course observations or evaluations) that would demonstrate teaching potential. Review of applications will begin on May 27, 2026. No applications will be accepted after June 15, 2026.
+This position is benefits-eligible. The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.  
+Salary Range or Pay Grade: $62,232 - $80,000
+Equal Employment Opportunity Statement
+The University of Chicago is an equal opportunity employer and does not discriminate on the basis of race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information please see the University's Notice of Nondiscrimination.
+Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.</t>
+  </si>
+  <si>
+    <t>$62,232 - $80,000</t>
+  </si>
+  <si>
+    <t>2026-05-08 00:00:00</t>
+  </si>
+  <si>
     <t>University of Cologne</t>
   </si>
   <si>
     <t>Adenauer School of Government</t>
   </si>
   <si>
     <t>ASG</t>
   </si>
   <si>
     <t>machine learning
 applied economics
 political economy
 market design
 decision sciences
 law and economics</t>
   </si>
   <si>
     <t>Tenured Professorship (W3, Full Professor) for the Adenauer School of Government (f/m/x)</t>
   </si>
   <si>
     <t>The University of Cologne is one of the oldest and largest universities in Germany. With its six faculties covering a broad spectrum of disciplines and its internationally outstanding research profile areas, it enjoys an excellent reputation for its academic achievements and high standards of undergraduate and graduate education.
 The University of Cologne is establishing the Adenauer School of Government (ASG) – a new institution advancing public policy and democracy in data- and technology-rich environments. Supported by the Alfred Landecker Foundation, we will be recruiting exceptional scholars to build a center for research, teaching, and policy impact. This is one of our first new faculty appointments. Join us in studying and shaping how democratic institutions and decision-makers adapt, innovate, and govern effectively in the 21st century.
 Your Tasks
 As a founding member, you will shape the ASG while building an internationally visible research agenda. You will work with exceptional students across disciplines, developing policy solutions that combine theoretical depth with empirical rigor and technological innovation. You will push research boundaries, innovate in teaching, and collaborate across disciplines such as economics, data science, law, and behavioral science.
 Your Profile
@@ -6228,53 +7176,50 @@
 </t>
   </si>
   <si>
     <t>approximate range between $65,550 and $102,800</t>
   </si>
   <si>
     <t>UNITED STATES Massachusetts Amherst</t>
   </si>
   <si>
     <t>A - General Economics and Teaching
 C - Mathematical and Quantitative Methods
 D - Microeconomics</t>
   </si>
   <si>
     <t>Social and Behavioral Sciences</t>
   </si>
   <si>
     <t xml:space="preserve">Environmental Economics
 Natural Resource Economics
 Applied Economics
 Microeconomics
 Applied Econometrics
 </t>
   </si>
   <si>
-    <t>Assistant Professor</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">The Department of Resource Economics invites applications for a tenure-track assistant professor position with an applied microeconomics and econometrics research focus, specifically in the area of environmental and natural resource economics (ENRE). Expected start date is September 1, 2026.
 Under exceptional circumstances, highly qualified candidates at other ranks may receive consideration. Teaching responsibilities will include undergraduate and graduate courses in microeconomics, econometrics, and ENRE.  The new hire is expected to develop a nationally recognized research agenda and to become a core member of the ENRE faculty within the Department.  A wide range of interdisciplinary research opportunities are available across the University of Massachusetts Amherst campus, including through the Computational Social Sciences Initiative, Energy Transition Initiative, and the Institute for Social Science Research. 
 Requirements
 Applicants are required to have a Ph.D. in agricultural/resource/applied economics, economics, econometrics or a related field as of September 1, 2026.  
 Application Instructions
 To apply, submit a letter of interest, curriculum vitae, writing samples, and  graduate transcript,   online at https://careers.umass.edu/jobs/assistant-professor-department-of-resource-economics-amherst-massachusetts-united-states
 </t>
   </si>
   <si>
     <t>$85,000-$122,000</t>
   </si>
   <si>
     <t>University of Minnesota, Twin Cities</t>
   </si>
   <si>
     <t>state tax policy
 tax revenue forecasting
 state economies
 regional economics
 state economist</t>
   </si>
   <si>
     <t>Minnesota State Economist and Professor of Applied Economics</t>
   </si>
   <si>
@@ -6312,84 +7257,111 @@
 Heterodox Economics 
 Applied Data Analytics 
 Education and Teaching of Economics 
  </t>
   </si>
   <si>
     <t xml:space="preserve">Postdoctoral Researcher in Economics </t>
   </si>
   <si>
     <t xml:space="preserve">University of Missouri-Kansas City Department of Economics announces a non-tenure-track position at the rank of Post Doctoral Fellow beginning August 2026. Duration of appointment is AY26-27 and AY27-28, subject to satisfactory performance and availability of funding.
 Position requires expertise in quantitative empirical research methods to support research, teaching, and grant development in the Department of Economics and the School of Humanities and Social Science. Faculty research emphasizes heterodox economics and applied political economy. We seek a candidate with recent training in current and emerging quantitative empirical methods to collaborate with faculty and graduate students in these research areas. Current interests include causal inference, generative AI, machine learning.
 Teaching load is one course per semester plus organizing a seminar in applied data analytic techniques in the social sciences and humanities appropriate for upper-division undergraduate and graduate students. Fellow will also collaborate with faculty to develop the teaching of data analytics courses and will assist with grant development.
 Cover letter discussing the candidate’s engagement with heterodox economics required. Complete job description and instructions for how to apply can be found at the UMKC HR web portal (Job ID: 58606): https://www.umkc.edu/hr/careers/
 Review of applications begins March 13 and continues until position is filled.
 </t>
   </si>
   <si>
     <t>UNITED STATES Missouri Kansas City</t>
   </si>
   <si>
     <t>C - Mathematical and Quantitative Methods
 B5 - Current Heterodox Approaches
 A2 - Economic Education and Teaching of Economics</t>
   </si>
   <si>
+    <t>University of Nebraska-Lincoln</t>
+  </si>
+  <si>
+    <t>Institute of Agriculture and Natural Resources</t>
+  </si>
+  <si>
+    <t>Agricultural Economics, Agricultural Banking and Finance</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor</t>
+  </si>
+  <si>
+    <t>The Department of Agricultural Economics at the University of Nebraska-Lincoln (UNL) Institute of Agriculture and Natural Resources (IANR) is seeking applications for an Agricultural Banking and Finance position at the rank of assistant or associate professor. This 9-month (academic year), tenure-track appointment will develop and maintain nationally and internationally recognized research, teaching, and outreach programs in agricultural banking and finance, including oversight of the undergraduate Agricultural Banking and Finance Program. Located in Lincoln, Nebraska, the position apportionment is 50% research and 50% teaching.
+Review of applications begins August 31, 2026, and continues until the position is filled or the search is closed. To view details of the position and create an application, go to https://employment.unl.edu, requisition F_260051. Click “Apply for this Job” and then “Faculty Application.” Complete the application and attach the required documents.
+The University of Nebraska does not discriminate based on race, color, ethnicity, national origin, sex, pregnancy, sexual orientation, gender identity, religion, disability, age, genetic information, veteran status, marital status, and/or political affiliation in its programs, activities, or employment. See https://equity.unl.edu/notice-nondiscrimination/.</t>
+  </si>
+  <si>
+    <t>F_260051</t>
+  </si>
+  <si>
+    <t>UNITED STATES Nebraska Lincoln</t>
+  </si>
+  <si>
+    <t>G2 - Financial Institutions and Services
+Q1 - Agriculture</t>
+  </si>
+  <si>
     <t>University of North Carolina Greensboro</t>
   </si>
   <si>
     <t>Bryan School of Business and Economics</t>
   </si>
   <si>
     <t>Economic Analysis
 Public Scholarship
 Economic Development
 Public Engagement
 Public Education
 Stakeholder Engagement
 Economic Impact
 Externally Funded Research
 Teaching</t>
   </si>
   <si>
     <t>Director of Economic Analysis and Public Scholarship</t>
   </si>
   <si>
     <t>The Bryan School of Business and Economics at UNC Greensboro is seeking applicants for the position of Lecturer and Director of Economic Analysis and Public Scholarship. This 12-month role is benefits-eligible and 0.75 FTE (part-time). The position is designed to strengthen the Bryan School’s engagement with external stakeholders, support regional economic development, and enhance the visibility and impact of the Bryan School.
-The successful candidate will serve as a strategic bridge between the Bryan School and the broader community by disseminating existing research to public and private sector audiences and identifying and securing research funding opportunities related to economic development. This position combines leadership in economic development and public engagement (80%) with teaching responsibilities in economics (20%), contributing to both the School’s outreach mission and academic excellence.
+The successful candidate will serve as a strategic bridge between the Bryan School and the broader community by disseminating existing research to public and private sector audiences and identifying and securing research funding opportunities related to economic development. This position combines leadership in economic development$72,000 - $82,000 (for 0.75 FTE) and public engagement (80%) with teaching responsibilities in economics (20%), contributing to both the School’s outreach mission and academic excellence.
 As a 0.75 FTE position, additional compensation may be available (up to 0.25 FTE) for externally funded supplemental tasks that fall outside of the position’s stated responsibilities, subject to university approval.
 Key Responsibilities of the role include:
 • Public Education for Regional Economic Development
 • Stakeholder Engagement
 • Externally Funded Research
 • Annual Economic Impact Report
 • Teaching
-For more information about the position or to apply, please visit: https://spartantalent.uncg.edu/postings/33972
+For more information about the position or to apply, please visit: https://spartantalent.uncg.edu/postings/34937
 AA/EOE</t>
   </si>
   <si>
-    <t>$61,000 - $71,000 (for 0.75 FTE)</t>
+    <t>$72,000 - $82,000 (for 0.75 FTE)</t>
   </si>
   <si>
     <t>UNITED STATES North Carolina Greensboro</t>
   </si>
   <si>
     <t>H0 - General</t>
   </si>
   <si>
     <t>University of Northern Iowa</t>
   </si>
   <si>
     <t>Wilson College of Business</t>
   </si>
   <si>
     <t>In-person teaching
 Online teaching</t>
   </si>
   <si>
     <t xml:space="preserve">Assistant Professor </t>
   </si>
   <si>
     <t xml:space="preserve">The University of Northern Iowa's Department of Economics seeks applications for an Assistant Professor of Practice or Instruction, starting in August 2026. This position is a 9-month academic year, two-year appointment with a primary focus on undergraduate teaching and economics education outreach. The appointment may be extended after the initial two-year term.
 The standard teaching load is four 3-credit economics courses per semester, delivered through a combination of in-person and online modalities. New hires receive a one-course reduction in either the fall or spring semester of their first year. Depending on expertise and departmental needs, teaching assignments may include Introduction to Business Economics, Principles of Macroeconomics, Principles of Microeconomics, Statistics for Business Analytics, and/or Decision Analytics. Regular on-campus presence and scheduled office hours are required.
 In addition to teaching, this position includes a service role supporting the department’s economics education initiatives, with particular emphasis on developing and delivering online and classroom-based resources for K–12 teachers and students.
 </t>
@@ -6400,53 +7372,50 @@
   <si>
     <t>University of Notre Dame</t>
   </si>
   <si>
     <t>Notre Dame Population Analytics</t>
   </si>
   <si>
     <t>population studies
 data science
 demography
 population research
 applied microeconomics</t>
   </si>
   <si>
     <t>Assistant Director for Data Sciences Services</t>
   </si>
   <si>
     <t xml:space="preserve">Notre Dame Population Analytics seeks a strategic and mission-driven Assistant Director for Data Sciences Services to help build the unit's core data and analytic infrastructure. Established in 2024, Notre Dame Population Analytics serves as the University's central hub for demographic and population-related research addressing critical issues including poverty, inequality, migration, aging, and health disparities.
 This position combines infrastructure development, collaborative research, and statistical consulting. The Assistant Director will manage the acquisition of and design secure data ecosystems for restricted-use datasets, provide methodological expertise to faculty research teams and students across disciplines, and conduct advanced quantitative analyses that inform policy-relevant scholarship. Depending on background and interest, the role includes opportunities to pursue independent or collaborative research projects and contribute to scholarly publications.
 The ideal candidate holds a Master's degree or higher in Economics, Demography, Sociology, Statistics, Public Policy, or a related quantitative field, with advanced expertise in R, Python, Stata, SQL, or similar. Experience managing restricted-use datasets and navigating compliance protocols is essential. PhD strongly preferred; experience producing scholarly research a plus.
 This is a four-year limited-term position with the possibility of extension.
 </t>
   </si>
   <si>
     <t>UNITED STATES Indiana South Bend</t>
-  </si>
-[...1 lines deleted...]
-    <t>D0 - General</t>
   </si>
   <si>
     <t>University of Nottingham Ningbo China</t>
   </si>
   <si>
     <t>Machine learning
 Artificial intelligence
 Econometrics</t>
   </si>
   <si>
     <t>Professor in Economics</t>
   </si>
   <si>
     <t xml:space="preserve">The School of Economics seeks a distinguished scholar for a faculty position at the Full Professor level. The ideal candidate will be at the forefront of research that integrates modern machine learning methods with economic theory and econometric analysis. We are particularly interested in individuals whose work addresses substantive economic questions tools from machine learning. The successful candidate is expected to maintain a vibrant, externally funded research program, teach and mentor undergraduate and graduate students, and contribute to the intellectual leadership of the department and the university's broader data science initiatives.
 The successful candidate will be initially offered a five-year contract. Attractive remuneration and benefits package is available. 
 Informal enquires may be addressed to Head of School, Professor Sarah Cook, email: Sarah.Cook@nottingham.edu.cn. Please note that applications sent directly to this address will not be accepted. Applications must be submitted on-line before 23:59 Beijing Time, 27 Feb 2026 at https://jobs.nottingham.edu.cn/job/184440/ For other questions please contact the Human Resources Office, job@nottingham.edu.cn.
 </t>
   </si>
   <si>
     <t>Competitive Salary</t>
   </si>
   <si>
     <t>CHINA Zhejiang Ningbo</t>
   </si>
   <si>
@@ -6471,50 +7440,72 @@
 Applications must be submitted on-line before 2 April 2026.
 </t>
   </si>
   <si>
     <t>C1 - Econometric and Statistical Methods and Methodology:  General
 C4 - Econometric and Statistical Methods:  Special Topics
 C5 - Econometric Modeling</t>
   </si>
   <si>
     <t xml:space="preserve">Machine learning
 Econometrics
  </t>
   </si>
   <si>
     <t>Research Fellow in Machine Learning and Econometrics</t>
   </si>
   <si>
     <t xml:space="preserve">The School of Economics at the University of Nottingham Ningbo China invites applications for a Research Fellow position in Econometrics with a substantial knowledge in Machine Learning and Data Science. The fellow will collaborate with researchers in the Center of Applied Economics Research to address contemporary economic issues. The successful candidate will have a PhD in Economics, Econometrics or Data Science with a strong quantitative focus, or a closely related field.
 The successful candidate will be expected to maintain a rigorous research program addressing substantive economic questions with modern tools, and to contribute actively to service. We are particularly interested in individuals who will enhance our department's intellectual vitality, collegiality, and diversity.
 Applications from candidates who can contribute to the diversity and collegial culture of the School are particularly welcome.
 Informal enquires may be addressed to Dr Michael Chua, email: Chew.Chua@nottingham.edu.cn. Please note that applications sent directly to this address will not be accepted. Applications must be submitted on-line.
 </t>
   </si>
   <si>
     <t>C1 - Econometric and Statistical Methods and Methodology:  General</t>
+  </si>
+  <si>
+    <t>University of Oklahoma</t>
+  </si>
+  <si>
+    <t>Lecturer of Economics</t>
+  </si>
+  <si>
+    <t>Description
+The Department of Economics at the University of Oklahoma invites applications for a Lecturer of Economics Teaching Specialist position.  The successful candidate will have demonstrated teaching excellence and is capable of effectively leading large Macroeconomics classes (lectures are 400-500 students each) and a variety of other undergraduate courses. 
+The regular teaching load is 4:4 or equivalent. Completion of a Ph.D. in Economics prior to start date, August 15, 2026 is required.  Contributions to our service missions are also expected.  Salary and benefits are competitive. A background check is required for employment.
+Norman is a vibrant university town with outstanding schools, amenities, and a low cost of living, http://soonerway.ou.edu.  Norman is part of the Oklahoma City metropolitan area, located less than 20 minutes from downtown, offering the charm of a college town with the amenities of a larger city. The University of Oklahoma (OU) is a Carnegie-R1 comprehensive public research university known for excellence in teaching, research, and community engagement. OU enrolls over 32,000 students and has more than 2,700 full-time faculty members in 21 colleges.
+Qualifications
+A Ph.D. in Economics is required by appointment date. ABD candidates may apply but must have a Ph.D. in Economics degree in hand by start date.
+Application Instructions
+Initial screening will begin immediately and continue until the position is filled. Applicants must upload a cover letter, curriculum vitae, job market paper, teaching evaluations, teaching portfolio, and contact information for three confidential letters of recommendation. Applicants may also upload an optional 15 minutes long teaching demonstration.
+Submit your application via Interfolio: https://apply.interfolio.com/185168
+For any search related questions:
+Search Committee Chair, Dr. M.J. Kim, mjkim@ou.edu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES Oklahoma Norman </t>
   </si>
   <si>
     <t>University of Otago</t>
   </si>
   <si>
     <t>Macroeconometrics
 Macroeconomics
 Economics
 Senior Lecturer
 Lecturer
 New Zealand
 University</t>
   </si>
   <si>
     <t>Lecturer/Senior Lecturer - Economics</t>
   </si>
   <si>
     <t xml:space="preserve">We invite applications for up to four full-time Lecturer/Senior Lecturer positions from candidates in all fields of Economics, particularly encouraging those specialising in Macroeconomics and Macroeconometrics.
 The successful applicant will participate in undergraduate and postgraduate teaching offered by the Department. Supervision of postgraduate research students at Master’s, DBA and PhD level is also part of this role. Candidates will be expected to develop an independent and productive research programme.
 Your skills and experience:
 • A PhD degree in Economics is essential.
 • Proven track record of publication in high-quality journals.
 • Experience with external research funding application.
 • Demonstrated commitment to teaching at undergraduate and postgraduate levels.
 Candidates who have not yet fully developed these skills and experience should be able to provide evidence of their potential to do so if they were appointed to the position.
@@ -6986,53 +7977,50 @@
   <si>
     <t xml:space="preserve">Washington College </t>
   </si>
   <si>
     <t xml:space="preserve">Teaching General 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Visiting Assistant Professor of Economics
 The Department of Economics at Washington College invites applications for a two-year Visiting Professor position beginning August of 2026. Commitment to excellence in undergraduate teaching is essential.  The teaching load is three courses per semester. Teaching responsibilities include intermediate macroeconomics, introductory-level courses, and a mix of upper-level courses (such as Health Economics, Money and Banking, Behavioral Economics etc.). Applicants should have a Ph.D., but individuals near degree completion will be considered.
 Washington College is a competitive, four-year liberal arts college located on the Eastern Shore of Maryland. For further information, see www.washcoll.edu.
 Application Process: Please submit at https://www.washcoll.edu/people_departments/offices/human-resources/employment/index.php a one-page letter of interest detailing how your academic background and experiences align with the position and our institution, a CV, a statement (maximum of two pages) describing your teaching philosophy and research interests, contact information for three professional references, and recent teaching evaluations (including all written comments).
 More information at:
 https://www.washcoll.edu/people_departments/offices/human-resources/employment/index.php
 </t>
   </si>
   <si>
     <t>$65k - $75k</t>
   </si>
   <si>
     <t>UNITED STATES Maryland Chestertown</t>
   </si>
   <si>
     <t>A2 - Economic Education and Teaching of Economics
 E0 - General</t>
-  </si>
-[...1 lines deleted...]
-    <t>2026-05-08 00:00:00</t>
   </si>
   <si>
     <t>Washington University in St. Louis</t>
   </si>
   <si>
     <t>Lecturer or Senior Lecturer</t>
   </si>
   <si>
     <t>The Department of Economics at Washington University in St. Louis seeks to hire a Lecturer or Senior Lecturer on the teaching track starting in August 2026. This is a full-time position. Eventual promotion to teaching professor is possible depending on teaching and service.
 Teaching-track faculty in the Department of Economics regularly have an assignment of three courses per semester in addition to a service component. Teaching-track faculty will not be evaluated on research or scholarship as part of their appointment. Teaching-track faculty, however, are strongly encouraged to participate in research activities within the department, including department seminars.
 Applicant Qualifications and Teaching Duties: 
 Applicants are expected to have a Ph.D. in economics at the time of appointment and demonstrated excellence in teaching. Applicants for the rank of senior lecturer must have an outstanding teaching record commensurate with appointment at that rank.
 A key component of teaching will be principles of microeconomics and macroeconomics. Therefore, candidates should be able to demonstrate excellence in teaching principles courses. Principles classes often exceed 100 students, so the ability to succeed in large classes is essential. Other courses may include intermediate microeconomics, econometrics, undergraduate courses related to the candidate’s interests, and Master's-level courses. Graduate students are available for grading and other assistance and all lecturers are expected to oversee and mentor graduate student instructors.
 Applicant Instructions: 
 Applications should consist of a curriculum vitae, a cover letter describing ongoing teaching interests, past teaching evaluations, and the names and contact information of three referees. Candidates should describe the courses that they are able to teach, with particular attention to past experience teaching principles courses. All application materials should be submitted via the EconJobMarket.org website.
 Applications will be considered as they are received until the search is concluded.</t>
   </si>
   <si>
     <t>UNITED STATES Missouri St. Louis</t>
   </si>
   <si>
     <t>2026-06-20 00:00:00</t>
   </si>
   <si>
     <t>Weill Cornell Medicine</t>
@@ -7157,50 +8145,107 @@
   <si>
     <t xml:space="preserve">Position Information:
 We invite research-oriented applicants for a full-time, 10-month, tenure track position at the rank of Assistant or Associate Professor in Economics to begin in Fall 2026 (August 16).
 We invite applications from candidates in all fields of Economics, with a preference for those specializing in applied microeconomics, urban economics, and international trade. The successful candidate must demonstrate a strong commitment to maintaining an active, high-quality research agenda and excellence in teaching. 
 The candidate is expected to teach intermediate or other higher level economics courses and be able to involve and interact with students in a small class setting. Candidates with experience and expertise in teaching undergraduate econometrics and intermediate microeconomics are strongly preferred. The candidate should demonstrate excellent collaborative skills and a strong commitment to participating in teaching and service in ways that align with the department’s needs and priorities.
 Qualifications:
 	Earned doctorate in Economics from an AACSB or EQUIS accredited university or anticipated completion before the contract start date. The position may be hired at the lecturer level if the terminal degree is not earned by the starting date, or for other reasons
 	High-quality research record or clear potential to publish in top-tier peer-reviewed journals
 	Fluency in written and spoken English
 Application Instructions:
 Applicants are required to apply online. To receive full consideration by the search committee, candidates need to submit the following documents via Interfolio (https://apply.interfolio.com/177006).
 	Cover letter
 	CV
 	Unofficial Transcripts
 	Teaching Statement with evidence of teaching effectiveness
 	Research Statement
 	Contact information for three references, including references/names of potential referees from a current or recent direct supervisor.
 	Writing sample
 We will begin reviewing applications immediately and will continue to do so on a rolling basis until the positions are filled. Please note that your immediate supervisor may be contacted for the purpose of conducting a reference check. Official transcripts for terminal degrees and three current letters of recommendation are required before appointment.
 </t>
   </si>
   <si>
     <t>CHINA Zhejiang Wenzhou</t>
   </si>
   <si>
+    <t>White House Council of Economic Advisers</t>
+  </si>
+  <si>
+    <t>Supply Chains
+International
+Trade</t>
+  </si>
+  <si>
+    <t>Staff Economist - Supply Chains</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Position Summary
+The Council of Economic Advisers seeks a Staff Economist to lead supply chain analysis across the nation's most critical and strategically vulnerable sectors. The role combines applied microeconomic and trade analysis with hands-on supply chain mapping—tracing where critical goods and their upstream inputs actually originate—and modeling how economic, trade, and procurement tools can shift sourcing toward the United States and partner nations.
+The portfolio spans four priority areas: pharmaceuticals (finished drugs, active pharmaceutical ingredients (APIs), and key starting materials (KSMs)); semiconductors (with an emphasis on legacy/mature-node "foundational" chips); batteries and drones (cells, components, and the unmanned aircraft supply base); and critical minerals (extraction and, critically, processing and refining). A common analytical toolkit applies across all four: identify single-source vulnerabilities, distinguish direct from indirect exposure, and design economic levers to diversify supply.
+This is a high-impact position for an economist who can move fluently between rigorous quantitative work and concrete policy design, and who is comfortable briefing senior officials on time-sensitive questions.
+________________________________________
+Key Responsibilities
+Supply chain mapping and dependency analysis (across all priority sectors)
+ Build and maintain an evidence base on where critical goods and their upstream inputs originate, identifying single-source and country-concentration risks.
+ Distinguish extraction/assembly from the true chokepoints, which often sit midstream—e.g., mineral processing and refining, mature-node foundry capacity, cell and cathode/anode manufacturing, and API/KSM synthesis.
+ Integrate data from customs and import records, HS/HTS-level trade flows, FDA establishment registrations, foundry capacity by node and geography, and commercial supply chain sources to quantify concentration (e.g., HHI, single-country shares) and map vulnerabilities.
+ Develop criticality metrics (defense and clinical relevance, substitutability, shortage/disruption history) and resilience metrics (geographic diversification, domestic capacity, inventory, stockpiles).
+Sector-specific focus areas
+ Pharmaceuticals: finished-drug, API, and KSM sourcing; shortage risk.
+ Semiconductors: legacy/mature-node chips embedded in autos, defense systems, medical devices, appliances, and grid hardware; risks from non-market capacity expansion and price suppression.
+ Batteries and drones: lithium-ion cells and components, cathode/anode and precursor materials, and the unmanned aircraft (UAS) supply base, including secure-component and trusted-supplier considerations.
+ Critical minerals: rare earths, lithium, cobalt, nickel, graphite, gallium, germanium and similar.
+Policy tool analysis
+ Model the cost, feasibility, and likely supply response of economic and procurement levers, including trade remedies, Buy American and domestic-content preferences and penalties, federal procurement preferences and restrictions, advance purchase and offtake commitments, stockpiling, and targeted onshoring/ally-shoring incentives.
+ Estimate effects on prices, availability and shortage risk, domestic manufacturing investment, and downstream costs; assess budgetary impact, unintended consequences, and gaming risks.
+ Conduct cost-benefit and trade-off analysis weighing resilience gains against consumer-price and fiscal effects.
+Partner-country and friend-shoring strategy
+ Analyze opportunities to diversify supply with allied and partner nations, including the economic case for ally-shoring of upstream production and processing.
+ Assess how trade preferences, joint procurement, coordinated incentives, and partnership frameworks could stand up trusted alternative suppliers and shared stockpiles.
+Briefing and inter-agency work
+ Produce memos, charts, and briefing materials.
+ Support inter-agency analysis with partners.
+________________________________________
+Qualifications
+Required
+ Advanced degree in economics or a closely related quantitative field (PhD preferred; exceptional candidates with a master's and strong relevant experience considered).
+ Demonstrated applied skills in microeconomics, industrial organization, and/or international trade.
+ Strong empirical and data skills (e.g., Stata, R, or Python) and the ability to work with messy real-world trade, customs, regulatory, and industry datasets.
+ Ability to translate technical analysis into clear, decision-ready writing for non-economist principals.- Capacity to work quickly and accurately under deadline pressure on sensitive policy questions.
+Preferred
+ Familiarity with one or more priority sectors: pharmaceutical manufacturing and the API/KSM value chain; semiconductor manufacturing and the mature-node landscape; battery and UAS supply chains; or critical minerals extraction and processing.
+ Knowledge of U.S. trade- and industrial-policy instruments.
+ Experience with supply-chain, network, or concentration analysis.
+ Prior government, think tank, or inter-agency experience.
+</t>
+  </si>
+  <si>
+    <t>F1 - Trade
+L5 - Regulation and Industrial Policy
+L6 - Industry Studies: Manufacturing</t>
+  </si>
+  <si>
     <t>Williams College</t>
   </si>
   <si>
     <t>Visiting Assistant, Visiting Associate, or Visiting Professor of Economics</t>
   </si>
   <si>
     <t>The Williams College Economics Department invites applications for a visiting faculty position in macroeconomics for the 2026-27 academic year, beginning July 1, 2026. Teaching responsibilities will consist of four courses, two in each of the fall and spring semesters. For at least one of the semesters, two sections of the same course will be taught and that course will likely be Introductory Macroeconomics. Demonstrated excellence in teaching is essential. We welcome applications from candidates of all backgrounds and strongly encourage individuals whose experiences and perspectives will enhance our commitment to academic excellence and innovation to apply. Candidates should expect to have a Ph.D, or all requirements for the Ph.D. degree completed, by July 1, 2026, and we welcome applicants who have recently retired or are on leave from other institutions.
 We are a department of active scholars (https://econ.williams.edu/) and currently have 25 tenured or tenure-track faculty members. The teaching load is two courses per semester, frequently with a double-prep in one of the terms. We offer extensive support and resources to help one succeed in teaching and research, including, among other things: access to research funding; programs for professional development, mentoring, and networking; and an evidence-based center to support teaching. For further details on teaching and research at Williams, see: https://econ.williams.edu/jobs/working-in-the-williams-econ-dept/. 
 We will review applications on a rolling basis until the position is filled, and we are aiming to complete the search by April. All offers of employment are contingent upon completion of a background check. Further information is available here: http://dean-faculty.williams.edu/prospective-faculty/background-check-policy/. Questions regarding the search may be directed to Professor Steven Nafziger, Chair, Department of Economics, at snafzige@williams.edu.
 Williams College is a liberal arts institution located in the Berkshire Hills of western Massachusetts. The college has built its reputation on outstanding teaching and scholarship and on the academic excellence of its approximately 2,000 students. Please visit the Williams College website (http://www.williams.edu). Williams promotes equal opportunity and makes all employment decisions on a non-discriminatory basis. Williams College is committed to building a diverse and inclusive community where individuals of all identities and backgrounds can live, learn, and thrive.</t>
   </si>
   <si>
     <t>UNITED STATES Massachusetts Williamstown</t>
   </si>
   <si>
     <t>00 - 00 - Default: Any Field
 A - General Economics and Teaching
 E - Macroeconomics and Monetary Economics</t>
   </si>
   <si>
     <t>Yale Institution</t>
   </si>
   <si>
     <t>Program in Ethics, Politics and Economics/Political Science</t>
   </si>
@@ -7253,50 +8298,78 @@
 Game Theory
 Information Economics
 </t>
   </si>
   <si>
     <t>Postdoctoral Associate in Microeconomic Theory/Political Economy</t>
   </si>
   <si>
     <t>The Yale University Department of Economics invites applications for a full-time Postdoctoral Associate position. The Postdoctoral Associate will have opportunities for close interaction and collaboration with Professor Navin Kartik.
 The Postdoctoral Associate is expected to pursue an active research agenda, balancing time between their own research and contributions to Professor Navin Kartik’s research program, which may include collaborative and joint projects. The position is intended to provide intellectual freedom while also offering interaction, collaboration, and mentorship opportunities. The Associate will have the opportunity to engage with not only activities at the Economics department, but also at the Cowles Foundation and the Center for Algorithms, Data, and Market Design (CADMY).
 Applicants must have completed their PhD in Economics or a related discipline prior to the start of their appointment. They are expected to demonstrate a strong record of top-quality research and publication in the areas of Economic Theory, Political Economy, Game Theory, or Information Economics.
 The Postdoctoral Associate is expected to be present on the Yale campus at least three full days per week, contribute to research and publications, and participate in seminars, conferences, and other intellectual activities at Yale. Residence in the New Haven area is strongly urged.
 The Postdoctoral Associate appointment will start on July 1, 2026, or later based on mutual agreement, for the duration of one year, with a possibility of renewal for a second year. The PDA will receive a salary of 90,000 USD per year plus Yale benefits, a travel/research stipend of 10,000 USD, and workspace.
 All applications should include the following:
 •	A cover letter indicating your interest in the position
 •	CV
 •	Job Market Paper or at least one scholarly writing sample (in English). A second writing sample is preferable.
 •	A research agenda (3 pages max), including a brief discussion of potential complementarities and/or areas for collaboration with Professor Navin Kartik.
 •	Ph.D. program transcript
 •	Two letters of recommendation
 Please electronically submit application materials directly to AEA before February 27, 2026. Application review will begin immediately and continue until the position is filled. Appointment decisions will be made on a rolling basis, with an anticipated start date of July 1, 2026, or later based on mutual agreement.
 Yale University considers applicants for employment without regard to, and does not discriminate on the basis of, an individual’s sex, race, color, religion, age, disability, status as a veteran, or national or ethnic origin; nor does Yale discriminate on the basis of sexual orientation or gender identity or expression. Title IX of the Education Amendments of 1972 protects people from sex discrimination in educational programs and activities at institutions that receive federal financial assistance. Questions regarding Title IX may be referred to the University’s Title IX Coordinator, at TitleIX@yale.edu, or to the U.S. Department of Education, Office for Civil Rights, 8th Floor, Five Post Office Square, Boston MA 02109-3921. Telephone: 617.289.0111, Fax: 617.289.0150, TDD: 800.877.8339, or Email: ocr.boston@ed.gov.</t>
   </si>
   <si>
     <t>90,000</t>
+  </si>
+  <si>
+    <t>The Budget Lab</t>
+  </si>
+  <si>
+    <t>Energy
+Health Economics
+Healthcare
+Housing
+Policy
+Abundance</t>
+  </si>
+  <si>
+    <t>Associate Director/Deputy Director/Director of Policy Analysis</t>
+  </si>
+  <si>
+    <t>The Budget Lab, a policy research center at Yale Law School, is searching for one or more Associate Directors, Deputy Directors, or Directors of Policy Analysis with expertise in at least one of the fields of energy, healthcare, or housing.
+This role will take a lead role in the analysis of current and proposed policies. This work includes planning and coordinating the estimating process including preparing economic, statistical, and technical information. This role is also expected to be actively involved in developing research concepts, policy questions, and work plans for papers and reports on topics relevant to the Budget Lab’s work. As part of the process, this researcher is expected to review economic, statistical, and subject-matter literature for data and research methodology appropriate for inclusion in the research.
+Applicants should have experience with applied, policy-oriented quantitative research and an interest in communicating analytical results to policy audiences. An ideal team member will combine insights from economic theory and relevant institutional knowledge as they conduct empirical research and modeling and simulation analysis. In addition to familiarity with relevant econometric tools, candidates should be comfortable working in R on large datasets in a collaborative coding platform. 
+This is a remote position.</t>
+  </si>
+  <si>
+    <t>I1 - Health
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics
+R3 - Real Estate Markets, Spatial Production Analysis, and Firm Location
+R2 - Household Analysis
+Q4 - Energy
+D - Microeconomics</t>
   </si>
   <si>
     <t>Zhejiang University International Business School</t>
   </si>
   <si>
     <t>Assistant, Associate or Full Professor of Fintech</t>
   </si>
   <si>
     <t>Professor: Well-known scholars, academicians, and highly-cited scholars in his/her own areas, with extensive experience in teaching and research as well as the ability to lead the development of disciplines. 
 Associate Professor: Assistant professor or above in world-renowned universities, strong candidates of national young talent programs. 
 Assistant Professor: Talents show academic potential and are competitive in the application of national and provincial talent programs (applicants with postdoctoral research experience will be preferred).
 Applicants should possess a solid theoretical foundation and professional expertise, with the ability to conduct high-quality research and teaching. A doctoral degree from a reputable university worldwide and at least two years of research and teaching experience are generally required.</t>
   </si>
   <si>
     <t>CHINA Zhejiang Haining</t>
   </si>
   <si>
     <t>G3 - Corporate Finance and Governance
 G4 - Behavioral Finance
 G2 - Financial Institutions and Services</t>
   </si>
   <si>
     <t>Zhejiang University of Finance and Economics</t>
   </si>
   <si>
@@ -7692,54 +8765,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O216"/>
+  <dimension ref="A1:O247"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O215" sqref="O215"/>
+      <selection activeCell="O247" sqref="O247"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="11" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="75" customWidth="true" style="0"/>
     <col min="6" max="6" width="75" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
     <col min="12" max="12" width="75" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -7766,8484 +8839,9683 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="B2">
-        <v>111477037</v>
+        <v>111477493</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2"/>
-      <c r="F2"/>
+      <c r="F2" t="s">
+        <v>17</v>
+      </c>
       <c r="G2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I2" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="J2"/>
+        <v>20</v>
+      </c>
+      <c r="J2" t="s">
+        <v>21</v>
+      </c>
       <c r="K2"/>
       <c r="L2" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="M2" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="N2" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="O2" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="2"/>
       <c r="B3" s="2">
-        <v>111477225</v>
+        <v>111477486</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-      <c r="G3" s="2"/>
+        <v>26</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2" t="s">
+        <v>28</v>
+      </c>
       <c r="H3" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="O3" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="B4">
-        <v>111477199</v>
+        <v>111477225</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>35</v>
       </c>
+      <c r="G4"/>
       <c r="H4" t="s">
         <v>36</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>38</v>
       </c>
       <c r="K4"/>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" t="s">
         <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>41</v>
       </c>
       <c r="O4" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="2"/>
       <c r="B5" s="2">
-        <v>111477351</v>
+        <v>111477199</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="J5" s="2"/>
+        <v>47</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="M5" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N5" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O5" s="2" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="B6">
-        <v>111477383</v>
+        <v>111477351</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D6" t="s">
         <v>51</v>
       </c>
-      <c r="E6" t="s">
+      <c r="E6"/>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H6" t="s">
         <v>53</v>
       </c>
       <c r="I6" t="s">
         <v>54</v>
       </c>
-      <c r="J6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J6"/>
       <c r="K6"/>
       <c r="L6" t="s">
+        <v>55</v>
+      </c>
+      <c r="M6" t="s">
         <v>56</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>57</v>
       </c>
-      <c r="N6" t="s">
+      <c r="O6" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="2"/>
       <c r="B7" s="2">
-        <v>111477222</v>
+        <v>111477383</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G7" s="2"/>
       <c r="H7" s="2" t="s">
         <v>61</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="J7" s="2"/>
+      <c r="J7" s="2" t="s">
+        <v>63</v>
+      </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>32</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="B8">
-        <v>111477243</v>
+        <v>111477474</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D8" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="F8"/>
+        <v>69</v>
+      </c>
+      <c r="E8" t="s">
+        <v>70</v>
+      </c>
+      <c r="F8" t="s">
+        <v>71</v>
+      </c>
+      <c r="G8" t="s">
+        <v>72</v>
+      </c>
       <c r="H8" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I8" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="M8" t="s">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="N8" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="O8" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="2"/>
       <c r="B9" s="2">
-        <v>111477134</v>
+        <v>111477222</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="E9" s="2"/>
+        <v>79</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>80</v>
+      </c>
       <c r="F9" s="2" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2" t="s">
-        <v>70</v>
+        <v>83</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="N9" s="2" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="O9" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="B10">
-        <v>111477185</v>
+        <v>111477243</v>
       </c>
       <c r="C10" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="D10" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="E10"/>
       <c r="F10"/>
-      <c r="G10"/>
       <c r="H10" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I10" t="s">
-        <v>83</v>
-[...6 lines deleted...]
-      </c>
+        <v>88</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10"/>
       <c r="L10" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="M10" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="O10" t="s">
-        <v>32</v>
+        <v>91</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="2"/>
       <c r="B11" s="2">
-        <v>111477413</v>
+        <v>111477134</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="E11" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="I11" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="J11" s="2"/>
+      <c r="K11" s="2"/>
+      <c r="L11" s="2" t="s">
         <v>89</v>
       </c>
-      <c r="F11" s="2" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="M11" s="2" t="s">
-        <v>40</v>
+        <v>97</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="O11" s="2" t="s">
-        <v>96</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="B12">
-        <v>111477182</v>
+        <v>111477185</v>
       </c>
       <c r="C12" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E12" t="s">
-        <v>99</v>
-[...4 lines deleted...]
-      <c r="G12" t="s">
         <v>100</v>
       </c>
+      <c r="F12"/>
+      <c r="G12"/>
       <c r="H12" t="s">
         <v>101</v>
       </c>
       <c r="I12" t="s">
         <v>102</v>
       </c>
       <c r="J12" t="s">
         <v>103</v>
       </c>
-      <c r="K12"/>
+      <c r="K12" t="s">
+        <v>104</v>
+      </c>
       <c r="L12" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M12" t="s">
-        <v>105</v>
+        <v>65</v>
+      </c>
+      <c r="N12" t="s">
+        <v>106</v>
       </c>
       <c r="O12" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="2"/>
       <c r="B13" s="2">
-        <v>111477236</v>
+        <v>111477413</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>106</v>
+        <v>15</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>107</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G13" s="2" t="s">
         <v>109</v>
       </c>
+      <c r="G13" s="2"/>
       <c r="H13" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>111</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>112</v>
       </c>
-      <c r="K13" s="2"/>
+      <c r="K13" s="2">
+        <v>7044671</v>
+      </c>
       <c r="L13" s="2" t="s">
         <v>113</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>114</v>
       </c>
       <c r="O13" s="2" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="B14">
-        <v>111477311</v>
+        <v>111477182</v>
       </c>
       <c r="C14" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D14" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="E14"/>
+        <v>117</v>
+      </c>
+      <c r="E14" t="s">
+        <v>118</v>
+      </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>17</v>
+      </c>
+      <c r="G14" t="s">
+        <v>119</v>
       </c>
       <c r="H14" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I14" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="J14"/>
+        <v>121</v>
+      </c>
+      <c r="J14" t="s">
+        <v>122</v>
+      </c>
       <c r="K14"/>
       <c r="L14" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="M14" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>124</v>
       </c>
       <c r="O14" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="2"/>
       <c r="B15" s="2">
-        <v>111477338</v>
+        <v>111477236</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      <c r="G15" s="2"/>
+        <v>126</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>128</v>
+      </c>
       <c r="H15" s="2" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="K15" s="2"/>
       <c r="L15" s="2" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>124</v>
+        <v>65</v>
       </c>
       <c r="N15" s="2" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="O15" s="2" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="B16">
-        <v>111477440</v>
+        <v>111477311</v>
       </c>
       <c r="C16" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D16" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="E16"/>
-      <c r="F16"/>
-[...1 lines deleted...]
-        <v>128</v>
+      <c r="F16" t="s">
+        <v>17</v>
       </c>
       <c r="H16" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="I16" t="s">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="J16"/>
       <c r="K16"/>
       <c r="L16" t="s">
-        <v>20</v>
+        <v>138</v>
       </c>
       <c r="M16" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="N16" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="O16" t="s">
-        <v>134</v>
+        <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="2"/>
       <c r="B17" s="2">
-        <v>111477437</v>
+        <v>111477338</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="J17" s="2"/>
-      <c r="K17" s="2"/>
+      <c r="K17" s="2">
+        <v>6963893</v>
+      </c>
       <c r="L17" s="2" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="N17" s="2" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="O17" s="2" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="B18">
-        <v>111477415</v>
+        <v>111477440</v>
       </c>
       <c r="C18" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D18" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="E18"/>
-      <c r="F18" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F18"/>
       <c r="G18" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="H18" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="I18" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="J18" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="K18"/>
       <c r="L18" t="s">
-        <v>148</v>
+        <v>22</v>
       </c>
       <c r="M18" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="N18" t="s">
-        <v>58</v>
+        <v>153</v>
       </c>
       <c r="O18" t="s">
-        <v>96</v>
+        <v>154</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="2"/>
       <c r="B19" s="2">
-        <v>111477244</v>
+        <v>111477437</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
-      <c r="G19" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G19" s="2"/>
       <c r="H19" s="2" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>57</v>
+        <v>159</v>
       </c>
       <c r="N19" s="2" t="s">
-        <v>155</v>
+        <v>78</v>
       </c>
       <c r="O19" s="2" t="s">
-        <v>115</v>
+        <v>160</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="B20">
-        <v>111477217</v>
+        <v>111477415</v>
       </c>
       <c r="C20" t="s">
+        <v>116</v>
+      </c>
+      <c r="D20" t="s">
+        <v>161</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20" t="s">
+        <v>162</v>
+      </c>
+      <c r="G20" t="s">
+        <v>163</v>
+      </c>
+      <c r="H20" t="s">
+        <v>164</v>
+      </c>
+      <c r="I20" t="s">
+        <v>165</v>
+      </c>
+      <c r="J20" t="s">
+        <v>166</v>
+      </c>
+      <c r="K20"/>
+      <c r="L20" t="s">
+        <v>167</v>
+      </c>
+      <c r="M20" t="s">
+        <v>168</v>
+      </c>
+      <c r="N20" t="s">
         <v>66</v>
       </c>
-      <c r="D20" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="O20" t="s">
-        <v>32</v>
+        <v>115</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="2"/>
       <c r="B21" s="2">
-        <v>111477394</v>
+        <v>111477244</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>161</v>
-[...6 lines deleted...]
-      </c>
+        <v>169</v>
+      </c>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
       <c r="G21" s="2" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="H21" s="2" t="s">
-        <v>101</v>
+        <v>171</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>164</v>
-[...3 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>167</v>
+        <v>65</v>
       </c>
       <c r="N21" s="2" t="s">
-        <v>133</v>
+        <v>174</v>
       </c>
       <c r="O21" s="2" t="s">
-        <v>168</v>
+        <v>134</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="B22">
-        <v>111477268</v>
+        <v>111477217</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D22" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="E22"/>
-      <c r="F22" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F22"/>
       <c r="H22" t="s">
-        <v>101</v>
+        <v>176</v>
       </c>
       <c r="I22" t="s">
-        <v>171</v>
-[...4 lines deleted...]
-      <c r="K22"/>
+        <v>177</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22">
+        <v>702363</v>
+      </c>
       <c r="L22" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="M22" t="s">
-        <v>57</v>
+        <v>65</v>
+      </c>
+      <c r="N22" t="s">
+        <v>24</v>
       </c>
       <c r="O22" t="s">
-        <v>72</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="2"/>
       <c r="B23" s="2">
-        <v>111477397</v>
+        <v>111477394</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>176</v>
+        <v>17</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>178</v>
+        <v>120</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="K23" s="2"/>
       <c r="L23" s="2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="N23" s="2" t="s">
-        <v>183</v>
+        <v>153</v>
       </c>
       <c r="O23" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="B24">
-        <v>111477312</v>
+        <v>111477268</v>
       </c>
       <c r="C24" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D24" t="s">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>187</v>
+      </c>
+      <c r="E24"/>
       <c r="F24" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H24" t="s">
-        <v>188</v>
+        <v>120</v>
       </c>
       <c r="I24" t="s">
         <v>189</v>
       </c>
       <c r="J24" t="s">
         <v>190</v>
       </c>
       <c r="K24"/>
       <c r="L24" t="s">
         <v>191</v>
       </c>
       <c r="M24" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>65</v>
       </c>
       <c r="O24" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="2"/>
       <c r="B25" s="2">
-        <v>111477260</v>
+        <v>111477397</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D25" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="F25" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="E25" s="2"/>
-[...1 lines deleted...]
-      <c r="G25" s="2"/>
+      <c r="G25" s="2" t="s">
+        <v>195</v>
+      </c>
       <c r="H25" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>196</v>
-[...4 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="K25" s="2"/>
       <c r="L25" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="N25" s="2" t="s">
-        <v>79</v>
+        <v>201</v>
       </c>
       <c r="O25" s="2" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="B26">
-        <v>111477275</v>
+        <v>111477312</v>
       </c>
       <c r="C26" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D26" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="E26"/>
+        <v>203</v>
+      </c>
+      <c r="E26" t="s">
+        <v>180</v>
+      </c>
       <c r="F26" t="s">
-        <v>200</v>
+        <v>204</v>
+      </c>
+      <c r="G26" t="s">
+        <v>205</v>
       </c>
       <c r="H26" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="I26" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="J26" t="s">
-        <v>203</v>
-[...3 lines deleted...]
-      </c>
+        <v>208</v>
+      </c>
+      <c r="K26"/>
       <c r="L26" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="M26" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="N26" t="s">
-        <v>79</v>
+        <v>211</v>
       </c>
       <c r="O26" t="s">
-        <v>205</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="2"/>
       <c r="B27" s="2">
-        <v>111477293</v>
+        <v>111477260</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>194</v>
-[...3 lines deleted...]
-      </c>
+        <v>212</v>
+      </c>
+      <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>214</v>
+      </c>
+      <c r="J27" s="2"/>
       <c r="K27" s="2">
-        <v>6921528</v>
+        <v>6901769</v>
       </c>
       <c r="L27" s="2" t="s">
-        <v>197</v>
+        <v>215</v>
       </c>
       <c r="M27" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="N27" s="2" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
       <c r="O27" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="B28">
-        <v>111477386</v>
+        <v>111477275</v>
       </c>
       <c r="C28" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D28" t="s">
         <v>212</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E28"/>
       <c r="F28" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="G28" t="s">
+        <v>218</v>
+      </c>
+      <c r="H28" t="s">
+        <v>219</v>
+      </c>
+      <c r="I28" t="s">
+        <v>220</v>
+      </c>
+      <c r="J28" t="s">
+        <v>221</v>
+      </c>
+      <c r="K28">
+        <v>6907490</v>
+      </c>
+      <c r="L28" t="s">
         <v>215</v>
       </c>
-      <c r="H28" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="M28" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="N28" t="s">
-        <v>133</v>
+        <v>98</v>
       </c>
       <c r="O28" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="2"/>
       <c r="B29" s="2">
-        <v>111477349</v>
+        <v>111477293</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D29" s="2" t="s">
         <v>212</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>43</v>
-[...6 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
       <c r="H29" s="2" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="K29" s="2"/>
+        <v>227</v>
+      </c>
+      <c r="K29" s="2">
+        <v>6921528</v>
+      </c>
       <c r="L29" s="2" t="s">
-        <v>20</v>
+        <v>215</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="N29" s="2" t="s">
-        <v>58</v>
+        <v>98</v>
       </c>
       <c r="O29" s="2" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="B30">
-        <v>111477286</v>
+        <v>111477386</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D30" t="s">
-        <v>212</v>
+        <v>230</v>
       </c>
       <c r="E30" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="F30"/>
+        <v>231</v>
+      </c>
+      <c r="F30" t="s">
+        <v>232</v>
+      </c>
+      <c r="G30" t="s">
+        <v>233</v>
+      </c>
       <c r="H30" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="I30" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="J30" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="K30"/>
       <c r="L30" t="s">
-        <v>231</v>
+        <v>22</v>
       </c>
       <c r="M30" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="N30" t="s">
-        <v>50</v>
+        <v>153</v>
       </c>
       <c r="O30" t="s">
-        <v>211</v>
+        <v>238</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="2"/>
       <c r="B31" s="2">
-        <v>111477281</v>
+        <v>111477349</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-      <c r="F31" s="2"/>
+        <v>230</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>239</v>
+      </c>
       <c r="G31" s="2" t="s">
-        <v>176</v>
+        <v>240</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>234</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>235</v>
-[...4 lines deleted...]
-      </c>
+        <v>241</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="K31" s="2"/>
       <c r="L31" s="2" t="s">
-        <v>236</v>
+        <v>22</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>57</v>
+        <v>243</v>
       </c>
       <c r="N31" s="2" t="s">
-        <v>133</v>
+        <v>66</v>
       </c>
       <c r="O31" s="2" t="s">
-        <v>199</v>
+        <v>244</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="B32">
-        <v>111477294</v>
+        <v>111477286</v>
       </c>
       <c r="C32" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D32" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="E32"/>
+        <v>230</v>
+      </c>
+      <c r="E32" t="s">
+        <v>245</v>
+      </c>
       <c r="F32"/>
       <c r="H32" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="I32" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="J32" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="K32"/>
       <c r="L32" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="M32" t="s">
-        <v>57</v>
+        <v>250</v>
       </c>
       <c r="N32" t="s">
-        <v>155</v>
+        <v>58</v>
       </c>
       <c r="O32" t="s">
-        <v>242</v>
+        <v>229</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="2"/>
       <c r="B33" s="2">
-        <v>111477350</v>
+        <v>111477468</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="E33" s="2"/>
+        <v>230</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>245</v>
+      </c>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="K33" s="2"/>
       <c r="L33" s="2" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="M33" s="2" t="s">
-        <v>57</v>
+        <v>254</v>
       </c>
       <c r="N33" s="2" t="s">
-        <v>155</v>
+        <v>255</v>
       </c>
       <c r="O33" s="2" t="s">
-        <v>226</v>
+        <v>256</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="B34">
-        <v>111477416</v>
+        <v>111477508</v>
       </c>
       <c r="C34" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="D34" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
-      <c r="G34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="I34" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="J34" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="K34"/>
       <c r="L34" t="s">
-        <v>253</v>
+        <v>31</v>
       </c>
       <c r="M34" t="s">
-        <v>40</v>
+        <v>262</v>
       </c>
       <c r="N34" t="s">
-        <v>160</v>
+        <v>263</v>
       </c>
       <c r="O34" t="s">
-        <v>254</v>
+        <v>264</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="2"/>
       <c r="B35" s="2">
-        <v>111477422</v>
+        <v>111477281</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2" t="s">
-        <v>256</v>
+        <v>194</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>257</v>
+        <v>266</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>258</v>
+        <v>267</v>
       </c>
       <c r="J35" s="2"/>
-      <c r="K35" s="2"/>
+      <c r="K35" s="2">
+        <v>235637</v>
+      </c>
       <c r="L35" s="2" t="s">
-        <v>259</v>
+        <v>268</v>
       </c>
       <c r="M35" s="2" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N35" s="2" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="O35" s="2" t="s">
-        <v>260</v>
+        <v>217</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="B36">
-        <v>111477308</v>
+        <v>111477294</v>
       </c>
       <c r="C36" t="s">
         <v>15</v>
       </c>
       <c r="D36" t="s">
-        <v>261</v>
-[...7 lines deleted...]
-      <c r="G36"/>
+        <v>269</v>
+      </c>
+      <c r="E36"/>
+      <c r="F36"/>
       <c r="H36" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="I36" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="J36" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="K36"/>
       <c r="L36" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="M36" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N36" t="s">
-        <v>268</v>
+        <v>174</v>
       </c>
       <c r="O36" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="2"/>
       <c r="B37" s="2">
-        <v>111477248</v>
+        <v>111477350</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="E37" s="2"/>
       <c r="F37" s="2"/>
-      <c r="G37" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G37" s="2"/>
       <c r="H37" s="2" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="K37" s="2"/>
       <c r="L37" s="2" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="M37" s="2" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N37" s="2" t="s">
-        <v>193</v>
+        <v>174</v>
       </c>
       <c r="O37" s="2" t="s">
-        <v>276</v>
+        <v>244</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="B38">
-        <v>111477326</v>
+        <v>111477416</v>
       </c>
       <c r="C38" t="s">
-        <v>97</v>
+        <v>257</v>
       </c>
       <c r="D38" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E38"/>
-      <c r="F38" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F38"/>
       <c r="G38" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="H38" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="I38" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="J38"/>
+        <v>282</v>
+      </c>
+      <c r="J38" t="s">
+        <v>283</v>
+      </c>
       <c r="K38"/>
       <c r="L38" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="M38" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="N38" t="s">
-        <v>283</v>
+        <v>24</v>
       </c>
       <c r="O38" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="2"/>
       <c r="B39" s="2">
-        <v>111477335</v>
+        <v>111477422</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
-      <c r="G39" s="2"/>
+      <c r="G39" s="2" t="s">
+        <v>287</v>
+      </c>
       <c r="H39" s="2" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="M39" s="2" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="N39" s="2" t="s">
-        <v>289</v>
+        <v>139</v>
       </c>
       <c r="O39" s="2" t="s">
-        <v>126</v>
+        <v>291</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="B40">
-        <v>111477380</v>
+        <v>111477308</v>
       </c>
       <c r="C40" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D40" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="E40"/>
+        <v>292</v>
+      </c>
+      <c r="E40" t="s">
+        <v>293</v>
+      </c>
       <c r="F40" t="s">
-        <v>291</v>
-[...3 lines deleted...]
-      </c>
+        <v>294</v>
+      </c>
+      <c r="G40"/>
       <c r="H40" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="I40" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="J40"/>
+        <v>296</v>
+      </c>
+      <c r="J40" t="s">
+        <v>297</v>
+      </c>
       <c r="K40"/>
       <c r="L40" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="M40" t="s">
-        <v>295</v>
+        <v>65</v>
       </c>
       <c r="N40" t="s">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="O40" t="s">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="2"/>
       <c r="B41" s="2">
-        <v>111477403</v>
+        <v>111477248</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="E41" s="2"/>
-      <c r="F41" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F41" s="2"/>
       <c r="G41" s="2" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="J41" s="2"/>
+        <v>304</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>305</v>
+      </c>
       <c r="K41" s="2"/>
       <c r="L41" s="2" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="M41" s="2" t="s">
-        <v>302</v>
+        <v>65</v>
       </c>
       <c r="N41" s="2" t="s">
-        <v>303</v>
+        <v>211</v>
       </c>
       <c r="O41" s="2" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="B42">
-        <v>111477419</v>
+        <v>111477466</v>
       </c>
       <c r="C42" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D42" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="H42" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="I42" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="J42" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="K42"/>
       <c r="L42" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="M42" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="N42" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="O42" t="s">
-        <v>95</v>
+        <v>316</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="2"/>
       <c r="B43" s="2">
-        <v>111477262</v>
+        <v>111477326</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="E43" s="2"/>
       <c r="F43" s="2" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>321</v>
+      </c>
+      <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2" t="s">
-        <v>311</v>
+        <v>322</v>
       </c>
       <c r="M43" s="2" t="s">
-        <v>319</v>
+        <v>65</v>
       </c>
       <c r="N43" s="2" t="s">
-        <v>126</v>
+        <v>323</v>
       </c>
       <c r="O43" s="2" t="s">
-        <v>199</v>
+        <v>324</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="B44">
-        <v>111477264</v>
+        <v>111477335</v>
       </c>
       <c r="C44" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D44" t="s">
-        <v>314</v>
+        <v>325</v>
       </c>
       <c r="E44"/>
-      <c r="F44" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F44"/>
+      <c r="G44"/>
       <c r="H44" t="s">
-        <v>243</v>
+        <v>326</v>
       </c>
       <c r="I44" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="J44"/>
       <c r="K44"/>
       <c r="L44" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="M44" t="s">
-        <v>322</v>
+        <v>152</v>
       </c>
       <c r="N44" t="s">
-        <v>126</v>
+        <v>329</v>
       </c>
       <c r="O44" t="s">
-        <v>199</v>
+        <v>146</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="2"/>
       <c r="B45" s="2">
-        <v>111477265</v>
+        <v>111477380</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>314</v>
+        <v>330</v>
       </c>
       <c r="E45" s="2"/>
       <c r="F45" s="2" t="s">
-        <v>315</v>
+        <v>331</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>323</v>
+        <v>332</v>
       </c>
       <c r="H45" s="2" t="s">
-        <v>324</v>
+        <v>332</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="J45" s="2"/>
       <c r="K45" s="2"/>
       <c r="L45" s="2" t="s">
-        <v>311</v>
+        <v>334</v>
       </c>
       <c r="M45" s="2" t="s">
-        <v>322</v>
+        <v>335</v>
       </c>
       <c r="N45" s="2" t="s">
-        <v>126</v>
+        <v>329</v>
       </c>
       <c r="O45" s="2" t="s">
-        <v>199</v>
+        <v>238</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="B46">
-        <v>111477375</v>
+        <v>111477476</v>
       </c>
       <c r="C46" t="s">
         <v>15</v>
       </c>
       <c r="D46" t="s">
-        <v>314</v>
+        <v>336</v>
       </c>
       <c r="E46" t="s">
-        <v>306</v>
+        <v>337</v>
       </c>
       <c r="F46" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="G46" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="H46" t="s">
-        <v>328</v>
+        <v>340</v>
       </c>
       <c r="I46" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="J46" t="s">
-        <v>310</v>
+        <v>342</v>
       </c>
       <c r="K46"/>
       <c r="L46" t="s">
-        <v>311</v>
+        <v>343</v>
       </c>
       <c r="M46" t="s">
-        <v>312</v>
+        <v>344</v>
       </c>
       <c r="N46" t="s">
-        <v>313</v>
+        <v>153</v>
       </c>
       <c r="O46" t="s">
-        <v>330</v>
+        <v>78</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="2"/>
       <c r="B47" s="2">
-        <v>111477331</v>
+        <v>111477403</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>333</v>
+        <v>347</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>334</v>
+        <v>348</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="J47" s="2"/>
       <c r="K47" s="2"/>
       <c r="L47" s="2" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="M47" s="2" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="N47" s="2" t="s">
-        <v>58</v>
+        <v>352</v>
       </c>
       <c r="O47" s="2" t="s">
-        <v>338</v>
+        <v>353</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="B48">
-        <v>111477263</v>
+        <v>111477419</v>
       </c>
       <c r="C48" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D48" t="s">
-        <v>339</v>
-[...3 lines deleted...]
-      </c>
+        <v>354</v>
+      </c>
+      <c r="E48"/>
       <c r="F48" t="s">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="G48" t="s">
-        <v>342</v>
+        <v>356</v>
       </c>
       <c r="H48" t="s">
-        <v>343</v>
+        <v>357</v>
       </c>
       <c r="I48" t="s">
-        <v>344</v>
+        <v>358</v>
       </c>
       <c r="J48" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="K48"/>
       <c r="L48" t="s">
-        <v>346</v>
+        <v>360</v>
       </c>
       <c r="M48" t="s">
-        <v>57</v>
+        <v>361</v>
       </c>
       <c r="N48" t="s">
-        <v>347</v>
+        <v>362</v>
       </c>
       <c r="O48" t="s">
-        <v>72</v>
+        <v>114</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="2"/>
       <c r="B49" s="2">
-        <v>111477323</v>
+        <v>111477262</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>348</v>
+        <v>363</v>
       </c>
       <c r="E49" s="2"/>
       <c r="F49" s="2" t="s">
-        <v>349</v>
+        <v>364</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>350</v>
+        <v>365</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>351</v>
+        <v>366</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="J49" s="2"/>
+        <v>367</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>359</v>
+      </c>
       <c r="K49" s="2"/>
       <c r="L49" s="2" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="M49" s="2" t="s">
-        <v>132</v>
+        <v>368</v>
       </c>
       <c r="N49" s="2" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="O49" s="2" t="s">
-        <v>284</v>
+        <v>217</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="B50">
-        <v>111477271</v>
+        <v>111477264</v>
       </c>
       <c r="C50" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D50" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
-        <v>43</v>
+        <v>364</v>
+      </c>
+      <c r="G50" t="s">
+        <v>369</v>
       </c>
       <c r="H50" t="s">
-        <v>355</v>
+        <v>275</v>
       </c>
       <c r="I50" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="J50"/>
+        <v>370</v>
+      </c>
+      <c r="J50" t="s">
+        <v>359</v>
+      </c>
       <c r="K50"/>
       <c r="L50" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="M50" t="s">
-        <v>57</v>
+        <v>371</v>
       </c>
       <c r="N50" t="s">
-        <v>358</v>
+        <v>146</v>
       </c>
       <c r="O50" t="s">
-        <v>359</v>
+        <v>217</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" s="2"/>
       <c r="B51" s="2">
-        <v>111477365</v>
+        <v>111477265</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>360</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="E51" s="2"/>
       <c r="F51" s="2" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="G51" s="2" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="H51" s="2" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="J51" s="2"/>
+        <v>374</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>359</v>
+      </c>
       <c r="K51" s="2"/>
       <c r="L51" s="2" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="M51" s="2" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="N51" s="2" t="s">
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="O51" s="2" t="s">
-        <v>368</v>
+        <v>217</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="B52">
-        <v>111477453</v>
+        <v>111477375</v>
       </c>
       <c r="C52" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D52" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="E52" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="F52"/>
+        <v>355</v>
+      </c>
+      <c r="F52" t="s">
+        <v>375</v>
+      </c>
       <c r="G52" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="H52" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="I52" t="s">
-        <v>373</v>
-[...1 lines deleted...]
-      <c r="J52"/>
+        <v>378</v>
+      </c>
+      <c r="J52" t="s">
+        <v>359</v>
+      </c>
       <c r="K52"/>
       <c r="L52" t="s">
-        <v>374</v>
+        <v>360</v>
       </c>
       <c r="M52" t="s">
-        <v>375</v>
+        <v>361</v>
       </c>
       <c r="N52" t="s">
-        <v>376</v>
+        <v>362</v>
       </c>
       <c r="O52" t="s">
-        <v>49</v>
+        <v>379</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="2"/>
       <c r="B53" s="2">
-        <v>111477232</v>
+        <v>111477331</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E53" s="2"/>
       <c r="F53" s="2" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="M53" s="2" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="N53" s="2" t="s">
-        <v>384</v>
+        <v>66</v>
       </c>
       <c r="O53" s="2" t="s">
-        <v>115</v>
+        <v>387</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="B54">
-        <v>111477313</v>
+        <v>111477263</v>
       </c>
       <c r="C54" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D54" t="s">
-        <v>385</v>
-[...1 lines deleted...]
-      <c r="E54"/>
+        <v>388</v>
+      </c>
+      <c r="E54" t="s">
+        <v>389</v>
+      </c>
       <c r="F54" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="G54" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="H54" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="I54" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="J54" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="K54"/>
       <c r="L54" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="M54" t="s">
-        <v>392</v>
+        <v>65</v>
       </c>
       <c r="N54" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="O54" t="s">
-        <v>269</v>
+        <v>91</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="2"/>
       <c r="B55" s="2">
-        <v>111477305</v>
+        <v>111477323</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="E55" s="2"/>
       <c r="F55" s="2" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="G55" s="2"/>
+        <v>398</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>399</v>
+      </c>
       <c r="H55" s="2" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>396</v>
-[...3 lines deleted...]
-      </c>
+        <v>401</v>
+      </c>
+      <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="M55" s="2" t="s">
-        <v>399</v>
+        <v>152</v>
       </c>
       <c r="N55" s="2" t="s">
-        <v>303</v>
+        <v>115</v>
       </c>
       <c r="O55" s="2" t="s">
-        <v>400</v>
+        <v>324</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="B56">
-        <v>111477346</v>
+        <v>111477271</v>
       </c>
       <c r="C56" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D56" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E56"/>
-      <c r="F56"/>
-[...1 lines deleted...]
-        <v>402</v>
+      <c r="F56" t="s">
+        <v>17</v>
       </c>
       <c r="H56" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="I56" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="J56"/>
       <c r="K56"/>
       <c r="L56" t="s">
-        <v>39</v>
+        <v>406</v>
       </c>
       <c r="M56" t="s">
-        <v>405</v>
+        <v>65</v>
       </c>
       <c r="N56" t="s">
-        <v>289</v>
+        <v>407</v>
       </c>
       <c r="O56" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" s="2"/>
       <c r="B57" s="2">
-        <v>111474136</v>
+        <v>111477365</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>401</v>
-[...2 lines deleted...]
-      <c r="F57" s="2"/>
+        <v>409</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>411</v>
+      </c>
       <c r="G57" s="2" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>408</v>
+        <v>413</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>409</v>
-[...3 lines deleted...]
-      </c>
+        <v>414</v>
+      </c>
+      <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="M57" s="2" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="N57" s="2"/>
+        <v>416</v>
+      </c>
+      <c r="N57" s="2" t="s">
+        <v>174</v>
+      </c>
       <c r="O57" s="2" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="B58">
-        <v>111477218</v>
+        <v>111477453</v>
       </c>
       <c r="C58" t="s">
-        <v>414</v>
+        <v>116</v>
       </c>
       <c r="D58" t="s">
-        <v>415</v>
-[...4 lines deleted...]
-      </c>
+        <v>418</v>
+      </c>
+      <c r="E58" t="s">
+        <v>419</v>
+      </c>
+      <c r="F58"/>
       <c r="G58" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="H58" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="I58" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="J58"/>
       <c r="K58"/>
       <c r="L58" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="M58" t="s">
-        <v>337</v>
+        <v>424</v>
       </c>
       <c r="N58" t="s">
-        <v>359</v>
+        <v>255</v>
       </c>
       <c r="O58" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="2"/>
       <c r="B59" s="2">
-        <v>111477302</v>
+        <v>111477232</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="E59" s="2"/>
       <c r="F59" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G59" s="2"/>
+        <v>426</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>427</v>
+      </c>
       <c r="H59" s="2" t="s">
-        <v>101</v>
+        <v>428</v>
       </c>
       <c r="I59" s="2" t="s">
-        <v>422</v>
-[...3 lines deleted...]
-      </c>
+        <v>429</v>
+      </c>
+      <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="M59" s="2" t="s">
-        <v>57</v>
+        <v>431</v>
       </c>
       <c r="N59" s="2" t="s">
-        <v>49</v>
+        <v>432</v>
       </c>
       <c r="O59" s="2" t="s">
-        <v>425</v>
+        <v>134</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="B60">
-        <v>111477212</v>
+        <v>111477512</v>
       </c>
       <c r="C60" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D60" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="E60"/>
-      <c r="F60"/>
+      <c r="F60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" t="s">
+        <v>434</v>
+      </c>
       <c r="H60" t="s">
-        <v>427</v>
+        <v>435</v>
       </c>
       <c r="I60" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="J60"/>
       <c r="K60"/>
       <c r="L60" t="s">
-        <v>429</v>
+        <v>437</v>
       </c>
       <c r="M60" t="s">
-        <v>430</v>
+        <v>159</v>
       </c>
       <c r="N60" t="s">
-        <v>155</v>
+        <v>438</v>
       </c>
       <c r="O60" t="s">
-        <v>276</v>
+        <v>439</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" s="2"/>
       <c r="B61" s="2">
-        <v>111477406</v>
+        <v>111477313</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>431</v>
+        <v>440</v>
       </c>
       <c r="E61" s="2"/>
       <c r="F61" s="2" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>433</v>
+        <v>442</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>434</v>
+        <v>443</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="J61" s="2"/>
+        <v>444</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>445</v>
+      </c>
       <c r="K61" s="2"/>
       <c r="L61" s="2" t="s">
-        <v>436</v>
+        <v>446</v>
       </c>
       <c r="M61" s="2" t="s">
-        <v>437</v>
+        <v>447</v>
       </c>
       <c r="N61" s="2" t="s">
-        <v>155</v>
+        <v>448</v>
       </c>
       <c r="O61" s="2" t="s">
-        <v>438</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="B62">
-        <v>111477215</v>
+        <v>111477305</v>
       </c>
       <c r="C62" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D62" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
-        <v>440</v>
+        <v>93</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>441</v>
+        <v>450</v>
       </c>
       <c r="I62" t="s">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="J62"/>
+        <v>451</v>
+      </c>
+      <c r="J62" t="s">
+        <v>452</v>
+      </c>
       <c r="K62"/>
       <c r="L62" t="s">
-        <v>443</v>
+        <v>453</v>
       </c>
       <c r="M62" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="N62" t="s">
-        <v>22</v>
+        <v>352</v>
       </c>
       <c r="O62" t="s">
-        <v>32</v>
+        <v>454</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" s="2"/>
       <c r="B63" s="2">
-        <v>111477205</v>
+        <v>111477346</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>444</v>
+        <v>455</v>
       </c>
       <c r="E63" s="2"/>
       <c r="F63" s="2"/>
       <c r="G63" s="2" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>446</v>
+        <v>29</v>
       </c>
       <c r="I63" s="2" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="J63" s="2"/>
       <c r="K63" s="2"/>
       <c r="L63" s="2" t="s">
-        <v>448</v>
+        <v>31</v>
       </c>
       <c r="M63" s="2" t="s">
-        <v>449</v>
+        <v>458</v>
       </c>
       <c r="N63" s="2" t="s">
-        <v>450</v>
+        <v>329</v>
       </c>
       <c r="O63" s="2" t="s">
-        <v>32</v>
+        <v>459</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="B64">
-        <v>111477226</v>
+        <v>111474136</v>
       </c>
       <c r="C64" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D64" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="E64"/>
-      <c r="F64" t="s">
-[...2 lines deleted...]
-      <c r="G64"/>
+      <c r="F64"/>
+      <c r="G64" t="s">
+        <v>460</v>
+      </c>
       <c r="H64" t="s">
-        <v>453</v>
+        <v>461</v>
       </c>
       <c r="I64" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="J64" t="s">
-        <v>455</v>
+        <v>463</v>
       </c>
       <c r="K64"/>
       <c r="L64" t="s">
-        <v>456</v>
+        <v>464</v>
       </c>
       <c r="M64" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>465</v>
       </c>
       <c r="O64" t="s">
-        <v>32</v>
+        <v>466</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" s="2"/>
       <c r="B65" s="2">
-        <v>111477175</v>
+        <v>111477218</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>97</v>
+        <v>467</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      </c>
+        <v>468</v>
+      </c>
+      <c r="E65" s="2"/>
       <c r="F65" s="2" t="s">
-        <v>43</v>
+        <v>469</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>459</v>
+        <v>470</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>460</v>
+        <v>471</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>461</v>
+        <v>472</v>
       </c>
       <c r="J65" s="2"/>
       <c r="K65" s="2"/>
       <c r="L65" s="2" t="s">
-        <v>448</v>
+        <v>473</v>
       </c>
       <c r="M65" s="2" t="s">
-        <v>462</v>
+        <v>386</v>
       </c>
       <c r="N65" s="2" t="s">
-        <v>58</v>
+        <v>408</v>
       </c>
       <c r="O65" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="B66">
-        <v>111477391</v>
+        <v>111477484</v>
       </c>
       <c r="C66" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D66" t="s">
-        <v>444</v>
+        <v>474</v>
       </c>
       <c r="E66" t="s">
-        <v>463</v>
+        <v>475</v>
       </c>
       <c r="F66" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>476</v>
       </c>
       <c r="H66" t="s">
-        <v>466</v>
+        <v>477</v>
       </c>
       <c r="I66" t="s">
-        <v>467</v>
+        <v>478</v>
       </c>
       <c r="J66" t="s">
-        <v>468</v>
+        <v>479</v>
       </c>
       <c r="K66"/>
       <c r="L66" t="s">
-        <v>448</v>
+        <v>480</v>
       </c>
       <c r="M66" t="s">
-        <v>469</v>
+        <v>481</v>
       </c>
       <c r="N66" t="s">
-        <v>58</v>
+        <v>482</v>
       </c>
       <c r="O66" t="s">
-        <v>41</v>
+        <v>316</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" s="2"/>
       <c r="B67" s="2">
-        <v>111477387</v>
+        <v>111477302</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>444</v>
-[...3 lines deleted...]
-      </c>
+        <v>483</v>
+      </c>
+      <c r="E67" s="2"/>
       <c r="F67" s="2" t="s">
-        <v>470</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
-        <v>472</v>
+        <v>120</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>473</v>
+        <v>484</v>
       </c>
       <c r="J67" s="2" t="s">
-        <v>474</v>
+        <v>485</v>
       </c>
       <c r="K67" s="2"/>
       <c r="L67" s="2" t="s">
-        <v>448</v>
+        <v>486</v>
       </c>
       <c r="M67" s="2" t="s">
-        <v>469</v>
+        <v>65</v>
       </c>
       <c r="N67" s="2" t="s">
-        <v>475</v>
+        <v>57</v>
       </c>
       <c r="O67" s="2" t="s">
-        <v>220</v>
+        <v>487</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="B68">
-        <v>111477314</v>
+        <v>111477212</v>
       </c>
       <c r="C68" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D68" t="s">
-        <v>476</v>
+        <v>488</v>
       </c>
       <c r="E68"/>
-      <c r="F68" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F68"/>
       <c r="H68" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
       <c r="I68" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
       <c r="J68"/>
       <c r="K68"/>
       <c r="L68" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="M68" t="s">
-        <v>437</v>
+        <v>492</v>
       </c>
       <c r="N68" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="O68" t="s">
-        <v>65</v>
+        <v>307</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" s="2"/>
       <c r="B69" s="2">
-        <v>111477429</v>
+        <v>111477406</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>414</v>
+        <v>43</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="E69" s="2"/>
       <c r="F69" s="2" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>484</v>
+        <v>496</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>485</v>
-[...3 lines deleted...]
-      </c>
+        <v>497</v>
+      </c>
+      <c r="J69" s="2"/>
       <c r="K69" s="2"/>
       <c r="L69" s="2" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
       <c r="M69" s="2" t="s">
-        <v>488</v>
+        <v>499</v>
       </c>
       <c r="N69" s="2" t="s">
-        <v>313</v>
+        <v>174</v>
       </c>
       <c r="O69" s="2" t="s">
-        <v>260</v>
+        <v>500</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="B70">
-        <v>111477252</v>
+        <v>111477465</v>
       </c>
       <c r="C70" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D70" t="s">
-        <v>489</v>
+        <v>501</v>
       </c>
       <c r="E70" t="s">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>502</v>
+      </c>
+      <c r="F70"/>
       <c r="G70" t="s">
-        <v>492</v>
+        <v>503</v>
       </c>
       <c r="H70" t="s">
-        <v>493</v>
+        <v>504</v>
       </c>
       <c r="I70" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="J70" t="s">
-        <v>495</v>
+        <v>305</v>
       </c>
       <c r="K70"/>
       <c r="L70" t="s">
-        <v>496</v>
+        <v>506</v>
       </c>
       <c r="M70" t="s">
-        <v>497</v>
+        <v>507</v>
       </c>
       <c r="N70" t="s">
-        <v>41</v>
+        <v>439</v>
       </c>
       <c r="O70" t="s">
-        <v>498</v>
+        <v>508</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" s="2"/>
       <c r="B71" s="2">
-        <v>111477165</v>
+        <v>111477215</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>499</v>
+        <v>509</v>
       </c>
       <c r="E71" s="2"/>
       <c r="F71" s="2" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>510</v>
+      </c>
+      <c r="G71" s="2"/>
       <c r="H71" s="2" t="s">
-        <v>501</v>
+        <v>511</v>
       </c>
       <c r="I71" s="2" t="s">
-        <v>502</v>
-[...3 lines deleted...]
-      </c>
+        <v>512</v>
+      </c>
+      <c r="J71" s="2"/>
       <c r="K71" s="2"/>
       <c r="L71" s="2" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="M71" s="2" t="s">
-        <v>505</v>
+        <v>49</v>
       </c>
       <c r="N71" s="2" t="s">
-        <v>184</v>
+        <v>139</v>
       </c>
       <c r="O71" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="B72">
-        <v>111477173</v>
+        <v>111477205</v>
       </c>
       <c r="C72" t="s">
-        <v>414</v>
+        <v>116</v>
       </c>
       <c r="D72" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
       <c r="E72"/>
-      <c r="F72" t="s">
-[...2 lines deleted...]
-      <c r="G72"/>
+      <c r="F72"/>
+      <c r="G72" t="s">
+        <v>514</v>
+      </c>
       <c r="H72" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="I72" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="J72"/>
       <c r="K72"/>
       <c r="L72" t="s">
-        <v>510</v>
+        <v>517</v>
       </c>
       <c r="M72" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="N72" t="s">
-        <v>160</v>
+        <v>519</v>
       </c>
       <c r="O72" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" s="2"/>
       <c r="B73" s="2">
-        <v>111477003</v>
+        <v>111477226</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>512</v>
+        <v>520</v>
       </c>
       <c r="E73" s="2"/>
       <c r="F73" s="2" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
-        <v>514</v>
+        <v>522</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>515</v>
-[...1 lines deleted...]
-      <c r="J73" s="2"/>
+        <v>523</v>
+      </c>
+      <c r="J73" s="2" t="s">
+        <v>524</v>
+      </c>
       <c r="K73" s="2"/>
       <c r="L73" s="2" t="s">
-        <v>516</v>
+        <v>525</v>
       </c>
       <c r="M73" s="2" t="s">
-        <v>57</v>
+        <v>526</v>
       </c>
       <c r="N73" s="2" t="s">
-        <v>289</v>
+        <v>223</v>
       </c>
       <c r="O73" s="2" t="s">
-        <v>368</v>
+        <v>42</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="B74">
-        <v>111477234</v>
+        <v>111477175</v>
       </c>
       <c r="C74" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D74" t="s">
-        <v>517</v>
-[...1 lines deleted...]
-      <c r="E74"/>
+        <v>513</v>
+      </c>
+      <c r="E74" t="s">
+        <v>527</v>
+      </c>
       <c r="F74" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="G74" t="s">
-        <v>518</v>
+        <v>528</v>
       </c>
       <c r="H74" t="s">
-        <v>519</v>
+        <v>529</v>
       </c>
       <c r="I74" t="s">
-        <v>520</v>
-[...3 lines deleted...]
-      </c>
+        <v>530</v>
+      </c>
+      <c r="J74"/>
       <c r="K74"/>
       <c r="L74" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="M74" t="s">
-        <v>523</v>
+        <v>531</v>
       </c>
       <c r="N74" t="s">
-        <v>450</v>
+        <v>66</v>
       </c>
       <c r="O74" t="s">
-        <v>115</v>
+        <v>42</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" s="2"/>
       <c r="B75" s="2">
-        <v>111477233</v>
+        <v>111477391</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>144</v>
+        <v>532</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>43</v>
+        <v>533</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>101</v>
+        <v>535</v>
       </c>
       <c r="I75" s="2" t="s">
-        <v>525</v>
+        <v>536</v>
       </c>
       <c r="J75" s="2" t="s">
-        <v>521</v>
+        <v>537</v>
       </c>
       <c r="K75" s="2"/>
       <c r="L75" s="2" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="M75" s="2" t="s">
-        <v>132</v>
+        <v>538</v>
       </c>
       <c r="N75" s="2" t="s">
-        <v>450</v>
+        <v>66</v>
       </c>
       <c r="O75" s="2" t="s">
-        <v>115</v>
+        <v>50</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="B76">
-        <v>111477291</v>
+        <v>111477387</v>
       </c>
       <c r="C76" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D76" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="E76" t="s">
-        <v>527</v>
+        <v>532</v>
       </c>
       <c r="F76" t="s">
-        <v>528</v>
+        <v>539</v>
+      </c>
+      <c r="G76" t="s">
+        <v>540</v>
       </c>
       <c r="H76" t="s">
-        <v>529</v>
+        <v>541</v>
       </c>
       <c r="I76" t="s">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="J76"/>
+        <v>542</v>
+      </c>
+      <c r="J76" t="s">
+        <v>543</v>
+      </c>
       <c r="K76"/>
       <c r="L76" t="s">
-        <v>531</v>
+        <v>517</v>
       </c>
       <c r="M76" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="N76" t="s">
-        <v>450</v>
+        <v>544</v>
       </c>
       <c r="O76" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" s="2"/>
       <c r="B77" s="2">
-        <v>111477292</v>
+        <v>111477314</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>526</v>
-[...3 lines deleted...]
-      </c>
+        <v>545</v>
+      </c>
+      <c r="E77" s="2"/>
       <c r="F77" s="2" t="s">
-        <v>528</v>
-[...1 lines deleted...]
-      <c r="G77" s="2"/>
+        <v>17</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>546</v>
+      </c>
       <c r="H77" s="2" t="s">
-        <v>534</v>
+        <v>547</v>
       </c>
       <c r="I77" s="2" t="s">
-        <v>535</v>
+        <v>548</v>
       </c>
       <c r="J77" s="2"/>
       <c r="K77" s="2"/>
       <c r="L77" s="2" t="s">
-        <v>531</v>
+        <v>549</v>
       </c>
       <c r="M77" s="2" t="s">
-        <v>399</v>
+        <v>499</v>
       </c>
       <c r="N77" s="2" t="s">
-        <v>450</v>
+        <v>146</v>
       </c>
       <c r="O77" s="2" t="s">
-        <v>211</v>
+        <v>85</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="B78">
-        <v>111477368</v>
+        <v>111477252</v>
       </c>
       <c r="C78" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D78" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-      <c r="F78"/>
+        <v>550</v>
+      </c>
+      <c r="E78" t="s">
+        <v>551</v>
+      </c>
+      <c r="F78" t="s">
+        <v>552</v>
+      </c>
+      <c r="G78" t="s">
+        <v>553</v>
+      </c>
       <c r="H78" t="s">
-        <v>537</v>
+        <v>554</v>
       </c>
       <c r="I78" t="s">
-        <v>538</v>
-[...1 lines deleted...]
-      <c r="J78"/>
+        <v>555</v>
+      </c>
+      <c r="J78" t="s">
+        <v>556</v>
+      </c>
       <c r="K78"/>
       <c r="L78" t="s">
-        <v>539</v>
+        <v>557</v>
       </c>
       <c r="M78" t="s">
-        <v>540</v>
+        <v>558</v>
       </c>
       <c r="N78" t="s">
-        <v>184</v>
+        <v>50</v>
       </c>
       <c r="O78" t="s">
-        <v>50</v>
+        <v>559</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" s="2"/>
       <c r="B79" s="2">
-        <v>111477161</v>
+        <v>111477165</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>541</v>
-[...3 lines deleted...]
-      </c>
+        <v>560</v>
+      </c>
+      <c r="E79" s="2"/>
       <c r="F79" s="2" t="s">
-        <v>543</v>
+        <v>17</v>
       </c>
       <c r="G79" s="2" t="s">
-        <v>544</v>
+        <v>561</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>257</v>
+        <v>562</v>
       </c>
       <c r="I79" s="2" t="s">
-        <v>545</v>
+        <v>563</v>
       </c>
       <c r="J79" s="2" t="s">
-        <v>546</v>
+        <v>564</v>
       </c>
       <c r="K79" s="2"/>
       <c r="L79" s="2" t="s">
-        <v>547</v>
+        <v>565</v>
       </c>
       <c r="M79" s="2" t="s">
-        <v>548</v>
+        <v>566</v>
       </c>
       <c r="N79" s="2" t="s">
-        <v>183</v>
+        <v>202</v>
       </c>
       <c r="O79" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="B80">
-        <v>111477150</v>
+        <v>111477173</v>
       </c>
       <c r="C80" t="s">
-        <v>15</v>
+        <v>467</v>
       </c>
       <c r="D80" t="s">
-        <v>549</v>
+        <v>567</v>
       </c>
       <c r="E80"/>
-      <c r="F80"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F80" t="s">
+        <v>568</v>
+      </c>
+      <c r="G80"/>
       <c r="H80" t="s">
-        <v>551</v>
+        <v>569</v>
       </c>
       <c r="I80" t="s">
-        <v>552</v>
+        <v>570</v>
       </c>
       <c r="J80"/>
       <c r="K80"/>
       <c r="L80" t="s">
-        <v>553</v>
+        <v>571</v>
       </c>
       <c r="M80" t="s">
-        <v>554</v>
+        <v>572</v>
       </c>
       <c r="N80" t="s">
-        <v>155</v>
+        <v>24</v>
       </c>
       <c r="O80" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" s="2"/>
       <c r="B81" s="2">
-        <v>111477432</v>
+        <v>111477003</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>247</v>
+        <v>68</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>555</v>
+        <v>573</v>
       </c>
       <c r="E81" s="2"/>
-      <c r="F81" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F81" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="G81" s="2"/>
       <c r="H81" s="2" t="s">
-        <v>557</v>
+        <v>575</v>
       </c>
       <c r="I81" s="2" t="s">
-        <v>558</v>
-[...3 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="J81" s="2"/>
       <c r="K81" s="2"/>
       <c r="L81" s="2" t="s">
-        <v>560</v>
+        <v>577</v>
       </c>
       <c r="M81" s="2" t="s">
-        <v>561</v>
+        <v>65</v>
       </c>
       <c r="N81" s="2" t="s">
-        <v>562</v>
+        <v>329</v>
       </c>
       <c r="O81" s="2" t="s">
-        <v>563</v>
+        <v>417</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="B82">
-        <v>111477282</v>
+        <v>111477234</v>
       </c>
       <c r="C82" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D82" t="s">
-        <v>564</v>
+        <v>578</v>
       </c>
       <c r="E82"/>
-      <c r="F82"/>
-      <c r="G82"/>
+      <c r="F82" t="s">
+        <v>17</v>
+      </c>
+      <c r="G82" t="s">
+        <v>579</v>
+      </c>
       <c r="H82" t="s">
-        <v>565</v>
+        <v>580</v>
       </c>
       <c r="I82" t="s">
-        <v>566</v>
+        <v>581</v>
       </c>
       <c r="J82" t="s">
-        <v>567</v>
+        <v>582</v>
       </c>
       <c r="K82"/>
       <c r="L82" t="s">
-        <v>568</v>
+        <v>583</v>
       </c>
       <c r="M82" t="s">
-        <v>149</v>
+        <v>584</v>
       </c>
       <c r="N82" t="s">
-        <v>96</v>
+        <v>519</v>
       </c>
       <c r="O82" t="s">
-        <v>425</v>
+        <v>134</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" s="2"/>
       <c r="B83" s="2">
-        <v>111477299</v>
+        <v>111477233</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>414</v>
+        <v>116</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>569</v>
-[...1 lines deleted...]
-      <c r="E83" s="2"/>
+        <v>578</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>163</v>
+      </c>
       <c r="F83" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G83" s="2"/>
+        <v>17</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>585</v>
+      </c>
       <c r="H83" s="2" t="s">
-        <v>570</v>
+        <v>120</v>
       </c>
       <c r="I83" s="2" t="s">
-        <v>571</v>
-[...1 lines deleted...]
-      <c r="J83" s="2"/>
+        <v>586</v>
+      </c>
+      <c r="J83" s="2" t="s">
+        <v>582</v>
+      </c>
       <c r="K83" s="2"/>
       <c r="L83" s="2" t="s">
-        <v>572</v>
+        <v>583</v>
       </c>
       <c r="M83" s="2" t="s">
-        <v>573</v>
+        <v>152</v>
       </c>
       <c r="N83" s="2" t="s">
-        <v>184</v>
+        <v>519</v>
       </c>
       <c r="O83" s="2" t="s">
-        <v>574</v>
+        <v>134</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="B84">
-        <v>111477404</v>
+        <v>111477481</v>
       </c>
       <c r="C84" t="s">
-        <v>414</v>
+        <v>68</v>
       </c>
       <c r="D84" t="s">
-        <v>575</v>
-[...6 lines deleted...]
-      </c>
+        <v>587</v>
+      </c>
+      <c r="E84"/>
+      <c r="F84"/>
       <c r="G84" t="s">
-        <v>578</v>
+        <v>588</v>
       </c>
       <c r="H84" t="s">
-        <v>579</v>
+        <v>589</v>
       </c>
       <c r="I84" t="s">
-        <v>580</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="J84"/>
       <c r="K84"/>
       <c r="L84" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="M84" t="s">
-        <v>583</v>
+        <v>592</v>
       </c>
       <c r="N84" t="s">
-        <v>584</v>
+        <v>153</v>
       </c>
       <c r="O84" t="s">
-        <v>475</v>
+        <v>33</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" s="2"/>
       <c r="B85" s="2">
-        <v>111477223</v>
+        <v>111477291</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>585</v>
+        <v>593</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>586</v>
+        <v>594</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>378</v>
-[...3 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="G85" s="2"/>
       <c r="H85" s="2" t="s">
-        <v>588</v>
+        <v>596</v>
       </c>
       <c r="I85" s="2" t="s">
-        <v>589</v>
-[...3 lines deleted...]
-      </c>
+        <v>597</v>
+      </c>
+      <c r="J85" s="2"/>
       <c r="K85" s="2"/>
       <c r="L85" s="2" t="s">
-        <v>591</v>
+        <v>598</v>
       </c>
       <c r="M85" s="2" t="s">
-        <v>592</v>
+        <v>599</v>
       </c>
       <c r="N85" s="2" t="s">
-        <v>593</v>
+        <v>519</v>
       </c>
       <c r="O85" s="2" t="s">
-        <v>32</v>
+        <v>274</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="B86">
-        <v>111477211</v>
+        <v>111477292</v>
       </c>
       <c r="C86" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D86" t="s">
-        <v>594</v>
-[...1 lines deleted...]
-      <c r="E86"/>
+        <v>593</v>
+      </c>
+      <c r="E86" t="s">
+        <v>600</v>
+      </c>
       <c r="F86" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="G86" t="s">
         <v>595</v>
       </c>
       <c r="H86" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="I86" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="J86"/>
       <c r="K86"/>
       <c r="L86" t="s">
         <v>598</v>
       </c>
       <c r="M86" t="s">
-        <v>599</v>
+        <v>23</v>
       </c>
       <c r="N86" t="s">
-        <v>50</v>
+        <v>519</v>
       </c>
       <c r="O86" t="s">
-        <v>32</v>
+        <v>229</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" s="2"/>
       <c r="B87" s="2">
-        <v>111477333</v>
+        <v>111477368</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>600</v>
-[...7 lines deleted...]
-      <c r="G87" s="2" t="s">
         <v>603</v>
       </c>
+      <c r="E87" s="2"/>
+      <c r="F87" s="2"/>
+      <c r="G87" s="2"/>
       <c r="H87" s="2" t="s">
         <v>604</v>
       </c>
       <c r="I87" s="2" t="s">
         <v>605</v>
       </c>
-      <c r="J87" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J87" s="2"/>
       <c r="K87" s="2"/>
       <c r="L87" s="2" t="s">
-        <v>448</v>
+        <v>606</v>
       </c>
       <c r="M87" s="2" t="s">
         <v>607</v>
       </c>
       <c r="N87" s="2" t="s">
-        <v>160</v>
+        <v>202</v>
       </c>
       <c r="O87" s="2" t="s">
-        <v>384</v>
+        <v>58</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="B88">
-        <v>111477317</v>
+        <v>111477161</v>
       </c>
       <c r="C88" t="s">
-        <v>247</v>
+        <v>15</v>
       </c>
       <c r="D88" t="s">
         <v>608</v>
       </c>
       <c r="E88" t="s">
         <v>609</v>
       </c>
       <c r="F88" t="s">
         <v>610</v>
       </c>
       <c r="G88" t="s">
         <v>611</v>
       </c>
       <c r="H88" t="s">
+        <v>288</v>
+      </c>
+      <c r="I88" t="s">
         <v>612</v>
       </c>
-      <c r="I88" t="s">
+      <c r="J88" t="s">
         <v>613</v>
       </c>
-      <c r="J88"/>
       <c r="K88"/>
       <c r="L88" t="s">
-        <v>20</v>
+        <v>614</v>
       </c>
       <c r="M88" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="N88" t="s">
-        <v>184</v>
+        <v>201</v>
       </c>
       <c r="O88" t="s">
-        <v>615</v>
+        <v>42</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" s="2"/>
       <c r="B89" s="2">
-        <v>111477301</v>
+        <v>111477150</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>616</v>
       </c>
       <c r="E89" s="2"/>
       <c r="F89" s="2"/>
-      <c r="G89" s="2"/>
+      <c r="G89" s="2" t="s">
+        <v>617</v>
+      </c>
       <c r="H89" s="2" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="I89" s="2" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="J89" s="2"/>
       <c r="K89" s="2"/>
       <c r="L89" s="2" t="s">
-        <v>259</v>
+        <v>620</v>
       </c>
       <c r="M89" s="2" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="N89" s="2" t="s">
-        <v>620</v>
+        <v>174</v>
       </c>
       <c r="O89" s="2" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="B90">
-        <v>111477318</v>
+        <v>111477495</v>
       </c>
       <c r="C90" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D90" t="s">
-        <v>621</v>
-[...1 lines deleted...]
-      <c r="E90" t="s">
         <v>622</v>
       </c>
+      <c r="E90"/>
       <c r="F90" t="s">
-        <v>43</v>
+        <v>623</v>
       </c>
       <c r="G90" t="s">
-        <v>144</v>
+        <v>163</v>
       </c>
       <c r="H90" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="I90" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="J90" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="K90"/>
       <c r="L90" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="M90" t="s">
-        <v>132</v>
+        <v>168</v>
+      </c>
+      <c r="N90" t="s">
+        <v>628</v>
       </c>
       <c r="O90" t="s">
-        <v>615</v>
+        <v>629</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" s="2"/>
       <c r="B91" s="2">
-        <v>111477435</v>
+        <v>111477477</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="E91" s="2"/>
       <c r="F91" s="2" t="s">
-        <v>628</v>
-[...1 lines deleted...]
-      <c r="G91" s="2"/>
+        <v>631</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>632</v>
+      </c>
       <c r="H91" s="2" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="I91" s="2" t="s">
-        <v>630</v>
-[...3 lines deleted...]
-      </c>
+        <v>633</v>
+      </c>
+      <c r="J91" s="2"/>
       <c r="K91" s="2"/>
       <c r="L91" s="2" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="M91" s="2" t="s">
-        <v>48</v>
+        <v>635</v>
       </c>
       <c r="N91" s="2" t="s">
-        <v>562</v>
+        <v>174</v>
       </c>
       <c r="O91" s="2" t="s">
-        <v>633</v>
+        <v>33</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="B92">
-        <v>111477342</v>
+        <v>111477282</v>
       </c>
       <c r="C92" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D92" t="s">
-        <v>634</v>
-[...6 lines deleted...]
-      </c>
+        <v>636</v>
+      </c>
+      <c r="E92"/>
+      <c r="F92"/>
+      <c r="G92"/>
       <c r="H92" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="I92" t="s">
-        <v>637</v>
-[...1 lines deleted...]
-      <c r="J92"/>
+        <v>638</v>
+      </c>
+      <c r="J92" t="s">
+        <v>639</v>
+      </c>
       <c r="K92"/>
       <c r="L92" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="M92" t="s">
-        <v>437</v>
+        <v>168</v>
       </c>
       <c r="N92" t="s">
-        <v>584</v>
+        <v>115</v>
       </c>
       <c r="O92" t="s">
-        <v>338</v>
+        <v>487</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" s="2"/>
       <c r="B93" s="2">
-        <v>111477189</v>
+        <v>111477299</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>97</v>
+        <v>467</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="E93" s="2"/>
-      <c r="F93" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F93" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G93" s="2"/>
       <c r="H93" s="2" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="I93" s="2" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="J93" s="2"/>
       <c r="K93" s="2"/>
       <c r="L93" s="2" t="s">
-        <v>448</v>
+        <v>644</v>
       </c>
       <c r="M93" s="2" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="N93" s="2" t="s">
-        <v>242</v>
+        <v>202</v>
       </c>
       <c r="O93" s="2" t="s">
-        <v>32</v>
+        <v>646</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="B94">
-        <v>111477382</v>
+        <v>111477404</v>
       </c>
       <c r="C94" t="s">
-        <v>15</v>
+        <v>467</v>
       </c>
       <c r="D94" t="s">
-        <v>639</v>
-[...1 lines deleted...]
-      <c r="E94"/>
+        <v>647</v>
+      </c>
+      <c r="E94" t="s">
+        <v>648</v>
+      </c>
       <c r="F94" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="G94" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="H94" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="I94" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="J94" t="s">
-        <v>648</v>
-[...3 lines deleted...]
-      </c>
+        <v>653</v>
+      </c>
+      <c r="K94"/>
       <c r="L94" t="s">
-        <v>448</v>
+        <v>654</v>
       </c>
       <c r="M94" t="s">
-        <v>649</v>
+        <v>655</v>
       </c>
       <c r="N94" t="s">
-        <v>96</v>
+        <v>656</v>
       </c>
       <c r="O94" t="s">
-        <v>23</v>
+        <v>544</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" s="2"/>
       <c r="B95" s="2">
-        <v>111477434</v>
+        <v>111477223</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>639</v>
-[...1 lines deleted...]
-      <c r="E95" s="2"/>
+        <v>657</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>658</v>
+      </c>
       <c r="F95" s="2" t="s">
-        <v>644</v>
+        <v>426</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>650</v>
+        <v>659</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>646</v>
+        <v>660</v>
       </c>
       <c r="I95" s="2" t="s">
-        <v>651</v>
+        <v>661</v>
       </c>
       <c r="J95" s="2" t="s">
-        <v>652</v>
-[...3 lines deleted...]
-      </c>
+        <v>662</v>
+      </c>
+      <c r="K95" s="2"/>
       <c r="L95" s="2" t="s">
-        <v>653</v>
+        <v>663</v>
       </c>
       <c r="M95" s="2" t="s">
-        <v>654</v>
+        <v>664</v>
       </c>
       <c r="N95" s="2" t="s">
-        <v>655</v>
+        <v>665</v>
       </c>
       <c r="O95" s="2" t="s">
-        <v>656</v>
+        <v>42</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="B96">
-        <v>111477385</v>
+        <v>111477211</v>
       </c>
       <c r="C96" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D96" t="s">
-        <v>639</v>
+        <v>666</v>
       </c>
       <c r="E96"/>
       <c r="F96" t="s">
-        <v>644</v>
+        <v>294</v>
       </c>
       <c r="G96" t="s">
-        <v>657</v>
+        <v>667</v>
       </c>
       <c r="H96" t="s">
-        <v>658</v>
+        <v>668</v>
       </c>
       <c r="I96" t="s">
-        <v>659</v>
-[...6 lines deleted...]
-      </c>
+        <v>669</v>
+      </c>
+      <c r="J96"/>
+      <c r="K96"/>
       <c r="L96" t="s">
-        <v>448</v>
+        <v>670</v>
       </c>
       <c r="M96" t="s">
-        <v>660</v>
+        <v>671</v>
       </c>
       <c r="N96" t="s">
         <v>58</v>
       </c>
       <c r="O96" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" s="2"/>
       <c r="B97" s="2">
-        <v>111477330</v>
+        <v>111477333</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="E97" s="2"/>
+        <v>672</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>673</v>
+      </c>
       <c r="F97" s="2" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="G97" s="2"/>
+        <v>674</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>675</v>
+      </c>
       <c r="H97" s="2" t="s">
-        <v>662</v>
+        <v>676</v>
       </c>
       <c r="I97" s="2" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="J97" s="2"/>
+        <v>677</v>
+      </c>
+      <c r="J97" s="2" t="s">
+        <v>678</v>
+      </c>
       <c r="K97" s="2"/>
       <c r="L97" s="2" t="s">
-        <v>664</v>
+        <v>517</v>
       </c>
       <c r="M97" s="2" t="s">
-        <v>665</v>
+        <v>679</v>
       </c>
       <c r="N97" s="2" t="s">
-        <v>289</v>
+        <v>24</v>
       </c>
       <c r="O97" s="2" t="s">
-        <v>666</v>
+        <v>432</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="B98">
-        <v>111477431</v>
+        <v>111477317</v>
       </c>
       <c r="C98" t="s">
-        <v>66</v>
+        <v>257</v>
       </c>
       <c r="D98" t="s">
-        <v>667</v>
-[...1 lines deleted...]
-      <c r="E98"/>
+        <v>680</v>
+      </c>
+      <c r="E98" t="s">
+        <v>681</v>
+      </c>
       <c r="F98" t="s">
-        <v>668</v>
+        <v>682</v>
       </c>
       <c r="G98" t="s">
-        <v>669</v>
+        <v>683</v>
       </c>
       <c r="H98" t="s">
-        <v>670</v>
+        <v>684</v>
       </c>
       <c r="I98" t="s">
-        <v>671</v>
+        <v>685</v>
       </c>
       <c r="J98"/>
       <c r="K98"/>
       <c r="L98" t="s">
-        <v>672</v>
+        <v>22</v>
       </c>
       <c r="M98" t="s">
-        <v>673</v>
+        <v>686</v>
       </c>
       <c r="N98" t="s">
-        <v>155</v>
+        <v>202</v>
       </c>
       <c r="O98" t="s">
-        <v>134</v>
+        <v>687</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" s="2"/>
       <c r="B99" s="2">
-        <v>111477424</v>
+        <v>111477301</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>414</v>
+        <v>15</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>674</v>
-[...9 lines deleted...]
-      </c>
+        <v>688</v>
+      </c>
+      <c r="E99" s="2"/>
+      <c r="F99" s="2"/>
+      <c r="G99" s="2"/>
       <c r="H99" s="2" t="s">
-        <v>678</v>
+        <v>689</v>
       </c>
       <c r="I99" s="2" t="s">
-        <v>679</v>
+        <v>690</v>
       </c>
       <c r="J99" s="2"/>
       <c r="K99" s="2"/>
       <c r="L99" s="2" t="s">
-        <v>680</v>
+        <v>290</v>
       </c>
       <c r="M99" s="2" t="s">
-        <v>681</v>
+        <v>691</v>
       </c>
       <c r="N99" s="2" t="s">
-        <v>133</v>
+        <v>692</v>
       </c>
       <c r="O99" s="2" t="s">
-        <v>303</v>
+        <v>41</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="B100">
-        <v>111477254</v>
+        <v>111477318</v>
       </c>
       <c r="C100" t="s">
-        <v>247</v>
+        <v>116</v>
       </c>
       <c r="D100" t="s">
-        <v>682</v>
-[...1 lines deleted...]
-      <c r="E100"/>
+        <v>693</v>
+      </c>
+      <c r="E100" t="s">
+        <v>694</v>
+      </c>
       <c r="F100" t="s">
-        <v>683</v>
+        <v>17</v>
       </c>
       <c r="G100" t="s">
-        <v>684</v>
+        <v>163</v>
       </c>
       <c r="H100" t="s">
-        <v>685</v>
+        <v>695</v>
       </c>
       <c r="I100" t="s">
-        <v>686</v>
+        <v>696</v>
       </c>
       <c r="J100" t="s">
-        <v>687</v>
+        <v>697</v>
       </c>
       <c r="K100"/>
       <c r="L100" t="s">
-        <v>688</v>
+        <v>698</v>
       </c>
       <c r="M100" t="s">
-        <v>689</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="O100" t="s">
-        <v>498</v>
+        <v>687</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" s="2"/>
       <c r="B101" s="2">
-        <v>111477255</v>
+        <v>111477473</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>682</v>
-[...1 lines deleted...]
-      <c r="E101" s="2"/>
+        <v>699</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>700</v>
+      </c>
       <c r="F101" s="2" t="s">
-        <v>683</v>
+        <v>701</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>684</v>
+        <v>702</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>690</v>
+        <v>703</v>
       </c>
       <c r="I101" s="2" t="s">
-        <v>691</v>
-[...3 lines deleted...]
-      </c>
+        <v>704</v>
+      </c>
+      <c r="J101" s="2"/>
       <c r="K101" s="2"/>
       <c r="L101" s="2" t="s">
-        <v>693</v>
+        <v>705</v>
       </c>
       <c r="M101" s="2" t="s">
-        <v>689</v>
+        <v>706</v>
       </c>
       <c r="N101" s="2" t="s">
-        <v>155</v>
+        <v>707</v>
       </c>
       <c r="O101" s="2" t="s">
-        <v>498</v>
+        <v>708</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="B102">
-        <v>111477288</v>
+        <v>111477490</v>
       </c>
       <c r="C102" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D102" t="s">
-        <v>694</v>
-[...6 lines deleted...]
-      </c>
+        <v>709</v>
+      </c>
+      <c r="E102"/>
+      <c r="F102"/>
       <c r="G102" t="s">
-        <v>696</v>
+        <v>710</v>
       </c>
       <c r="H102" t="s">
-        <v>697</v>
+        <v>711</v>
       </c>
       <c r="I102" t="s">
-        <v>698</v>
-[...1 lines deleted...]
-      <c r="J102"/>
+        <v>712</v>
+      </c>
+      <c r="J102" t="s">
+        <v>713</v>
+      </c>
       <c r="K102"/>
       <c r="L102" t="s">
-        <v>699</v>
+        <v>714</v>
       </c>
       <c r="M102" t="s">
-        <v>700</v>
+        <v>715</v>
       </c>
       <c r="N102" t="s">
-        <v>140</v>
+        <v>174</v>
       </c>
       <c r="O102" t="s">
-        <v>211</v>
+        <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" s="2"/>
       <c r="B103" s="2">
-        <v>111477324</v>
+        <v>111477435</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>414</v>
+        <v>116</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>701</v>
-[...7 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="E103" s="2"/>
+      <c r="F103" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="G103" s="2"/>
       <c r="H103" s="2" t="s">
-        <v>704</v>
+        <v>718</v>
       </c>
       <c r="I103" s="2" t="s">
-        <v>705</v>
+        <v>719</v>
       </c>
       <c r="J103" s="2" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>720</v>
+      </c>
+      <c r="K103" s="2"/>
       <c r="L103" s="2" t="s">
-        <v>707</v>
+        <v>721</v>
       </c>
       <c r="M103" s="2" t="s">
-        <v>708</v>
+        <v>56</v>
       </c>
       <c r="N103" s="2" t="s">
-        <v>126</v>
+        <v>722</v>
       </c>
       <c r="O103" s="2" t="s">
-        <v>400</v>
+        <v>723</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="B104">
-        <v>111477249</v>
+        <v>111477342</v>
       </c>
       <c r="C104" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D104" t="s">
-        <v>709</v>
-[...4 lines deleted...]
-        <v>710</v>
+        <v>724</v>
+      </c>
+      <c r="E104" t="s">
+        <v>725</v>
+      </c>
+      <c r="F104" t="s">
+        <v>17</v>
       </c>
       <c r="H104" t="s">
-        <v>711</v>
+        <v>726</v>
       </c>
       <c r="I104" t="s">
-        <v>712</v>
+        <v>727</v>
       </c>
       <c r="J104"/>
       <c r="K104"/>
       <c r="L104" t="s">
-        <v>713</v>
+        <v>728</v>
       </c>
       <c r="M104" t="s">
-        <v>337</v>
+        <v>499</v>
       </c>
       <c r="N104" t="s">
-        <v>155</v>
+        <v>656</v>
       </c>
       <c r="O104" t="s">
-        <v>276</v>
+        <v>387</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" s="2"/>
       <c r="B105" s="2">
-        <v>111477208</v>
+        <v>111477504</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>714</v>
-[...9 lines deleted...]
-      </c>
+        <v>729</v>
+      </c>
+      <c r="E105" s="2"/>
+      <c r="F105" s="2"/>
+      <c r="G105" s="2"/>
       <c r="H105" s="2" t="s">
-        <v>718</v>
+        <v>730</v>
       </c>
       <c r="I105" s="2" t="s">
-        <v>719</v>
-[...3 lines deleted...]
-      </c>
+        <v>731</v>
+      </c>
+      <c r="J105" s="2"/>
       <c r="K105" s="2"/>
       <c r="L105" s="2" t="s">
-        <v>721</v>
+        <v>732</v>
       </c>
       <c r="M105" s="2" t="s">
-        <v>722</v>
+        <v>499</v>
       </c>
       <c r="N105" s="2" t="s">
-        <v>155</v>
+        <v>733</v>
       </c>
       <c r="O105" s="2" t="s">
-        <v>32</v>
+        <v>734</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="B106">
-        <v>111477414</v>
+        <v>111477189</v>
       </c>
       <c r="C106" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D106" t="s">
-        <v>714</v>
-[...7 lines deleted...]
-      <c r="G106"/>
+        <v>735</v>
+      </c>
+      <c r="E106"/>
+      <c r="F106"/>
+      <c r="G106" t="s">
+        <v>736</v>
+      </c>
       <c r="H106" t="s">
-        <v>45</v>
+        <v>737</v>
       </c>
       <c r="I106" t="s">
-        <v>724</v>
+        <v>738</v>
       </c>
       <c r="J106"/>
       <c r="K106"/>
       <c r="L106" t="s">
-        <v>721</v>
+        <v>517</v>
       </c>
       <c r="M106" t="s">
-        <v>48</v>
+        <v>739</v>
       </c>
       <c r="N106" t="s">
-        <v>155</v>
+        <v>274</v>
       </c>
       <c r="O106" t="s">
-        <v>725</v>
+        <v>42</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" s="2"/>
       <c r="B107" s="2">
-        <v>111477307</v>
+        <v>111477382</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>726</v>
-[...3 lines deleted...]
-      </c>
+        <v>735</v>
+      </c>
+      <c r="E107" s="2"/>
       <c r="F107" s="2" t="s">
-        <v>43</v>
+        <v>740</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>144</v>
+        <v>741</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>728</v>
+        <v>742</v>
       </c>
       <c r="I107" s="2" t="s">
-        <v>729</v>
-[...2 lines deleted...]
-      <c r="K107" s="2"/>
+        <v>743</v>
+      </c>
+      <c r="J107" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="K107" s="2">
+        <v>1315</v>
+      </c>
       <c r="L107" s="2" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="M107" s="2" t="s">
-        <v>730</v>
+        <v>745</v>
       </c>
       <c r="N107" s="2" t="s">
-        <v>133</v>
+        <v>115</v>
       </c>
       <c r="O107" s="2" t="s">
-        <v>731</v>
+        <v>67</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="B108">
-        <v>111477177</v>
+        <v>111477434</v>
       </c>
       <c r="C108" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D108" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>733</v>
+        <v>740</v>
       </c>
       <c r="G108" t="s">
-        <v>734</v>
+        <v>746</v>
       </c>
       <c r="H108" t="s">
-        <v>735</v>
+        <v>742</v>
       </c>
       <c r="I108" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-      <c r="K108"/>
+        <v>747</v>
+      </c>
+      <c r="J108" t="s">
+        <v>748</v>
+      </c>
+      <c r="K108">
+        <v>1317</v>
+      </c>
       <c r="L108" t="s">
-        <v>20</v>
+        <v>749</v>
       </c>
       <c r="M108" t="s">
-        <v>737</v>
+        <v>750</v>
       </c>
       <c r="N108" t="s">
-        <v>615</v>
+        <v>751</v>
       </c>
       <c r="O108" t="s">
-        <v>32</v>
+        <v>752</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" s="2"/>
       <c r="B109" s="2">
-        <v>111477345</v>
+        <v>111477385</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>738</v>
-[...4 lines deleted...]
-      <c r="F109" s="2"/>
+        <v>735</v>
+      </c>
+      <c r="E109" s="2"/>
+      <c r="F109" s="2" t="s">
+        <v>740</v>
+      </c>
       <c r="G109" s="2" t="s">
-        <v>740</v>
+        <v>753</v>
       </c>
       <c r="H109" s="2" t="s">
-        <v>257</v>
+        <v>754</v>
       </c>
       <c r="I109" s="2" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-      <c r="K109" s="2"/>
+        <v>755</v>
+      </c>
+      <c r="J109" s="2" t="s">
+        <v>744</v>
+      </c>
+      <c r="K109" s="2">
+        <v>1316</v>
+      </c>
       <c r="L109" s="2" t="s">
-        <v>259</v>
+        <v>517</v>
       </c>
       <c r="M109" s="2" t="s">
-        <v>742</v>
+        <v>756</v>
       </c>
       <c r="N109" s="2" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="O109" s="2" t="s">
-        <v>406</v>
+        <v>67</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="B110">
-        <v>111477439</v>
+        <v>111477330</v>
       </c>
       <c r="C110" t="s">
-        <v>247</v>
+        <v>68</v>
       </c>
       <c r="D110" t="s">
-        <v>743</v>
+        <v>757</v>
       </c>
       <c r="E110"/>
-      <c r="F110"/>
-[...1 lines deleted...]
-        <v>744</v>
+      <c r="F110" t="s">
+        <v>469</v>
       </c>
       <c r="H110" t="s">
-        <v>243</v>
+        <v>758</v>
       </c>
       <c r="I110" t="s">
-        <v>745</v>
-[...3 lines deleted...]
-      </c>
+        <v>759</v>
+      </c>
+      <c r="J110"/>
       <c r="K110"/>
       <c r="L110" t="s">
-        <v>747</v>
+        <v>760</v>
       </c>
       <c r="M110" t="s">
-        <v>748</v>
+        <v>761</v>
       </c>
       <c r="N110" t="s">
-        <v>155</v>
+        <v>329</v>
       </c>
       <c r="O110" t="s">
-        <v>141</v>
+        <v>762</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" s="2"/>
       <c r="B111" s="2">
-        <v>111477423</v>
+        <v>111477431</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>749</v>
+        <v>763</v>
       </c>
       <c r="E111" s="2"/>
-      <c r="F111" s="2"/>
+      <c r="F111" s="2" t="s">
+        <v>764</v>
+      </c>
       <c r="G111" s="2" t="s">
-        <v>750</v>
+        <v>765</v>
       </c>
       <c r="H111" s="2" t="s">
-        <v>751</v>
+        <v>766</v>
       </c>
       <c r="I111" s="2" t="s">
-        <v>752</v>
+        <v>767</v>
       </c>
       <c r="J111" s="2"/>
       <c r="K111" s="2"/>
       <c r="L111" s="2" t="s">
-        <v>753</v>
+        <v>768</v>
       </c>
       <c r="M111" s="2" t="s">
-        <v>754</v>
+        <v>769</v>
       </c>
       <c r="N111" s="2" t="s">
-        <v>755</v>
+        <v>174</v>
       </c>
       <c r="O111" s="2" t="s">
-        <v>633</v>
+        <v>154</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="B112">
-        <v>111477139</v>
+        <v>111477455</v>
       </c>
       <c r="C112" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="D112" t="s">
-        <v>756</v>
+        <v>770</v>
       </c>
       <c r="E112"/>
-      <c r="F112"/>
+      <c r="F112" t="s">
+        <v>771</v>
+      </c>
+      <c r="G112" t="s">
+        <v>772</v>
+      </c>
       <c r="H112" t="s">
-        <v>129</v>
+        <v>773</v>
       </c>
       <c r="I112" t="s">
-        <v>757</v>
+        <v>774</v>
       </c>
       <c r="J112" t="s">
-        <v>758</v>
+        <v>775</v>
       </c>
       <c r="K112"/>
       <c r="L112" t="s">
-        <v>20</v>
+        <v>776</v>
       </c>
       <c r="M112" t="s">
-        <v>57</v>
+        <v>777</v>
       </c>
       <c r="N112" t="s">
-        <v>289</v>
+        <v>778</v>
       </c>
       <c r="O112" t="s">
-        <v>32</v>
+        <v>779</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" s="2"/>
       <c r="B113" s="2">
-        <v>111477332</v>
+        <v>111477424</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>414</v>
+        <v>467</v>
       </c>
       <c r="D113" s="2" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-      <c r="F113" s="2"/>
+        <v>780</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>781</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>782</v>
+      </c>
       <c r="G113" s="2" t="s">
-        <v>760</v>
+        <v>783</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>761</v>
+        <v>784</v>
       </c>
       <c r="I113" s="2" t="s">
-        <v>762</v>
-[...3 lines deleted...]
-      </c>
+        <v>785</v>
+      </c>
+      <c r="J113" s="2"/>
       <c r="K113" s="2"/>
       <c r="L113" s="2" t="s">
-        <v>764</v>
+        <v>786</v>
       </c>
       <c r="M113" s="2" t="s">
-        <v>57</v>
+        <v>787</v>
       </c>
       <c r="N113" s="2" t="s">
-        <v>23</v>
+        <v>153</v>
       </c>
       <c r="O113" s="2" t="s">
-        <v>413</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="B114">
-        <v>111477359</v>
+        <v>111477254</v>
       </c>
       <c r="C114" t="s">
-        <v>66</v>
+        <v>257</v>
       </c>
       <c r="D114" t="s">
-        <v>765</v>
-[...3 lines deleted...]
-      </c>
+        <v>788</v>
+      </c>
+      <c r="E114"/>
       <c r="F114" t="s">
-        <v>766</v>
+        <v>789</v>
       </c>
       <c r="G114" t="s">
-        <v>767</v>
+        <v>790</v>
       </c>
       <c r="H114" t="s">
-        <v>768</v>
+        <v>791</v>
       </c>
       <c r="I114" t="s">
-        <v>769</v>
-[...1 lines deleted...]
-      <c r="J114"/>
+        <v>792</v>
+      </c>
+      <c r="J114" t="s">
+        <v>793</v>
+      </c>
       <c r="K114"/>
       <c r="L114" t="s">
-        <v>770</v>
+        <v>794</v>
       </c>
       <c r="M114" t="s">
-        <v>771</v>
+        <v>795</v>
       </c>
       <c r="N114" t="s">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="O114" t="s">
-        <v>125</v>
+        <v>559</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" s="2"/>
       <c r="B115" s="2">
-        <v>111477361</v>
+        <v>111477255</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D115" s="2" t="s">
-        <v>772</v>
-[...3 lines deleted...]
-      </c>
+        <v>788</v>
+      </c>
+      <c r="E115" s="2"/>
       <c r="F115" s="2" t="s">
-        <v>774</v>
+        <v>789</v>
       </c>
       <c r="G115" s="2" t="s">
-        <v>775</v>
+        <v>790</v>
       </c>
       <c r="H115" s="2" t="s">
-        <v>776</v>
+        <v>796</v>
       </c>
       <c r="I115" s="2" t="s">
-        <v>777</v>
+        <v>797</v>
       </c>
       <c r="J115" s="2" t="s">
-        <v>778</v>
+        <v>798</v>
       </c>
       <c r="K115" s="2"/>
       <c r="L115" s="2" t="s">
-        <v>779</v>
+        <v>799</v>
       </c>
       <c r="M115" s="2" t="s">
-        <v>57</v>
+        <v>795</v>
       </c>
       <c r="N115" s="2" t="s">
-        <v>133</v>
+        <v>174</v>
       </c>
       <c r="O115" s="2" t="s">
-        <v>125</v>
+        <v>559</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="B116">
-        <v>111477436</v>
+        <v>111477288</v>
       </c>
       <c r="C116" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D116" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-      <c r="F116"/>
+        <v>800</v>
+      </c>
+      <c r="E116" t="s">
+        <v>694</v>
+      </c>
+      <c r="F116" t="s">
+        <v>801</v>
+      </c>
+      <c r="G116" t="s">
+        <v>802</v>
+      </c>
       <c r="H116" t="s">
-        <v>781</v>
+        <v>803</v>
       </c>
       <c r="I116" t="s">
-        <v>782</v>
+        <v>804</v>
       </c>
       <c r="J116"/>
       <c r="K116"/>
       <c r="L116" t="s">
-        <v>783</v>
+        <v>805</v>
       </c>
       <c r="M116" t="s">
-        <v>784</v>
+        <v>806</v>
       </c>
       <c r="N116" t="s">
-        <v>155</v>
+        <v>78</v>
       </c>
       <c r="O116" t="s">
-        <v>656</v>
+        <v>229</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117" s="2"/>
       <c r="B117" s="2">
-        <v>111477190</v>
+        <v>111477324</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>66</v>
+        <v>467</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>785</v>
+        <v>807</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>786</v>
-[...3 lines deleted...]
-      </c>
+        <v>808</v>
+      </c>
+      <c r="F117" s="2"/>
       <c r="G117" s="2" t="s">
-        <v>788</v>
+        <v>809</v>
       </c>
       <c r="H117" s="2" t="s">
-        <v>789</v>
+        <v>810</v>
       </c>
       <c r="I117" s="2" t="s">
-        <v>790</v>
-[...2 lines deleted...]
-      <c r="K117" s="2"/>
+        <v>811</v>
+      </c>
+      <c r="J117" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="K117" s="2" t="s">
+        <v>812</v>
+      </c>
       <c r="L117" s="2" t="s">
-        <v>791</v>
+        <v>813</v>
       </c>
       <c r="M117" s="2" t="s">
-        <v>792</v>
+        <v>814</v>
       </c>
       <c r="N117" s="2" t="s">
-        <v>358</v>
+        <v>146</v>
       </c>
       <c r="O117" s="2" t="s">
-        <v>32</v>
+        <v>454</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="B118">
-        <v>111477219</v>
+        <v>111477249</v>
       </c>
       <c r="C118" t="s">
-        <v>414</v>
+        <v>15</v>
       </c>
       <c r="D118" t="s">
-        <v>793</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>815</v>
+      </c>
+      <c r="E118"/>
+      <c r="F118"/>
+      <c r="G118" t="s">
+        <v>816</v>
       </c>
       <c r="H118" t="s">
-        <v>795</v>
+        <v>817</v>
       </c>
       <c r="I118" t="s">
-        <v>796</v>
-[...3 lines deleted...]
-      </c>
+        <v>818</v>
+      </c>
+      <c r="J118"/>
       <c r="K118"/>
       <c r="L118" t="s">
-        <v>798</v>
+        <v>819</v>
       </c>
       <c r="M118" t="s">
-        <v>57</v>
+        <v>386</v>
       </c>
       <c r="N118" t="s">
-        <v>58</v>
+        <v>174</v>
       </c>
       <c r="O118" t="s">
-        <v>32</v>
+        <v>307</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119" s="2"/>
       <c r="B119" s="2">
-        <v>111477179</v>
+        <v>111477208</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>799</v>
-[...2 lines deleted...]
-      <c r="F119" s="2"/>
+        <v>820</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>821</v>
+      </c>
       <c r="G119" s="2" t="s">
-        <v>800</v>
+        <v>822</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>801</v>
+        <v>823</v>
       </c>
       <c r="I119" s="2" t="s">
-        <v>802</v>
+        <v>824</v>
       </c>
       <c r="J119" s="2" t="s">
-        <v>803</v>
+        <v>825</v>
       </c>
       <c r="K119" s="2"/>
       <c r="L119" s="2" t="s">
-        <v>804</v>
+        <v>826</v>
       </c>
       <c r="M119" s="2" t="s">
-        <v>805</v>
+        <v>827</v>
       </c>
       <c r="N119" s="2" t="s">
-        <v>731</v>
+        <v>174</v>
       </c>
       <c r="O119" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="B120">
-        <v>111477310</v>
+        <v>111477414</v>
       </c>
       <c r="C120" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D120" t="s">
-        <v>806</v>
-[...1 lines deleted...]
-      <c r="E120"/>
+        <v>820</v>
+      </c>
+      <c r="E120" t="s">
+        <v>828</v>
+      </c>
       <c r="F120" t="s">
-        <v>807</v>
-[...3 lines deleted...]
-      </c>
+        <v>426</v>
+      </c>
+      <c r="G120"/>
       <c r="H120" t="s">
-        <v>809</v>
+        <v>53</v>
       </c>
       <c r="I120" t="s">
-        <v>810</v>
-[...3 lines deleted...]
-      </c>
+        <v>829</v>
+      </c>
+      <c r="J120"/>
       <c r="K120"/>
       <c r="L120" t="s">
-        <v>812</v>
+        <v>826</v>
       </c>
       <c r="M120" t="s">
-        <v>813</v>
+        <v>56</v>
       </c>
       <c r="N120" t="s">
-        <v>593</v>
+        <v>174</v>
       </c>
       <c r="O120" t="s">
-        <v>400</v>
+        <v>830</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121" s="2"/>
       <c r="B121" s="2">
-        <v>111477339</v>
+        <v>111477307</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>806</v>
+        <v>831</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>814</v>
+        <v>832</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>815</v>
+        <v>163</v>
       </c>
       <c r="H121" s="2" t="s">
-        <v>816</v>
+        <v>833</v>
       </c>
       <c r="I121" s="2" t="s">
-        <v>817</v>
-[...3 lines deleted...]
-      </c>
+        <v>834</v>
+      </c>
+      <c r="J121" s="2"/>
       <c r="K121" s="2"/>
       <c r="L121" s="2" t="s">
-        <v>819</v>
+        <v>506</v>
       </c>
       <c r="M121" s="2" t="s">
-        <v>232</v>
+        <v>835</v>
       </c>
       <c r="N121" s="2" t="s">
-        <v>41</v>
+        <v>153</v>
       </c>
       <c r="O121" s="2" t="s">
-        <v>126</v>
+        <v>836</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="B122">
-        <v>111477340</v>
+        <v>111477496</v>
       </c>
       <c r="C122" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D122" t="s">
-        <v>806</v>
+        <v>837</v>
       </c>
       <c r="E122" t="s">
-        <v>814</v>
+        <v>694</v>
       </c>
       <c r="F122" t="s">
-        <v>43</v>
+        <v>838</v>
       </c>
       <c r="G122" t="s">
-        <v>820</v>
+        <v>839</v>
       </c>
       <c r="H122" t="s">
-        <v>821</v>
+        <v>840</v>
       </c>
       <c r="I122" t="s">
-        <v>822</v>
-[...3 lines deleted...]
-      </c>
+        <v>841</v>
+      </c>
+      <c r="J122"/>
       <c r="K122"/>
       <c r="L122" t="s">
-        <v>819</v>
+        <v>842</v>
       </c>
       <c r="M122" t="s">
-        <v>132</v>
+        <v>843</v>
       </c>
       <c r="N122" t="s">
-        <v>41</v>
+        <v>174</v>
       </c>
       <c r="O122" t="s">
-        <v>126</v>
+        <v>844</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123" s="2"/>
       <c r="B123" s="2">
-        <v>111477344</v>
+        <v>111477177</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>824</v>
-[...4 lines deleted...]
-      <c r="F123" s="2"/>
+        <v>845</v>
+      </c>
+      <c r="E123" s="2"/>
+      <c r="F123" s="2" t="s">
+        <v>846</v>
+      </c>
       <c r="G123" s="2" t="s">
-        <v>826</v>
+        <v>847</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>827</v>
+        <v>848</v>
       </c>
       <c r="I123" s="2" t="s">
-        <v>828</v>
+        <v>849</v>
       </c>
       <c r="J123" s="2"/>
       <c r="K123" s="2"/>
       <c r="L123" s="2" t="s">
-        <v>829</v>
+        <v>22</v>
       </c>
       <c r="M123" s="2" t="s">
-        <v>830</v>
+        <v>850</v>
       </c>
       <c r="N123" s="2" t="s">
-        <v>155</v>
+        <v>687</v>
       </c>
       <c r="O123" s="2" t="s">
-        <v>406</v>
+        <v>42</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="B124">
-        <v>111477241</v>
+        <v>111477513</v>
       </c>
       <c r="C124" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D124" t="s">
-        <v>831</v>
+        <v>851</v>
       </c>
       <c r="E124"/>
-      <c r="F124" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F124"/>
       <c r="G124" t="s">
-        <v>144</v>
+        <v>852</v>
       </c>
       <c r="H124" t="s">
-        <v>833</v>
+        <v>853</v>
       </c>
       <c r="I124" t="s">
-        <v>834</v>
-[...6 lines deleted...]
-      </c>
+        <v>854</v>
+      </c>
+      <c r="J124"/>
+      <c r="K124"/>
       <c r="L124" t="s">
-        <v>836</v>
+        <v>446</v>
       </c>
       <c r="M124" t="s">
-        <v>132</v>
+        <v>65</v>
       </c>
       <c r="N124" t="s">
-        <v>155</v>
+        <v>855</v>
       </c>
       <c r="O124" t="s">
-        <v>115</v>
+        <v>856</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125" s="2"/>
       <c r="B125" s="2">
-        <v>111477410</v>
+        <v>111477345</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>414</v>
+        <v>15</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>837</v>
+        <v>857</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>838</v>
-[...3 lines deleted...]
-      </c>
+        <v>858</v>
+      </c>
+      <c r="F125" s="2"/>
       <c r="G125" s="2" t="s">
-        <v>839</v>
+        <v>859</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>840</v>
+        <v>288</v>
       </c>
       <c r="I125" s="2" t="s">
-        <v>841</v>
+        <v>860</v>
       </c>
       <c r="J125" s="2"/>
       <c r="K125" s="2"/>
       <c r="L125" s="2" t="s">
-        <v>842</v>
+        <v>290</v>
       </c>
       <c r="M125" s="2" t="s">
-        <v>843</v>
+        <v>861</v>
       </c>
       <c r="N125" s="2" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="O125" s="2" t="s">
-        <v>438</v>
+        <v>459</v>
       </c>
     </row>
     <row r="126" spans="1:15">
       <c r="B126">
-        <v>111477399</v>
+        <v>111477439</v>
       </c>
       <c r="C126" t="s">
-        <v>97</v>
+        <v>257</v>
       </c>
       <c r="D126" t="s">
-        <v>844</v>
+        <v>862</v>
       </c>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126" t="s">
-        <v>845</v>
+        <v>863</v>
       </c>
       <c r="H126" t="s">
-        <v>846</v>
+        <v>275</v>
       </c>
       <c r="I126" t="s">
-        <v>847</v>
-[...2 lines deleted...]
-        <v>75887</v>
+        <v>864</v>
+      </c>
+      <c r="J126" t="s">
+        <v>865</v>
       </c>
       <c r="K126"/>
       <c r="L126" t="s">
-        <v>848</v>
+        <v>866</v>
       </c>
       <c r="M126" t="s">
-        <v>849</v>
+        <v>867</v>
       </c>
       <c r="N126" t="s">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="O126" t="s">
-        <v>184</v>
+        <v>160</v>
       </c>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" s="2"/>
       <c r="B127" s="2">
-        <v>111477398</v>
+        <v>111477423</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>850</v>
+        <v>868</v>
       </c>
       <c r="E127" s="2"/>
       <c r="F127" s="2"/>
       <c r="G127" s="2" t="s">
-        <v>851</v>
+        <v>869</v>
       </c>
       <c r="H127" s="2" t="s">
-        <v>852</v>
+        <v>870</v>
       </c>
       <c r="I127" s="2" t="s">
-        <v>853</v>
-[...3 lines deleted...]
-      </c>
+        <v>871</v>
+      </c>
+      <c r="J127" s="2"/>
       <c r="K127" s="2"/>
       <c r="L127" s="2" t="s">
-        <v>855</v>
+        <v>872</v>
       </c>
       <c r="M127" s="2" t="s">
-        <v>856</v>
+        <v>873</v>
       </c>
       <c r="N127" s="2" t="s">
-        <v>857</v>
+        <v>874</v>
       </c>
       <c r="O127" s="2" t="s">
-        <v>184</v>
+        <v>723</v>
       </c>
     </row>
     <row r="128" spans="1:15">
       <c r="B128">
-        <v>111477171</v>
+        <v>111477139</v>
       </c>
       <c r="C128" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D128" t="s">
-        <v>858</v>
+        <v>875</v>
       </c>
       <c r="E128"/>
-      <c r="F128" t="s">
-[...2 lines deleted...]
-      <c r="G128"/>
+      <c r="F128"/>
       <c r="H128" t="s">
-        <v>292</v>
+        <v>149</v>
       </c>
       <c r="I128" t="s">
-        <v>859</v>
-[...1 lines deleted...]
-      <c r="J128"/>
+        <v>876</v>
+      </c>
+      <c r="J128" t="s">
+        <v>877</v>
+      </c>
       <c r="K128"/>
       <c r="L128" t="s">
-        <v>138</v>
+        <v>22</v>
       </c>
       <c r="M128" t="s">
-        <v>860</v>
+        <v>65</v>
       </c>
       <c r="N128" t="s">
-        <v>269</v>
+        <v>329</v>
       </c>
       <c r="O128" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" s="2"/>
       <c r="B129" s="2">
-        <v>111477367</v>
+        <v>111477332</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>33</v>
+        <v>467</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>861</v>
+        <v>878</v>
       </c>
       <c r="E129" s="2"/>
-      <c r="F129" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F129" s="2"/>
       <c r="G129" s="2" t="s">
-        <v>863</v>
+        <v>879</v>
       </c>
       <c r="H129" s="2" t="s">
-        <v>864</v>
+        <v>880</v>
       </c>
       <c r="I129" s="2" t="s">
-        <v>865</v>
+        <v>881</v>
       </c>
       <c r="J129" s="2" t="s">
-        <v>866</v>
+        <v>882</v>
       </c>
       <c r="K129" s="2"/>
       <c r="L129" s="2" t="s">
-        <v>867</v>
+        <v>883</v>
       </c>
       <c r="M129" s="2" t="s">
-        <v>182</v>
+        <v>65</v>
       </c>
       <c r="N129" s="2" t="s">
-        <v>220</v>
+        <v>67</v>
       </c>
       <c r="O129" s="2" t="s">
-        <v>868</v>
+        <v>466</v>
       </c>
     </row>
     <row r="130" spans="1:15">
       <c r="B130">
-        <v>111477356</v>
+        <v>111477359</v>
       </c>
       <c r="C130" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D130" t="s">
-        <v>869</v>
+        <v>884</v>
       </c>
       <c r="E130" t="s">
-        <v>870</v>
+        <v>204</v>
       </c>
       <c r="F130" t="s">
-        <v>871</v>
+        <v>885</v>
       </c>
       <c r="G130" t="s">
-        <v>872</v>
+        <v>886</v>
       </c>
       <c r="H130" t="s">
-        <v>873</v>
+        <v>887</v>
       </c>
       <c r="I130" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>888</v>
+      </c>
+      <c r="J130"/>
       <c r="K130"/>
       <c r="L130" t="s">
-        <v>876</v>
+        <v>889</v>
       </c>
       <c r="M130" t="s">
-        <v>877</v>
+        <v>890</v>
       </c>
       <c r="N130" t="s">
-        <v>141</v>
+        <v>174</v>
       </c>
       <c r="O130" t="s">
-        <v>50</v>
+        <v>145</v>
       </c>
     </row>
     <row r="131" spans="1:15">
       <c r="A131" s="2"/>
       <c r="B131" s="2">
-        <v>111477405</v>
+        <v>111477361</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>878</v>
+        <v>891</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>879</v>
+        <v>892</v>
       </c>
       <c r="F131" s="2" t="s">
-        <v>880</v>
+        <v>893</v>
       </c>
       <c r="G131" s="2" t="s">
-        <v>881</v>
+        <v>894</v>
       </c>
       <c r="H131" s="2" t="s">
-        <v>478</v>
+        <v>895</v>
       </c>
       <c r="I131" s="2" t="s">
-        <v>882</v>
+        <v>896</v>
       </c>
       <c r="J131" s="2" t="s">
-        <v>883</v>
+        <v>897</v>
       </c>
       <c r="K131" s="2"/>
       <c r="L131" s="2" t="s">
-        <v>884</v>
+        <v>898</v>
       </c>
       <c r="M131" s="2" t="s">
-        <v>885</v>
+        <v>65</v>
       </c>
       <c r="N131" s="2" t="s">
-        <v>584</v>
+        <v>153</v>
       </c>
       <c r="O131" s="2" t="s">
-        <v>475</v>
+        <v>145</v>
       </c>
     </row>
     <row r="132" spans="1:15">
       <c r="B132">
-        <v>111477334</v>
+        <v>111477436</v>
       </c>
       <c r="C132" t="s">
-        <v>33</v>
+        <v>15</v>
       </c>
       <c r="D132" t="s">
-        <v>886</v>
-[...7 lines deleted...]
-      <c r="G132"/>
+        <v>899</v>
+      </c>
+      <c r="E132"/>
+      <c r="F132"/>
       <c r="H132" t="s">
-        <v>888</v>
+        <v>900</v>
       </c>
       <c r="I132" t="s">
-        <v>889</v>
+        <v>901</v>
       </c>
       <c r="J132"/>
       <c r="K132"/>
       <c r="L132" t="s">
-        <v>890</v>
+        <v>902</v>
       </c>
       <c r="M132" t="s">
-        <v>57</v>
+        <v>903</v>
       </c>
       <c r="N132" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="O132" t="s">
-        <v>413</v>
+        <v>752</v>
       </c>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" s="2"/>
       <c r="B133" s="2">
-        <v>111477390</v>
+        <v>111477190</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>891</v>
+        <v>904</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>892</v>
-[...1 lines deleted...]
-      <c r="F133" s="2"/>
+        <v>905</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>906</v>
+      </c>
       <c r="G133" s="2" t="s">
-        <v>893</v>
+        <v>907</v>
       </c>
       <c r="H133" s="2" t="s">
-        <v>894</v>
+        <v>908</v>
       </c>
       <c r="I133" s="2" t="s">
-        <v>895</v>
-[...3 lines deleted...]
-      </c>
+        <v>909</v>
+      </c>
+      <c r="J133" s="2"/>
       <c r="K133" s="2"/>
       <c r="L133" s="2" t="s">
-        <v>897</v>
+        <v>910</v>
       </c>
       <c r="M133" s="2" t="s">
-        <v>898</v>
+        <v>911</v>
       </c>
       <c r="N133" s="2" t="s">
-        <v>289</v>
+        <v>407</v>
       </c>
       <c r="O133" s="2" t="s">
-        <v>899</v>
+        <v>42</v>
       </c>
     </row>
     <row r="134" spans="1:15">
       <c r="B134">
-        <v>111477392</v>
+        <v>111477219</v>
       </c>
       <c r="C134" t="s">
-        <v>33</v>
+        <v>467</v>
       </c>
       <c r="D134" t="s">
-        <v>900</v>
-[...1 lines deleted...]
-      <c r="E134"/>
+        <v>912</v>
+      </c>
+      <c r="E134" t="s">
+        <v>913</v>
+      </c>
       <c r="F134" t="s">
-        <v>901</v>
-[...2 lines deleted...]
-        <v>902</v>
+        <v>17</v>
       </c>
       <c r="H134" t="s">
-        <v>903</v>
+        <v>914</v>
       </c>
       <c r="I134" t="s">
-        <v>904</v>
-[...1 lines deleted...]
-      <c r="J134"/>
+        <v>915</v>
+      </c>
+      <c r="J134" t="s">
+        <v>916</v>
+      </c>
       <c r="K134"/>
       <c r="L134" t="s">
-        <v>905</v>
+        <v>917</v>
       </c>
       <c r="M134" t="s">
-        <v>906</v>
+        <v>65</v>
       </c>
       <c r="N134" t="s">
-        <v>133</v>
+        <v>66</v>
       </c>
       <c r="O134" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="135" spans="1:15">
       <c r="A135" s="2"/>
       <c r="B135" s="2">
-        <v>111477441</v>
+        <v>111477482</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>907</v>
-[...6 lines deleted...]
-      </c>
+        <v>918</v>
+      </c>
+      <c r="E135" s="2"/>
+      <c r="F135" s="2"/>
       <c r="G135" s="2" t="s">
-        <v>909</v>
+        <v>919</v>
       </c>
       <c r="H135" s="2" t="s">
-        <v>910</v>
+        <v>920</v>
       </c>
       <c r="I135" s="2" t="s">
-        <v>911</v>
+        <v>921</v>
       </c>
       <c r="J135" s="2" t="s">
-        <v>912</v>
+        <v>922</v>
       </c>
       <c r="K135" s="2"/>
       <c r="L135" s="2" t="s">
-        <v>913</v>
+        <v>923</v>
       </c>
       <c r="M135" s="2" t="s">
-        <v>182</v>
+        <v>924</v>
       </c>
       <c r="N135" s="2" t="s">
-        <v>914</v>
+        <v>925</v>
       </c>
       <c r="O135" s="2" t="s">
-        <v>134</v>
+        <v>779</v>
       </c>
     </row>
     <row r="136" spans="1:15">
       <c r="B136">
-        <v>111477273</v>
+        <v>111477179</v>
       </c>
       <c r="C136" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D136" t="s">
-        <v>915</v>
-[...3 lines deleted...]
-      </c>
+        <v>926</v>
+      </c>
+      <c r="E136"/>
       <c r="F136"/>
-      <c r="G136"/>
+      <c r="G136" t="s">
+        <v>927</v>
+      </c>
       <c r="H136" t="s">
-        <v>917</v>
+        <v>928</v>
       </c>
       <c r="I136" t="s">
-        <v>918</v>
+        <v>929</v>
       </c>
       <c r="J136" t="s">
-        <v>274</v>
+        <v>930</v>
       </c>
       <c r="K136"/>
       <c r="L136" t="s">
-        <v>693</v>
+        <v>931</v>
       </c>
       <c r="M136" t="s">
-        <v>919</v>
+        <v>932</v>
       </c>
       <c r="N136" t="s">
-        <v>184</v>
+        <v>836</v>
       </c>
       <c r="O136" t="s">
-        <v>359</v>
+        <v>42</v>
       </c>
     </row>
     <row r="137" spans="1:15">
       <c r="A137" s="2"/>
       <c r="B137" s="2">
-        <v>111477197</v>
+        <v>111477310</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>920</v>
-[...3 lines deleted...]
-      </c>
+        <v>933</v>
+      </c>
+      <c r="E137" s="2"/>
       <c r="F137" s="2" t="s">
-        <v>922</v>
+        <v>934</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>923</v>
+        <v>935</v>
       </c>
       <c r="H137" s="2" t="s">
-        <v>924</v>
+        <v>936</v>
       </c>
       <c r="I137" s="2" t="s">
-        <v>925</v>
-[...1 lines deleted...]
-      <c r="J137" s="2"/>
+        <v>937</v>
+      </c>
+      <c r="J137" s="2" t="s">
+        <v>938</v>
+      </c>
       <c r="K137" s="2"/>
       <c r="L137" s="2" t="s">
-        <v>926</v>
+        <v>939</v>
       </c>
       <c r="M137" s="2" t="s">
-        <v>927</v>
+        <v>940</v>
       </c>
       <c r="N137" s="2" t="s">
-        <v>450</v>
+        <v>665</v>
       </c>
       <c r="O137" s="2" t="s">
-        <v>32</v>
+        <v>454</v>
       </c>
     </row>
     <row r="138" spans="1:15">
       <c r="B138">
-        <v>111477303</v>
+        <v>111477339</v>
       </c>
       <c r="C138" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D138" t="s">
-        <v>928</v>
+        <v>933</v>
       </c>
       <c r="E138" t="s">
-        <v>929</v>
+        <v>941</v>
       </c>
       <c r="F138" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G138"/>
+        <v>17</v>
+      </c>
+      <c r="G138" t="s">
+        <v>942</v>
+      </c>
       <c r="H138" t="s">
-        <v>478</v>
+        <v>943</v>
       </c>
       <c r="I138" t="s">
-        <v>930</v>
+        <v>944</v>
       </c>
       <c r="J138" t="s">
-        <v>274</v>
+        <v>945</v>
       </c>
       <c r="K138"/>
       <c r="L138" t="s">
-        <v>931</v>
+        <v>946</v>
       </c>
       <c r="M138" t="s">
-        <v>57</v>
+        <v>250</v>
       </c>
       <c r="N138" t="s">
-        <v>620</v>
+        <v>50</v>
       </c>
       <c r="O138" t="s">
-        <v>31</v>
+        <v>146</v>
       </c>
     </row>
     <row r="139" spans="1:15">
       <c r="A139" s="2"/>
       <c r="B139" s="2">
-        <v>111477426</v>
+        <v>111477340</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>932</v>
-[...1 lines deleted...]
-      <c r="E139" s="2"/>
+        <v>933</v>
+      </c>
+      <c r="E139" s="2" t="s">
+        <v>941</v>
+      </c>
       <c r="F139" s="2" t="s">
-        <v>933</v>
+        <v>17</v>
       </c>
       <c r="G139" s="2" t="s">
-        <v>934</v>
+        <v>947</v>
       </c>
       <c r="H139" s="2" t="s">
-        <v>935</v>
+        <v>948</v>
       </c>
       <c r="I139" s="2" t="s">
-        <v>936</v>
-[...1 lines deleted...]
-      <c r="J139" s="2"/>
+        <v>949</v>
+      </c>
+      <c r="J139" s="2" t="s">
+        <v>950</v>
+      </c>
       <c r="K139" s="2"/>
       <c r="L139" s="2" t="s">
-        <v>937</v>
+        <v>946</v>
       </c>
       <c r="M139" s="2" t="s">
-        <v>462</v>
+        <v>152</v>
       </c>
       <c r="N139" s="2" t="s">
-        <v>938</v>
+        <v>50</v>
       </c>
       <c r="O139" s="2" t="s">
-        <v>939</v>
+        <v>146</v>
       </c>
     </row>
     <row r="140" spans="1:15">
       <c r="B140">
-        <v>111477360</v>
+        <v>111477485</v>
       </c>
       <c r="C140" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D140" t="s">
-        <v>940</v>
-[...9 lines deleted...]
-      </c>
+        <v>951</v>
+      </c>
+      <c r="E140"/>
+      <c r="F140"/>
       <c r="H140" t="s">
-        <v>45</v>
+        <v>952</v>
       </c>
       <c r="I140" t="s">
-        <v>944</v>
-[...6 lines deleted...]
-      </c>
+        <v>953</v>
+      </c>
+      <c r="J140"/>
+      <c r="K140"/>
       <c r="L140" t="s">
-        <v>947</v>
+        <v>290</v>
       </c>
       <c r="M140" t="s">
-        <v>948</v>
+        <v>65</v>
       </c>
       <c r="N140" t="s">
-        <v>155</v>
+        <v>174</v>
       </c>
       <c r="O140" t="s">
-        <v>125</v>
+        <v>439</v>
       </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141" s="2"/>
       <c r="B141" s="2">
-        <v>111477186</v>
+        <v>111477344</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>949</v>
-[...4 lines deleted...]
-      </c>
+        <v>954</v>
+      </c>
+      <c r="E141" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="F141" s="2"/>
       <c r="G141" s="2" t="s">
-        <v>951</v>
+        <v>956</v>
       </c>
       <c r="H141" s="2" t="s">
-        <v>952</v>
+        <v>957</v>
       </c>
       <c r="I141" s="2" t="s">
-        <v>953</v>
-[...3 lines deleted...]
-      </c>
+        <v>958</v>
+      </c>
+      <c r="J141" s="2"/>
       <c r="K141" s="2"/>
       <c r="L141" s="2" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="M141" s="2" t="s">
-        <v>337</v>
+        <v>960</v>
       </c>
       <c r="N141" s="2" t="s">
-        <v>400</v>
+        <v>174</v>
       </c>
       <c r="O141" s="2" t="s">
-        <v>32</v>
+        <v>459</v>
       </c>
     </row>
     <row r="142" spans="1:15">
       <c r="B142">
-        <v>111477384</v>
+        <v>111477498</v>
       </c>
       <c r="C142" t="s">
-        <v>15</v>
+        <v>125</v>
       </c>
       <c r="D142" t="s">
-        <v>949</v>
+        <v>961</v>
       </c>
       <c r="E142" t="s">
-        <v>956</v>
-[...3 lines deleted...]
-        <v>957</v>
+        <v>962</v>
+      </c>
+      <c r="F142" t="s">
+        <v>963</v>
       </c>
       <c r="H142" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="I142" t="s">
-        <v>959</v>
-[...1 lines deleted...]
-      <c r="J142"/>
+        <v>965</v>
+      </c>
+      <c r="J142" t="s">
+        <v>966</v>
+      </c>
       <c r="K142"/>
       <c r="L142" t="s">
-        <v>955</v>
+        <v>967</v>
       </c>
       <c r="M142" t="s">
-        <v>960</v>
+        <v>65</v>
       </c>
       <c r="N142" t="s">
-        <v>160</v>
+        <v>24</v>
       </c>
       <c r="O142" t="s">
-        <v>868</v>
+        <v>734</v>
       </c>
     </row>
     <row r="143" spans="1:15">
       <c r="A143" s="2"/>
       <c r="B143" s="2">
-        <v>111477272</v>
+        <v>111477460</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>961</v>
-[...3 lines deleted...]
-      <c r="G143" s="2"/>
+        <v>968</v>
+      </c>
+      <c r="E143" s="2" t="s">
+        <v>969</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="G143" s="2" t="s">
+        <v>971</v>
+      </c>
       <c r="H143" s="2" t="s">
-        <v>962</v>
+        <v>972</v>
       </c>
       <c r="I143" s="2" t="s">
-        <v>963</v>
+        <v>973</v>
       </c>
       <c r="J143" s="2"/>
       <c r="K143" s="2"/>
       <c r="L143" s="2" t="s">
-        <v>964</v>
+        <v>974</v>
       </c>
       <c r="M143" s="2" t="s">
-        <v>57</v>
+        <v>975</v>
       </c>
       <c r="N143" s="2" t="s">
-        <v>160</v>
+        <v>778</v>
       </c>
       <c r="O143" s="2" t="s">
-        <v>242</v>
+        <v>976</v>
       </c>
     </row>
     <row r="144" spans="1:15">
       <c r="B144">
-        <v>111477172</v>
+        <v>111477461</v>
       </c>
       <c r="C144" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D144" t="s">
-        <v>965</v>
-[...1 lines deleted...]
-      <c r="E144"/>
+        <v>968</v>
+      </c>
+      <c r="E144" t="s">
+        <v>194</v>
+      </c>
       <c r="F144" t="s">
-        <v>966</v>
+        <v>17</v>
       </c>
       <c r="G144" t="s">
-        <v>967</v>
+        <v>977</v>
       </c>
       <c r="H144" t="s">
-        <v>968</v>
+        <v>978</v>
       </c>
       <c r="I144" t="s">
-        <v>969</v>
+        <v>979</v>
       </c>
       <c r="J144"/>
       <c r="K144"/>
       <c r="L144" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="M144" t="s">
-        <v>971</v>
+        <v>980</v>
       </c>
       <c r="N144" t="s">
-        <v>972</v>
+        <v>778</v>
       </c>
       <c r="O144" t="s">
-        <v>32</v>
+        <v>976</v>
       </c>
     </row>
     <row r="145" spans="1:15">
       <c r="A145" s="2"/>
       <c r="B145" s="2">
-        <v>111477257</v>
+        <v>111477241</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>414</v>
+        <v>43</v>
       </c>
       <c r="D145" s="2" t="s">
-        <v>973</v>
+        <v>981</v>
       </c>
       <c r="E145" s="2"/>
       <c r="F145" s="2" t="s">
-        <v>974</v>
+        <v>982</v>
       </c>
       <c r="G145" s="2" t="s">
-        <v>975</v>
+        <v>163</v>
       </c>
       <c r="H145" s="2" t="s">
-        <v>976</v>
+        <v>983</v>
       </c>
       <c r="I145" s="2" t="s">
-        <v>977</v>
-[...2 lines deleted...]
-      <c r="K145" s="2"/>
+        <v>984</v>
+      </c>
+      <c r="J145" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="K145" s="2">
+        <v>235477</v>
+      </c>
       <c r="L145" s="2" t="s">
-        <v>510</v>
+        <v>986</v>
       </c>
       <c r="M145" s="2" t="s">
-        <v>57</v>
+        <v>152</v>
       </c>
       <c r="N145" s="2" t="s">
-        <v>978</v>
+        <v>174</v>
       </c>
       <c r="O145" s="2" t="s">
-        <v>425</v>
+        <v>134</v>
       </c>
     </row>
     <row r="146" spans="1:15">
       <c r="B146">
-        <v>111477442</v>
+        <v>111477410</v>
       </c>
       <c r="C146" t="s">
-        <v>15</v>
+        <v>467</v>
       </c>
       <c r="D146" t="s">
-        <v>979</v>
-[...1 lines deleted...]
-      <c r="E146"/>
+        <v>987</v>
+      </c>
+      <c r="E146" t="s">
+        <v>988</v>
+      </c>
       <c r="F146" t="s">
-        <v>979</v>
+        <v>17</v>
       </c>
       <c r="G146" t="s">
-        <v>980</v>
+        <v>989</v>
       </c>
       <c r="H146" t="s">
-        <v>981</v>
+        <v>990</v>
       </c>
       <c r="I146" t="s">
-        <v>982</v>
-[...6 lines deleted...]
-      </c>
+        <v>991</v>
+      </c>
+      <c r="J146"/>
+      <c r="K146"/>
       <c r="L146" t="s">
-        <v>812</v>
+        <v>992</v>
       </c>
       <c r="M146" t="s">
-        <v>985</v>
+        <v>993</v>
       </c>
       <c r="N146" t="s">
-        <v>986</v>
+        <v>139</v>
       </c>
       <c r="O146" t="s">
-        <v>987</v>
+        <v>500</v>
       </c>
     </row>
     <row r="147" spans="1:15">
       <c r="A147" s="2"/>
       <c r="B147" s="2">
-        <v>111477430</v>
+        <v>111477399</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D147" s="2" t="s">
-        <v>988</v>
-[...7 lines deleted...]
-      <c r="G147" s="2"/>
+        <v>994</v>
+      </c>
+      <c r="E147" s="2"/>
+      <c r="F147" s="2"/>
+      <c r="G147" s="2" t="s">
+        <v>995</v>
+      </c>
       <c r="H147" s="2" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="I147" s="2" t="s">
-        <v>992</v>
-[...2 lines deleted...]
-        <v>993</v>
+        <v>997</v>
+      </c>
+      <c r="J147" s="2">
+        <v>75887</v>
       </c>
       <c r="K147" s="2"/>
       <c r="L147" s="2" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="M147" s="2" t="s">
-        <v>57</v>
+        <v>999</v>
       </c>
       <c r="N147" s="2" t="s">
-        <v>995</v>
+        <v>174</v>
       </c>
       <c r="O147" s="2" t="s">
-        <v>134</v>
+        <v>202</v>
       </c>
     </row>
     <row r="148" spans="1:15">
       <c r="B148">
-        <v>111477445</v>
+        <v>111477398</v>
       </c>
       <c r="C148" t="s">
         <v>15</v>
       </c>
       <c r="D148" t="s">
-        <v>996</v>
-[...6 lines deleted...]
-      </c>
+        <v>1000</v>
+      </c>
+      <c r="E148"/>
+      <c r="F148"/>
       <c r="G148" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="H148" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="I148" t="s">
-        <v>1001</v>
-[...1 lines deleted...]
-      <c r="J148"/>
+        <v>1003</v>
+      </c>
+      <c r="J148" t="s">
+        <v>1004</v>
+      </c>
       <c r="K148"/>
       <c r="L148" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="M148" t="s">
-        <v>57</v>
+        <v>254</v>
       </c>
       <c r="N148" t="s">
-        <v>155</v>
+        <v>1006</v>
       </c>
       <c r="O148" t="s">
-        <v>987</v>
+        <v>202</v>
       </c>
     </row>
     <row r="149" spans="1:15">
       <c r="A149" s="2"/>
       <c r="B149" s="2">
-        <v>111477321</v>
+        <v>111477171</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D149" s="2" t="s">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="E149" s="2"/>
-      <c r="F149" s="2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="F149" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="G149" s="2"/>
       <c r="H149" s="2" t="s">
-        <v>1005</v>
+        <v>332</v>
       </c>
       <c r="I149" s="2" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="J149" s="2"/>
       <c r="K149" s="2"/>
       <c r="L149" s="2" t="s">
-        <v>1007</v>
+        <v>158</v>
       </c>
       <c r="M149" s="2" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="N149" s="2" t="s">
-        <v>184</v>
+        <v>300</v>
       </c>
       <c r="O149" s="2" t="s">
-        <v>731</v>
+        <v>42</v>
       </c>
     </row>
     <row r="150" spans="1:15">
       <c r="B150">
-        <v>111477284</v>
+        <v>111477367</v>
       </c>
       <c r="C150" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D150" t="s">
-        <v>1009</v>
-[...3 lines deleted...]
-      </c>
+        <v>1010</v>
+      </c>
+      <c r="E150"/>
       <c r="F150" t="s">
-        <v>43</v>
+        <v>1011</v>
       </c>
       <c r="G150" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
       <c r="H150" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="I150" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="J150" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="K150"/>
       <c r="L150" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="M150" t="s">
-        <v>469</v>
+        <v>200</v>
       </c>
       <c r="N150" t="s">
-        <v>1015</v>
+        <v>238</v>
       </c>
       <c r="O150" t="s">
-        <v>347</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151" s="2"/>
       <c r="B151" s="2">
-        <v>111477144</v>
+        <v>111477356</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="D151" s="2" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F151" s="2" t="s">
-        <v>378</v>
+        <v>1020</v>
       </c>
       <c r="G151" s="2" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="H151" s="2" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="I151" s="2" t="s">
-        <v>1020</v>
-[...1 lines deleted...]
-      <c r="J151" s="2"/>
+        <v>1023</v>
+      </c>
+      <c r="J151" s="2" t="s">
+        <v>1024</v>
+      </c>
       <c r="K151" s="2"/>
       <c r="L151" s="2" t="s">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="M151" s="2" t="s">
-        <v>57</v>
+        <v>1026</v>
       </c>
       <c r="N151" s="2" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="O151" s="2" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
     </row>
     <row r="152" spans="1:15">
       <c r="B152">
-        <v>111477417</v>
+        <v>111477405</v>
       </c>
       <c r="C152" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D152" t="s">
-        <v>1016</v>
+        <v>1027</v>
       </c>
       <c r="E152" t="s">
-        <v>1022</v>
+        <v>1028</v>
       </c>
       <c r="F152" t="s">
-        <v>378</v>
+        <v>1029</v>
       </c>
       <c r="G152" t="s">
-        <v>1023</v>
+        <v>1030</v>
       </c>
       <c r="H152" t="s">
-        <v>1024</v>
+        <v>547</v>
       </c>
       <c r="I152" t="s">
-        <v>1025</v>
-[...1 lines deleted...]
-      <c r="J152"/>
+        <v>1031</v>
+      </c>
+      <c r="J152" t="s">
+        <v>1032</v>
+      </c>
       <c r="K152"/>
       <c r="L152" t="s">
-        <v>1021</v>
+        <v>1033</v>
       </c>
       <c r="M152" t="s">
-        <v>1026</v>
+        <v>1034</v>
       </c>
       <c r="N152" t="s">
-        <v>133</v>
+        <v>656</v>
       </c>
       <c r="O152" t="s">
-        <v>254</v>
+        <v>544</v>
       </c>
     </row>
     <row r="153" spans="1:15">
       <c r="A153" s="2"/>
       <c r="B153" s="2">
-        <v>111477366</v>
+        <v>111477334</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>15</v>
+        <v>43</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>1027</v>
+        <v>1035</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>1028</v>
+        <v>1036</v>
       </c>
       <c r="F153" s="2" t="s">
-        <v>1029</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G153" s="2"/>
       <c r="H153" s="2" t="s">
-        <v>257</v>
+        <v>1037</v>
       </c>
       <c r="I153" s="2" t="s">
-        <v>1031</v>
-[...3 lines deleted...]
-      </c>
+        <v>1038</v>
+      </c>
+      <c r="J153" s="2"/>
       <c r="K153" s="2"/>
       <c r="L153" s="2" t="s">
-        <v>259</v>
+        <v>1039</v>
       </c>
       <c r="M153" s="2" t="s">
-        <v>1033</v>
+        <v>65</v>
       </c>
       <c r="N153" s="2" t="s">
-        <v>96</v>
+        <v>202</v>
       </c>
       <c r="O153" s="2" t="s">
-        <v>620</v>
+        <v>466</v>
       </c>
     </row>
     <row r="154" spans="1:15">
       <c r="B154">
-        <v>111477369</v>
+        <v>111477390</v>
       </c>
       <c r="C154" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D154" t="s">
-        <v>1034</v>
+        <v>1040</v>
       </c>
       <c r="E154" t="s">
-        <v>1035</v>
+        <v>1041</v>
       </c>
       <c r="F154"/>
+      <c r="G154" t="s">
+        <v>1042</v>
+      </c>
       <c r="H154" t="s">
-        <v>1036</v>
+        <v>1043</v>
       </c>
       <c r="I154" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="J154" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
       <c r="K154"/>
       <c r="L154" t="s">
-        <v>1039</v>
+        <v>1046</v>
       </c>
       <c r="M154" t="s">
-        <v>1040</v>
+        <v>1047</v>
       </c>
       <c r="N154" t="s">
-        <v>220</v>
+        <v>329</v>
       </c>
       <c r="O154" t="s">
-        <v>1041</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="155" spans="1:15">
       <c r="A155" s="2"/>
       <c r="B155" s="2">
-        <v>111477239</v>
+        <v>111477392</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>106</v>
+        <v>43</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>1042</v>
-[...3 lines deleted...]
-      </c>
+        <v>1049</v>
+      </c>
+      <c r="E155" s="2"/>
       <c r="F155" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G155" s="2"/>
+        <v>1050</v>
+      </c>
+      <c r="G155" s="2" t="s">
+        <v>1051</v>
+      </c>
       <c r="H155" s="2" t="s">
-        <v>1043</v>
+        <v>1052</v>
       </c>
       <c r="I155" s="2" t="s">
-        <v>1044</v>
-[...3 lines deleted...]
-      </c>
+        <v>1053</v>
+      </c>
+      <c r="J155" s="2"/>
       <c r="K155" s="2"/>
       <c r="L155" s="2" t="s">
-        <v>591</v>
+        <v>732</v>
       </c>
       <c r="M155" s="2" t="s">
-        <v>57</v>
+        <v>1054</v>
       </c>
       <c r="N155" s="2" t="s">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="O155" s="2" t="s">
-        <v>115</v>
+        <v>50</v>
       </c>
     </row>
     <row r="156" spans="1:15">
       <c r="B156">
-        <v>111477396</v>
+        <v>111477441</v>
       </c>
       <c r="C156" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D156" t="s">
-        <v>1046</v>
-[...1 lines deleted...]
-      <c r="E156"/>
+        <v>1055</v>
+      </c>
+      <c r="E156" t="s">
+        <v>1056</v>
+      </c>
       <c r="F156" t="s">
-        <v>378</v>
+        <v>17</v>
       </c>
       <c r="G156" t="s">
-        <v>1047</v>
+        <v>1057</v>
       </c>
       <c r="H156" t="s">
-        <v>478</v>
+        <v>1058</v>
       </c>
       <c r="I156" t="s">
-        <v>1048</v>
+        <v>1059</v>
       </c>
       <c r="J156" t="s">
-        <v>1049</v>
+        <v>1060</v>
       </c>
       <c r="K156"/>
       <c r="L156" t="s">
-        <v>1050</v>
+        <v>1061</v>
       </c>
       <c r="M156" t="s">
-        <v>57</v>
+        <v>200</v>
       </c>
       <c r="N156" t="s">
-        <v>22</v>
+        <v>1062</v>
       </c>
       <c r="O156" t="s">
-        <v>23</v>
+        <v>154</v>
       </c>
     </row>
     <row r="157" spans="1:15">
       <c r="A157" s="2"/>
       <c r="B157" s="2">
-        <v>111477201</v>
+        <v>111477499</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>1051</v>
-[...3 lines deleted...]
-      </c>
+        <v>1063</v>
+      </c>
+      <c r="E157" s="2"/>
       <c r="F157" s="2" t="s">
-        <v>1053</v>
+        <v>17</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>1054</v>
+        <v>1064</v>
       </c>
       <c r="H157" s="2" t="s">
-        <v>1055</v>
+        <v>1065</v>
       </c>
       <c r="I157" s="2" t="s">
-        <v>1056</v>
+        <v>1066</v>
       </c>
       <c r="J157" s="2"/>
       <c r="K157" s="2"/>
       <c r="L157" s="2" t="s">
-        <v>1057</v>
+        <v>1067</v>
       </c>
       <c r="M157" s="2" t="s">
-        <v>1058</v>
+        <v>1068</v>
       </c>
       <c r="N157" s="2" t="s">
-        <v>450</v>
+        <v>174</v>
       </c>
       <c r="O157" s="2" t="s">
-        <v>32</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="158" spans="1:15">
       <c r="B158">
-        <v>111477364</v>
+        <v>111477467</v>
       </c>
       <c r="C158" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D158" t="s">
-        <v>1059</v>
+        <v>1070</v>
       </c>
       <c r="E158"/>
-      <c r="F158" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F158"/>
       <c r="H158" t="s">
-        <v>1061</v>
+        <v>1071</v>
       </c>
       <c r="I158" t="s">
-        <v>1062</v>
-[...1 lines deleted...]
-      <c r="J158"/>
+        <v>1072</v>
+      </c>
+      <c r="J158" t="s">
+        <v>1073</v>
+      </c>
       <c r="K158"/>
       <c r="L158" t="s">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="M158" t="s">
-        <v>57</v>
+        <v>1075</v>
       </c>
       <c r="N158" t="s">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="O158" t="s">
-        <v>338</v>
+        <v>508</v>
       </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159" s="2"/>
       <c r="B159" s="2">
-        <v>111477270</v>
+        <v>111477273</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>1064</v>
-[...1 lines deleted...]
-      <c r="E159" s="2"/>
+        <v>1076</v>
+      </c>
+      <c r="E159" s="2" t="s">
+        <v>1077</v>
+      </c>
       <c r="F159" s="2"/>
       <c r="G159" s="2"/>
       <c r="H159" s="2" t="s">
-        <v>1065</v>
+        <v>1078</v>
       </c>
       <c r="I159" s="2" t="s">
-        <v>1066</v>
-[...4 lines deleted...]
-      </c>
+        <v>1079</v>
+      </c>
+      <c r="J159" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="K159" s="2"/>
       <c r="L159" s="2" t="s">
-        <v>1067</v>
+        <v>799</v>
       </c>
       <c r="M159" s="2" t="s">
-        <v>437</v>
+        <v>1080</v>
       </c>
       <c r="N159" s="2" t="s">
-        <v>450</v>
+        <v>202</v>
       </c>
       <c r="O159" s="2" t="s">
-        <v>359</v>
+        <v>408</v>
       </c>
     </row>
     <row r="160" spans="1:15">
       <c r="B160">
-        <v>111477412</v>
+        <v>111477197</v>
       </c>
       <c r="C160" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D160" t="s">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="E160"/>
+        <v>1081</v>
+      </c>
+      <c r="E160" t="s">
+        <v>1082</v>
+      </c>
       <c r="F160" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="G160" t="s">
-        <v>1070</v>
+        <v>1084</v>
       </c>
       <c r="H160" t="s">
-        <v>1071</v>
+        <v>1085</v>
       </c>
       <c r="I160" t="s">
-        <v>1072</v>
+        <v>1086</v>
       </c>
       <c r="J160"/>
       <c r="K160"/>
       <c r="L160" t="s">
-        <v>1067</v>
+        <v>1087</v>
       </c>
       <c r="M160" t="s">
-        <v>1073</v>
+        <v>1088</v>
       </c>
       <c r="N160" t="s">
-        <v>358</v>
+        <v>519</v>
       </c>
       <c r="O160" t="s">
-        <v>725</v>
+        <v>42</v>
       </c>
     </row>
     <row r="161" spans="1:15">
       <c r="A161" s="2"/>
       <c r="B161" s="2">
-        <v>111477355</v>
+        <v>111477303</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D161" s="2" t="s">
-        <v>1074</v>
+        <v>1089</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>1075</v>
+        <v>1090</v>
       </c>
       <c r="F161" s="2" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G161" s="2"/>
       <c r="H161" s="2" t="s">
-        <v>1077</v>
+        <v>547</v>
       </c>
       <c r="I161" s="2" t="s">
-        <v>1078</v>
-[...1 lines deleted...]
-      <c r="J161" s="2"/>
+        <v>1091</v>
+      </c>
+      <c r="J161" s="2" t="s">
+        <v>305</v>
+      </c>
       <c r="K161" s="2"/>
       <c r="L161" s="2" t="s">
-        <v>1079</v>
+        <v>1092</v>
       </c>
       <c r="M161" s="2" t="s">
-        <v>1080</v>
+        <v>65</v>
       </c>
       <c r="N161" s="2" t="s">
-        <v>1081</v>
+        <v>692</v>
       </c>
       <c r="O161" s="2" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
     </row>
     <row r="162" spans="1:15">
       <c r="B162">
-        <v>111477400</v>
+        <v>111477426</v>
       </c>
       <c r="C162" t="s">
-        <v>414</v>
+        <v>68</v>
       </c>
       <c r="D162" t="s">
-        <v>1082</v>
-[...3 lines deleted...]
-      </c>
+        <v>1093</v>
+      </c>
+      <c r="E162"/>
       <c r="F162" t="s">
-        <v>43</v>
+        <v>1094</v>
       </c>
       <c r="G162" t="s">
-        <v>1084</v>
+        <v>1095</v>
       </c>
       <c r="H162" t="s">
-        <v>1085</v>
+        <v>1096</v>
       </c>
       <c r="I162" t="s">
-        <v>1086</v>
-[...3 lines deleted...]
-      </c>
+        <v>1097</v>
+      </c>
+      <c r="J162"/>
       <c r="K162"/>
       <c r="L162" t="s">
-        <v>1088</v>
+        <v>1098</v>
       </c>
       <c r="M162" t="s">
-        <v>1089</v>
+        <v>531</v>
       </c>
       <c r="N162" t="s">
-        <v>584</v>
+        <v>1099</v>
       </c>
       <c r="O162" t="s">
-        <v>184</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163" s="2"/>
       <c r="B163" s="2">
-        <v>111477379</v>
+        <v>111477360</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>15</v>
+        <v>68</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>1090</v>
-[...3 lines deleted...]
-      <c r="G163" s="2"/>
+        <v>1101</v>
+      </c>
+      <c r="E163" s="2" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>1103</v>
+      </c>
+      <c r="G163" s="2" t="s">
+        <v>1104</v>
+      </c>
       <c r="H163" s="2" t="s">
-        <v>1091</v>
+        <v>53</v>
       </c>
       <c r="I163" s="2" t="s">
-        <v>1092</v>
+        <v>1105</v>
       </c>
       <c r="J163" s="2" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>7003971</v>
+        <v>1106</v>
+      </c>
+      <c r="K163" s="2" t="s">
+        <v>1107</v>
       </c>
       <c r="L163" s="2" t="s">
-        <v>1094</v>
+        <v>1108</v>
       </c>
       <c r="M163" s="2" t="s">
-        <v>1095</v>
+        <v>1109</v>
       </c>
       <c r="N163" s="2" t="s">
-        <v>22</v>
+        <v>174</v>
       </c>
       <c r="O163" s="2" t="s">
-        <v>330</v>
+        <v>145</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="B164">
-        <v>111477377</v>
+        <v>111477186</v>
       </c>
       <c r="C164" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D164" t="s">
-        <v>1090</v>
+        <v>1110</v>
       </c>
       <c r="E164"/>
-      <c r="F164"/>
+      <c r="F164" t="s">
+        <v>1111</v>
+      </c>
+      <c r="G164" t="s">
+        <v>1112</v>
+      </c>
       <c r="H164" t="s">
-        <v>1096</v>
+        <v>1113</v>
       </c>
       <c r="I164" t="s">
-        <v>1097</v>
+        <v>1114</v>
       </c>
       <c r="J164" t="s">
-        <v>1098</v>
-[...3 lines deleted...]
-      </c>
+        <v>1115</v>
+      </c>
+      <c r="K164"/>
       <c r="L164" t="s">
-        <v>1094</v>
+        <v>1116</v>
       </c>
       <c r="M164" t="s">
-        <v>1099</v>
+        <v>386</v>
       </c>
       <c r="N164" t="s">
-        <v>1100</v>
+        <v>454</v>
       </c>
       <c r="O164" t="s">
-        <v>330</v>
+        <v>42</v>
       </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165" s="2"/>
       <c r="B165" s="2">
-        <v>111477378</v>
+        <v>111477384</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>1090</v>
-[...1 lines deleted...]
-      <c r="E165" s="2"/>
+        <v>1110</v>
+      </c>
+      <c r="E165" s="2" t="s">
+        <v>1117</v>
+      </c>
       <c r="F165" s="2"/>
-      <c r="G165" s="2"/>
+      <c r="G165" s="2" t="s">
+        <v>1118</v>
+      </c>
       <c r="H165" s="2" t="s">
-        <v>1101</v>
+        <v>1119</v>
       </c>
       <c r="I165" s="2" t="s">
-        <v>1102</v>
-[...6 lines deleted...]
-      </c>
+        <v>1120</v>
+      </c>
+      <c r="J165" s="2"/>
+      <c r="K165" s="2"/>
       <c r="L165" s="2" t="s">
-        <v>1094</v>
+        <v>1116</v>
       </c>
       <c r="M165" s="2" t="s">
-        <v>1040</v>
+        <v>1121</v>
       </c>
       <c r="N165" s="2" t="s">
-        <v>1100</v>
+        <v>24</v>
       </c>
       <c r="O165" s="2" t="s">
-        <v>330</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="166" spans="1:15">
       <c r="B166">
-        <v>111477156</v>
+        <v>111477272</v>
       </c>
       <c r="C166" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D166" t="s">
-        <v>1090</v>
-[...3 lines deleted...]
-      </c>
+        <v>1122</v>
+      </c>
+      <c r="E166"/>
       <c r="F166"/>
-      <c r="G166" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H166" t="s">
-        <v>1105</v>
+        <v>1123</v>
       </c>
       <c r="I166" t="s">
-        <v>1106</v>
-[...3 lines deleted...]
-      </c>
+        <v>1124</v>
+      </c>
+      <c r="J166"/>
       <c r="K166"/>
       <c r="L166" t="s">
-        <v>1108</v>
+        <v>1125</v>
       </c>
       <c r="M166" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="N166" t="s">
-        <v>133</v>
+        <v>24</v>
       </c>
       <c r="O166" t="s">
-        <v>242</v>
+        <v>274</v>
       </c>
     </row>
     <row r="167" spans="1:15">
       <c r="A167" s="2"/>
       <c r="B167" s="2">
-        <v>111477221</v>
+        <v>111477172</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="D167" s="2" t="s">
-        <v>1109</v>
-[...5 lines deleted...]
-      <c r="G167" s="2"/>
+        <v>1126</v>
+      </c>
+      <c r="E167" s="2"/>
+      <c r="F167" s="2" t="s">
+        <v>1127</v>
+      </c>
+      <c r="G167" s="2" t="s">
+        <v>1128</v>
+      </c>
       <c r="H167" s="2" t="s">
-        <v>1111</v>
+        <v>1129</v>
       </c>
       <c r="I167" s="2" t="s">
-        <v>1112</v>
+        <v>1130</v>
       </c>
       <c r="J167" s="2"/>
-      <c r="K167" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="K167" s="2"/>
       <c r="L167" s="2" t="s">
-        <v>1113</v>
+        <v>1131</v>
       </c>
       <c r="M167" s="2" t="s">
-        <v>856</v>
+        <v>1132</v>
       </c>
       <c r="N167" s="2" t="s">
-        <v>1114</v>
+        <v>1133</v>
       </c>
       <c r="O167" s="2" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="168" spans="1:15">
       <c r="B168">
-        <v>111477167</v>
+        <v>111477257</v>
       </c>
       <c r="C168" t="s">
-        <v>97</v>
+        <v>467</v>
       </c>
       <c r="D168" t="s">
-        <v>1115</v>
+        <v>1134</v>
       </c>
       <c r="E168"/>
-      <c r="F168"/>
+      <c r="F168" t="s">
+        <v>1135</v>
+      </c>
       <c r="G168" t="s">
-        <v>1116</v>
+        <v>1136</v>
       </c>
       <c r="H168" t="s">
-        <v>453</v>
+        <v>1137</v>
       </c>
       <c r="I168" t="s">
-        <v>1117</v>
-[...3 lines deleted...]
-      </c>
+        <v>1138</v>
+      </c>
+      <c r="J168"/>
       <c r="K168"/>
       <c r="L168" t="s">
-        <v>591</v>
+        <v>571</v>
       </c>
       <c r="M168" t="s">
-        <v>1119</v>
+        <v>65</v>
       </c>
       <c r="N168" t="s">
-        <v>184</v>
+        <v>1139</v>
       </c>
       <c r="O168" t="s">
-        <v>32</v>
+        <v>487</v>
       </c>
     </row>
     <row r="169" spans="1:15">
       <c r="A169" s="2"/>
       <c r="B169" s="2">
-        <v>111477274</v>
+        <v>111477442</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D169" s="2" t="s">
-        <v>1115</v>
+        <v>1140</v>
       </c>
       <c r="E169" s="2"/>
       <c r="F169" s="2" t="s">
-        <v>1120</v>
+        <v>1140</v>
       </c>
       <c r="G169" s="2" t="s">
-        <v>1121</v>
+        <v>1141</v>
       </c>
       <c r="H169" s="2" t="s">
-        <v>1122</v>
+        <v>1142</v>
       </c>
       <c r="I169" s="2" t="s">
-        <v>1123</v>
+        <v>1143</v>
       </c>
       <c r="J169" s="2" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="K169" s="2"/>
+        <v>1144</v>
+      </c>
+      <c r="K169" s="2" t="s">
+        <v>1145</v>
+      </c>
       <c r="L169" s="2" t="s">
-        <v>591</v>
+        <v>939</v>
       </c>
       <c r="M169" s="2" t="s">
-        <v>1125</v>
+        <v>1146</v>
       </c>
       <c r="N169" s="2" t="s">
-        <v>50</v>
+        <v>1147</v>
       </c>
       <c r="O169" s="2" t="s">
-        <v>242</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="170" spans="1:15">
       <c r="B170">
-        <v>111477240</v>
+        <v>111477430</v>
       </c>
       <c r="C170" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D170" t="s">
-        <v>1126</v>
+        <v>1149</v>
       </c>
       <c r="E170" t="s">
-        <v>1127</v>
+        <v>1150</v>
       </c>
       <c r="F170" t="s">
-        <v>1128</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>1151</v>
       </c>
       <c r="H170" t="s">
-        <v>101</v>
+        <v>1152</v>
       </c>
       <c r="I170" t="s">
-        <v>1129</v>
+        <v>1153</v>
       </c>
       <c r="J170" t="s">
-        <v>1130</v>
+        <v>1154</v>
       </c>
       <c r="K170"/>
       <c r="L170" t="s">
-        <v>1131</v>
+        <v>313</v>
       </c>
       <c r="M170" t="s">
-        <v>437</v>
+        <v>65</v>
       </c>
       <c r="N170" t="s">
-        <v>358</v>
+        <v>1155</v>
       </c>
       <c r="O170" t="s">
-        <v>276</v>
+        <v>154</v>
       </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171" s="2"/>
       <c r="B171" s="2">
-        <v>111477247</v>
+        <v>111477445</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D171" s="2" t="s">
-        <v>1132</v>
+        <v>1156</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>1133</v>
+        <v>1157</v>
       </c>
       <c r="F171" s="2" t="s">
-        <v>1134</v>
+        <v>1158</v>
       </c>
       <c r="G171" s="2" t="s">
-        <v>1135</v>
+        <v>1159</v>
       </c>
       <c r="H171" s="2" t="s">
-        <v>1136</v>
+        <v>1160</v>
       </c>
       <c r="I171" s="2" t="s">
-        <v>1137</v>
+        <v>1161</v>
       </c>
       <c r="J171" s="2"/>
-      <c r="K171" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="K171" s="2"/>
       <c r="L171" s="2" t="s">
-        <v>1138</v>
+        <v>1162</v>
       </c>
       <c r="M171" s="2" t="s">
-        <v>1139</v>
+        <v>65</v>
       </c>
       <c r="N171" s="2" t="s">
-        <v>242</v>
+        <v>174</v>
       </c>
       <c r="O171" s="2" t="s">
-        <v>1140</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="172" spans="1:15">
       <c r="B172">
-        <v>111477227</v>
+        <v>111477321</v>
       </c>
       <c r="C172" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D172" t="s">
-        <v>1141</v>
-[...6 lines deleted...]
-      </c>
+        <v>1163</v>
+      </c>
+      <c r="E172"/>
+      <c r="F172"/>
       <c r="G172" t="s">
-        <v>1144</v>
+        <v>1164</v>
       </c>
       <c r="H172" t="s">
-        <v>1145</v>
+        <v>1165</v>
       </c>
       <c r="I172" t="s">
-        <v>1146</v>
-[...3 lines deleted...]
-      </c>
+        <v>1166</v>
+      </c>
+      <c r="J172"/>
       <c r="K172"/>
       <c r="L172" t="s">
-        <v>1148</v>
+        <v>1167</v>
       </c>
       <c r="M172" t="s">
-        <v>1149</v>
+        <v>1168</v>
       </c>
       <c r="N172" t="s">
-        <v>50</v>
+        <v>202</v>
       </c>
       <c r="O172" t="s">
-        <v>32</v>
+        <v>836</v>
       </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173" s="2"/>
       <c r="B173" s="2">
-        <v>111477446</v>
+        <v>111477472</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-      <c r="F173" s="2"/>
+        <v>1169</v>
+      </c>
+      <c r="E173" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>17</v>
+      </c>
       <c r="G173" s="2" t="s">
-        <v>1151</v>
+        <v>1170</v>
       </c>
       <c r="H173" s="2" t="s">
-        <v>718</v>
+        <v>1171</v>
       </c>
       <c r="I173" s="2" t="s">
-        <v>1152</v>
+        <v>1172</v>
       </c>
       <c r="J173" s="2" t="s">
-        <v>1153</v>
+        <v>1173</v>
       </c>
       <c r="K173" s="2"/>
       <c r="L173" s="2" t="s">
-        <v>1148</v>
+        <v>1174</v>
       </c>
       <c r="M173" s="2" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="N173" s="2" t="s">
-        <v>22</v>
+        <v>1175</v>
       </c>
       <c r="O173" s="2" t="s">
-        <v>987</v>
+        <v>779</v>
       </c>
     </row>
     <row r="174" spans="1:15">
       <c r="B174">
-        <v>111477353</v>
+        <v>111477284</v>
       </c>
       <c r="C174" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D174" t="s">
-        <v>1154</v>
+        <v>1169</v>
       </c>
       <c r="E174" t="s">
-        <v>1155</v>
+        <v>231</v>
       </c>
       <c r="F174" t="s">
-        <v>378</v>
+        <v>17</v>
       </c>
       <c r="G174" t="s">
-        <v>1156</v>
+        <v>1176</v>
       </c>
       <c r="H174" t="s">
-        <v>101</v>
+        <v>1177</v>
       </c>
       <c r="I174" t="s">
-        <v>1157</v>
-[...1 lines deleted...]
-      <c r="J174"/>
+        <v>1178</v>
+      </c>
+      <c r="J174" t="s">
+        <v>1179</v>
+      </c>
       <c r="K174"/>
       <c r="L174" t="s">
-        <v>1158</v>
+        <v>1174</v>
       </c>
       <c r="M174" t="s">
-        <v>599</v>
+        <v>538</v>
       </c>
       <c r="N174" t="s">
-        <v>155</v>
+        <v>628</v>
       </c>
       <c r="O174" t="s">
-        <v>50</v>
+        <v>396</v>
       </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175" s="2"/>
       <c r="B175" s="2">
-        <v>111477411</v>
+        <v>111477144</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>1159</v>
+        <v>1180</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>1160</v>
+        <v>1181</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G175" s="2"/>
+        <v>426</v>
+      </c>
+      <c r="G175" s="2" t="s">
+        <v>1182</v>
+      </c>
       <c r="H175" s="2" t="s">
-        <v>1161</v>
+        <v>1183</v>
       </c>
       <c r="I175" s="2" t="s">
-        <v>1162</v>
+        <v>1184</v>
       </c>
       <c r="J175" s="2"/>
       <c r="K175" s="2"/>
       <c r="L175" s="2" t="s">
-        <v>1163</v>
+        <v>1185</v>
       </c>
       <c r="M175" s="2" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="N175" s="2" t="s">
-        <v>58</v>
+        <v>174</v>
       </c>
       <c r="O175" s="2" t="s">
-        <v>304</v>
+        <v>42</v>
       </c>
     </row>
     <row r="176" spans="1:15">
       <c r="B176">
-        <v>111477362</v>
+        <v>111477417</v>
       </c>
       <c r="C176" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D176" t="s">
-        <v>1164</v>
-[...1 lines deleted...]
-      <c r="E176"/>
+        <v>1180</v>
+      </c>
+      <c r="E176" t="s">
+        <v>1186</v>
+      </c>
       <c r="F176" t="s">
-        <v>43</v>
+        <v>426</v>
       </c>
       <c r="G176" t="s">
-        <v>1165</v>
+        <v>1187</v>
       </c>
       <c r="H176" t="s">
-        <v>1166</v>
+        <v>1188</v>
       </c>
       <c r="I176" t="s">
-        <v>1167</v>
-[...3 lines deleted...]
-      </c>
+        <v>1189</v>
+      </c>
+      <c r="J176"/>
       <c r="K176"/>
       <c r="L176" t="s">
-        <v>994</v>
+        <v>1185</v>
       </c>
       <c r="M176" t="s">
-        <v>64</v>
+        <v>1190</v>
       </c>
       <c r="N176" t="s">
-        <v>133</v>
+        <v>153</v>
       </c>
       <c r="O176" t="s">
-        <v>338</v>
+        <v>285</v>
       </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177" s="2"/>
       <c r="B177" s="2">
-        <v>111477229</v>
+        <v>111477366</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>1169</v>
-[...1 lines deleted...]
-      <c r="E177" s="2"/>
+        <v>1191</v>
+      </c>
+      <c r="E177" s="2" t="s">
+        <v>1192</v>
+      </c>
       <c r="F177" s="2" t="s">
-        <v>1170</v>
+        <v>1193</v>
       </c>
       <c r="G177" s="2" t="s">
-        <v>1171</v>
+        <v>1194</v>
       </c>
       <c r="H177" s="2" t="s">
-        <v>1172</v>
+        <v>288</v>
       </c>
       <c r="I177" s="2" t="s">
-        <v>1173</v>
-[...1 lines deleted...]
-      <c r="J177" s="2"/>
+        <v>1195</v>
+      </c>
+      <c r="J177" s="2" t="s">
+        <v>1196</v>
+      </c>
       <c r="K177" s="2"/>
       <c r="L177" s="2" t="s">
-        <v>1174</v>
+        <v>290</v>
       </c>
       <c r="M177" s="2" t="s">
-        <v>1175</v>
+        <v>1197</v>
       </c>
       <c r="N177" s="2" t="s">
-        <v>615</v>
+        <v>115</v>
       </c>
       <c r="O177" s="2" t="s">
-        <v>32</v>
+        <v>692</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="B178">
-        <v>111477316</v>
+        <v>111477369</v>
       </c>
       <c r="C178" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="D178" t="s">
-        <v>1176</v>
+        <v>1198</v>
       </c>
       <c r="E178" t="s">
-        <v>1177</v>
-[...6 lines deleted...]
-      </c>
+        <v>1199</v>
+      </c>
+      <c r="F178"/>
       <c r="H178" t="s">
-        <v>45</v>
+        <v>1200</v>
       </c>
       <c r="I178" t="s">
-        <v>1179</v>
+        <v>1201</v>
       </c>
       <c r="J178" t="s">
-        <v>1180</v>
+        <v>1202</v>
       </c>
       <c r="K178"/>
       <c r="L178" t="s">
-        <v>1181</v>
+        <v>1203</v>
       </c>
       <c r="M178" t="s">
-        <v>1182</v>
+        <v>980</v>
       </c>
       <c r="N178" t="s">
-        <v>620</v>
+        <v>238</v>
       </c>
       <c r="O178" t="s">
-        <v>65</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179" s="2"/>
       <c r="B179" s="2">
-        <v>111477200</v>
+        <v>111477239</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>33</v>
+        <v>125</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>1183</v>
+        <v>1205</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>1184</v>
+        <v>180</v>
       </c>
       <c r="F179" s="2" t="s">
-        <v>1185</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G179" s="2"/>
       <c r="H179" s="2" t="s">
-        <v>1187</v>
+        <v>1206</v>
       </c>
       <c r="I179" s="2" t="s">
-        <v>1188</v>
+        <v>1207</v>
       </c>
       <c r="J179" s="2" t="s">
-        <v>1189</v>
+        <v>1208</v>
       </c>
       <c r="K179" s="2"/>
       <c r="L179" s="2" t="s">
-        <v>1190</v>
+        <v>663</v>
       </c>
       <c r="M179" s="2" t="s">
-        <v>1191</v>
+        <v>65</v>
       </c>
       <c r="N179" s="2" t="s">
-        <v>79</v>
+        <v>153</v>
       </c>
       <c r="O179" s="2" t="s">
-        <v>32</v>
+        <v>134</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="B180">
-        <v>111477374</v>
+        <v>111477396</v>
       </c>
       <c r="C180" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D180" t="s">
-        <v>1183</v>
-[...3 lines deleted...]
-      </c>
+        <v>1209</v>
+      </c>
+      <c r="E180"/>
       <c r="F180" t="s">
-        <v>1185</v>
+        <v>426</v>
       </c>
       <c r="G180" t="s">
-        <v>1193</v>
+        <v>1210</v>
       </c>
       <c r="H180" t="s">
-        <v>1194</v>
+        <v>547</v>
       </c>
       <c r="I180" t="s">
-        <v>1195</v>
+        <v>1211</v>
       </c>
       <c r="J180" t="s">
-        <v>1196</v>
+        <v>1212</v>
       </c>
       <c r="K180"/>
       <c r="L180" t="s">
-        <v>1190</v>
+        <v>1213</v>
       </c>
       <c r="M180" t="s">
-        <v>856</v>
+        <v>65</v>
       </c>
       <c r="N180" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="O180" t="s">
-        <v>368</v>
+        <v>67</v>
       </c>
     </row>
     <row r="181" spans="1:15">
       <c r="A181" s="2"/>
       <c r="B181" s="2">
-        <v>111477425</v>
+        <v>111477201</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="D181" s="2" t="s">
-        <v>1197</v>
-[...1 lines deleted...]
-      <c r="E181" s="2"/>
+        <v>1214</v>
+      </c>
+      <c r="E181" s="2" t="s">
+        <v>1215</v>
+      </c>
       <c r="F181" s="2" t="s">
-        <v>668</v>
+        <v>1216</v>
       </c>
       <c r="G181" s="2" t="s">
-        <v>1198</v>
+        <v>1217</v>
       </c>
       <c r="H181" s="2" t="s">
-        <v>1199</v>
+        <v>1218</v>
       </c>
       <c r="I181" s="2" t="s">
-        <v>1200</v>
-[...3 lines deleted...]
-      </c>
+        <v>1219</v>
+      </c>
+      <c r="J181" s="2"/>
       <c r="K181" s="2"/>
       <c r="L181" s="2" t="s">
-        <v>598</v>
+        <v>1220</v>
       </c>
       <c r="M181" s="2" t="s">
-        <v>1202</v>
+        <v>1221</v>
       </c>
       <c r="N181" s="2" t="s">
-        <v>656</v>
+        <v>519</v>
       </c>
       <c r="O181" s="2" t="s">
-        <v>95</v>
+        <v>42</v>
       </c>
     </row>
     <row r="182" spans="1:15">
       <c r="B182">
-        <v>111477304</v>
+        <v>111477492</v>
       </c>
       <c r="C182" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D182" t="s">
-        <v>1203</v>
-[...6 lines deleted...]
-      </c>
+        <v>1222</v>
+      </c>
+      <c r="E182"/>
+      <c r="F182"/>
       <c r="G182" t="s">
-        <v>1205</v>
+        <v>1223</v>
       </c>
       <c r="H182" t="s">
-        <v>1206</v>
+        <v>773</v>
       </c>
       <c r="I182" t="s">
-        <v>1207</v>
+        <v>1224</v>
       </c>
       <c r="J182"/>
       <c r="K182"/>
       <c r="L182" t="s">
-        <v>1208</v>
+        <v>1225</v>
       </c>
       <c r="M182" t="s">
-        <v>1209</v>
+        <v>1226</v>
       </c>
       <c r="N182" t="s">
-        <v>155</v>
+        <v>1227</v>
       </c>
       <c r="O182" t="s">
-        <v>425</v>
+        <v>925</v>
       </c>
     </row>
     <row r="183" spans="1:15">
       <c r="A183" s="2"/>
       <c r="B183" s="2">
-        <v>111477224</v>
+        <v>111477364</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>106</v>
+        <v>68</v>
       </c>
       <c r="D183" s="2" t="s">
-        <v>1210</v>
-[...7 lines deleted...]
-      </c>
+        <v>1228</v>
+      </c>
+      <c r="E183" s="2"/>
+      <c r="F183" s="2" t="s">
+        <v>1229</v>
+      </c>
+      <c r="G183" s="2"/>
       <c r="H183" s="2" t="s">
-        <v>1213</v>
+        <v>1230</v>
       </c>
       <c r="I183" s="2" t="s">
-        <v>1214</v>
-[...3 lines deleted...]
-      </c>
+        <v>1231</v>
+      </c>
+      <c r="J183" s="2"/>
       <c r="K183" s="2"/>
       <c r="L183" s="2" t="s">
-        <v>1216</v>
+        <v>1232</v>
       </c>
       <c r="M183" s="2" t="s">
-        <v>1217</v>
+        <v>65</v>
       </c>
       <c r="N183" s="2" t="s">
-        <v>184</v>
+        <v>153</v>
       </c>
       <c r="O183" s="2" t="s">
-        <v>32</v>
+        <v>387</v>
       </c>
     </row>
     <row r="184" spans="1:15">
       <c r="B184">
-        <v>111477220</v>
+        <v>111477270</v>
       </c>
       <c r="C184" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D184" t="s">
-        <v>1218</v>
-[...9 lines deleted...]
-      </c>
+        <v>1233</v>
+      </c>
+      <c r="E184"/>
+      <c r="F184"/>
       <c r="H184" t="s">
-        <v>1221</v>
+        <v>1234</v>
       </c>
       <c r="I184" t="s">
-        <v>1222</v>
+        <v>1235</v>
       </c>
       <c r="J184"/>
-      <c r="K184"/>
+      <c r="K184">
+        <v>6903096</v>
+      </c>
       <c r="L184" t="s">
-        <v>1223</v>
+        <v>1236</v>
       </c>
       <c r="M184" t="s">
-        <v>437</v>
+        <v>499</v>
       </c>
       <c r="N184" t="s">
-        <v>615</v>
+        <v>519</v>
       </c>
       <c r="O184" t="s">
-        <v>32</v>
+        <v>408</v>
       </c>
     </row>
     <row r="185" spans="1:15">
       <c r="A185" s="2"/>
       <c r="B185" s="2">
-        <v>111477278</v>
+        <v>111477412</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D185" s="2" t="s">
-        <v>1224</v>
+        <v>1237</v>
       </c>
       <c r="E185" s="2"/>
       <c r="F185" s="2" t="s">
-        <v>1225</v>
+        <v>1238</v>
       </c>
       <c r="G185" s="2" t="s">
-        <v>1226</v>
+        <v>1239</v>
       </c>
       <c r="H185" s="2" t="s">
-        <v>1227</v>
+        <v>1240</v>
       </c>
       <c r="I185" s="2" t="s">
-        <v>1228</v>
+        <v>1241</v>
       </c>
       <c r="J185" s="2"/>
       <c r="K185" s="2"/>
       <c r="L185" s="2" t="s">
-        <v>1229</v>
+        <v>1236</v>
       </c>
       <c r="M185" s="2" t="s">
-        <v>1230</v>
+        <v>1242</v>
       </c>
       <c r="N185" s="2" t="s">
-        <v>126</v>
+        <v>407</v>
       </c>
       <c r="O185" s="2" t="s">
-        <v>205</v>
+        <v>830</v>
       </c>
     </row>
     <row r="186" spans="1:15">
       <c r="B186">
-        <v>111477194</v>
+        <v>111477506</v>
       </c>
       <c r="C186" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D186" t="s">
-        <v>1231</v>
-[...1 lines deleted...]
-      <c r="E186"/>
+        <v>1243</v>
+      </c>
+      <c r="E186" t="s">
+        <v>1244</v>
+      </c>
       <c r="F186" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>1232</v>
+        <v>1245</v>
       </c>
       <c r="H186" t="s">
-        <v>1233</v>
+        <v>1246</v>
       </c>
       <c r="I186" t="s">
-        <v>1234</v>
+        <v>1247</v>
       </c>
       <c r="J186" t="s">
-        <v>1235</v>
+        <v>1248</v>
       </c>
       <c r="K186"/>
       <c r="L186" t="s">
-        <v>1236</v>
+        <v>1249</v>
       </c>
       <c r="M186" t="s">
-        <v>1237</v>
+        <v>65</v>
       </c>
       <c r="N186" t="s">
-        <v>615</v>
+        <v>1250</v>
       </c>
       <c r="O186" t="s">
-        <v>32</v>
+        <v>925</v>
       </c>
     </row>
     <row r="187" spans="1:15">
       <c r="A187" s="2"/>
       <c r="B187" s="2">
-        <v>111477343</v>
+        <v>111477355</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>1231</v>
+        <v>1251</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="F187" s="2"/>
+        <v>1252</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>17</v>
+      </c>
       <c r="G187" s="2" t="s">
-        <v>1238</v>
+        <v>1253</v>
       </c>
       <c r="H187" s="2" t="s">
-        <v>1239</v>
+        <v>1254</v>
       </c>
       <c r="I187" s="2" t="s">
-        <v>1240</v>
-[...3 lines deleted...]
-      </c>
+        <v>1255</v>
+      </c>
+      <c r="J187" s="2"/>
       <c r="K187" s="2"/>
       <c r="L187" s="2" t="s">
-        <v>1236</v>
+        <v>1256</v>
       </c>
       <c r="M187" s="2" t="s">
-        <v>1241</v>
+        <v>1257</v>
       </c>
       <c r="N187" s="2" t="s">
-        <v>304</v>
+        <v>1258</v>
       </c>
       <c r="O187" s="2" t="s">
-        <v>406</v>
+        <v>58</v>
       </c>
     </row>
     <row r="188" spans="1:15">
       <c r="B188">
-        <v>111477341</v>
+        <v>111477400</v>
       </c>
       <c r="C188" t="s">
-        <v>15</v>
+        <v>467</v>
       </c>
       <c r="D188" t="s">
-        <v>1231</v>
+        <v>1259</v>
       </c>
       <c r="E188" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="F188"/>
+        <v>1260</v>
+      </c>
+      <c r="F188" t="s">
+        <v>17</v>
+      </c>
       <c r="G188" t="s">
-        <v>1242</v>
+        <v>1261</v>
       </c>
       <c r="H188" t="s">
-        <v>1243</v>
+        <v>1262</v>
       </c>
       <c r="I188" t="s">
-        <v>1244</v>
-[...1 lines deleted...]
-      <c r="J188"/>
+        <v>1263</v>
+      </c>
+      <c r="J188" t="s">
+        <v>1264</v>
+      </c>
       <c r="K188"/>
       <c r="L188" t="s">
-        <v>1236</v>
+        <v>1265</v>
       </c>
       <c r="M188" t="s">
-        <v>1245</v>
+        <v>1266</v>
       </c>
       <c r="N188" t="s">
-        <v>96</v>
+        <v>656</v>
       </c>
       <c r="O188" t="s">
-        <v>338</v>
+        <v>202</v>
       </c>
     </row>
     <row r="189" spans="1:15">
       <c r="A189" s="2"/>
       <c r="B189" s="2">
-        <v>111477327</v>
+        <v>111477379</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>1246</v>
+        <v>1267</v>
       </c>
       <c r="E189" s="2"/>
       <c r="F189" s="2"/>
-      <c r="G189" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G189" s="2"/>
       <c r="H189" s="2" t="s">
-        <v>1248</v>
+        <v>1268</v>
       </c>
       <c r="I189" s="2" t="s">
-        <v>1249</v>
-[...3 lines deleted...]
-        <v>1250</v>
+        <v>1269</v>
+      </c>
+      <c r="J189" s="2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="K189" s="2">
+        <v>7003971</v>
       </c>
       <c r="L189" s="2" t="s">
-        <v>1251</v>
+        <v>1271</v>
       </c>
       <c r="M189" s="2" t="s">
-        <v>1252</v>
+        <v>1272</v>
       </c>
       <c r="N189" s="2" t="s">
-        <v>1253</v>
+        <v>139</v>
       </c>
       <c r="O189" s="2" t="s">
-        <v>284</v>
+        <v>379</v>
       </c>
     </row>
     <row r="190" spans="1:15">
       <c r="B190">
-        <v>111477457</v>
+        <v>111477377</v>
       </c>
       <c r="C190" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D190" t="s">
-        <v>1254</v>
-[...9 lines deleted...]
-      </c>
+        <v>1267</v>
+      </c>
+      <c r="E190"/>
+      <c r="F190"/>
       <c r="H190" t="s">
-        <v>1256</v>
+        <v>1273</v>
       </c>
       <c r="I190" t="s">
-        <v>1257</v>
+        <v>1274</v>
       </c>
       <c r="J190" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="K190"/>
+        <v>1275</v>
+      </c>
+      <c r="K190">
+        <v>7003537</v>
+      </c>
       <c r="L190" t="s">
-        <v>1258</v>
+        <v>1271</v>
       </c>
       <c r="M190" t="s">
-        <v>48</v>
+        <v>635</v>
       </c>
       <c r="N190" t="s">
-        <v>22</v>
+        <v>1276</v>
       </c>
       <c r="O190" t="s">
-        <v>1259</v>
+        <v>379</v>
       </c>
     </row>
     <row r="191" spans="1:15">
       <c r="A191" s="2"/>
       <c r="B191" s="2">
-        <v>111477259</v>
+        <v>111477378</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>1260</v>
+        <v>1267</v>
       </c>
       <c r="E191" s="2"/>
       <c r="F191" s="2"/>
       <c r="G191" s="2"/>
       <c r="H191" s="2" t="s">
-        <v>478</v>
+        <v>1277</v>
       </c>
       <c r="I191" s="2" t="s">
-        <v>1261</v>
-[...1 lines deleted...]
-      <c r="J191" s="2"/>
+        <v>1278</v>
+      </c>
+      <c r="J191" s="2" t="s">
+        <v>1275</v>
+      </c>
       <c r="K191" s="2">
-        <v>6895610</v>
+        <v>7003855</v>
       </c>
       <c r="L191" s="2" t="s">
-        <v>1262</v>
+        <v>1271</v>
       </c>
       <c r="M191" s="2" t="s">
-        <v>1263</v>
+        <v>980</v>
       </c>
       <c r="N191" s="2" t="s">
-        <v>193</v>
+        <v>1276</v>
       </c>
       <c r="O191" s="2" t="s">
-        <v>199</v>
+        <v>379</v>
       </c>
     </row>
     <row r="192" spans="1:15">
       <c r="B192">
-        <v>111477471</v>
+        <v>111477156</v>
       </c>
       <c r="C192" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="D192" t="s">
-        <v>1264</v>
-[...4 lines deleted...]
-      </c>
+        <v>1267</v>
+      </c>
+      <c r="E192" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F192"/>
       <c r="G192" t="s">
-        <v>1265</v>
+        <v>1280</v>
       </c>
       <c r="H192" t="s">
-        <v>1266</v>
+        <v>1281</v>
       </c>
       <c r="I192" t="s">
-        <v>1267</v>
+        <v>1282</v>
       </c>
       <c r="J192" t="s">
-        <v>1268</v>
+        <v>1283</v>
       </c>
       <c r="K192"/>
       <c r="L192" t="s">
-        <v>1269</v>
+        <v>1284</v>
       </c>
       <c r="M192" t="s">
-        <v>1270</v>
+        <v>49</v>
       </c>
       <c r="N192" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="O192" t="s">
-        <v>1271</v>
+        <v>274</v>
       </c>
     </row>
     <row r="193" spans="1:15">
       <c r="A193" s="2"/>
       <c r="B193" s="2">
-        <v>111477402</v>
+        <v>111477221</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>106</v>
+        <v>43</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>1272</v>
+        <v>1285</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>1273</v>
+        <v>1286</v>
       </c>
       <c r="F193" s="2"/>
       <c r="G193" s="2"/>
       <c r="H193" s="2" t="s">
-        <v>1274</v>
+        <v>1287</v>
       </c>
       <c r="I193" s="2" t="s">
-        <v>1275</v>
-[...3 lines deleted...]
-      </c>
+        <v>1288</v>
+      </c>
+      <c r="J193" s="2"/>
       <c r="K193" s="2">
-        <v>7031581</v>
+        <v>6870876</v>
       </c>
       <c r="L193" s="2" t="s">
-        <v>1277</v>
+        <v>1289</v>
       </c>
       <c r="M193" s="2" t="s">
-        <v>1278</v>
+        <v>254</v>
       </c>
       <c r="N193" s="2" t="s">
-        <v>155</v>
+        <v>1290</v>
       </c>
       <c r="O193" s="2" t="s">
-        <v>304</v>
+        <v>42</v>
       </c>
     </row>
     <row r="194" spans="1:15">
       <c r="B194">
-        <v>111476872</v>
+        <v>111477167</v>
       </c>
       <c r="C194" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D194" t="s">
-        <v>1279</v>
-[...6 lines deleted...]
-      </c>
+        <v>1291</v>
+      </c>
+      <c r="E194"/>
+      <c r="F194"/>
       <c r="G194" t="s">
-        <v>1282</v>
+        <v>1292</v>
       </c>
       <c r="H194" t="s">
-        <v>1283</v>
+        <v>522</v>
       </c>
       <c r="I194" t="s">
-        <v>1284</v>
-[...4 lines deleted...]
-      </c>
+        <v>1293</v>
+      </c>
+      <c r="J194" t="s">
+        <v>1294</v>
+      </c>
+      <c r="K194"/>
       <c r="L194" t="s">
-        <v>1285</v>
+        <v>663</v>
       </c>
       <c r="M194" t="s">
-        <v>1286</v>
+        <v>1295</v>
       </c>
       <c r="N194" t="s">
-        <v>384</v>
+        <v>202</v>
       </c>
       <c r="O194" t="s">
-        <v>115</v>
+        <v>42</v>
       </c>
     </row>
     <row r="195" spans="1:15">
       <c r="A195" s="2"/>
       <c r="B195" s="2">
-        <v>111477408</v>
+        <v>111477274</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>1287</v>
-[...3 lines deleted...]
-      </c>
+        <v>1291</v>
+      </c>
+      <c r="E195" s="2"/>
       <c r="F195" s="2" t="s">
-        <v>378</v>
+        <v>1296</v>
       </c>
       <c r="G195" s="2" t="s">
-        <v>1289</v>
+        <v>1297</v>
       </c>
       <c r="H195" s="2" t="s">
-        <v>1290</v>
+        <v>1298</v>
       </c>
       <c r="I195" s="2" t="s">
-        <v>1291</v>
-[...4 lines deleted...]
-      </c>
+        <v>1299</v>
+      </c>
+      <c r="J195" s="2" t="s">
+        <v>1300</v>
+      </c>
+      <c r="K195" s="2"/>
       <c r="L195" s="2" t="s">
-        <v>1292</v>
+        <v>663</v>
       </c>
       <c r="M195" s="2" t="s">
-        <v>57</v>
+        <v>1301</v>
       </c>
       <c r="N195" s="2" t="s">
-        <v>1293</v>
+        <v>58</v>
       </c>
       <c r="O195" s="2" t="s">
-        <v>438</v>
+        <v>274</v>
       </c>
     </row>
     <row r="196" spans="1:15">
       <c r="B196">
-        <v>111477206</v>
+        <v>111477240</v>
       </c>
       <c r="C196" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D196" t="s">
-        <v>1294</v>
+        <v>1302</v>
       </c>
       <c r="E196" t="s">
-        <v>1295</v>
-[...1 lines deleted...]
-      <c r="F196"/>
+        <v>1303</v>
+      </c>
+      <c r="F196" t="s">
+        <v>1304</v>
+      </c>
       <c r="G196" t="s">
-        <v>1296</v>
+        <v>495</v>
       </c>
       <c r="H196" t="s">
-        <v>1297</v>
+        <v>120</v>
       </c>
       <c r="I196" t="s">
-        <v>1298</v>
-[...1 lines deleted...]
-      <c r="J196"/>
+        <v>1305</v>
+      </c>
+      <c r="J196" t="s">
+        <v>1306</v>
+      </c>
       <c r="K196"/>
       <c r="L196" t="s">
-        <v>1299</v>
+        <v>1307</v>
       </c>
       <c r="M196" t="s">
-        <v>57</v>
+        <v>499</v>
       </c>
       <c r="N196" t="s">
-        <v>184</v>
+        <v>407</v>
       </c>
       <c r="O196" t="s">
-        <v>32</v>
+        <v>307</v>
       </c>
     </row>
     <row r="197" spans="1:15">
       <c r="A197" s="2"/>
       <c r="B197" s="2">
-        <v>111477393</v>
+        <v>111477464</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>1300</v>
+        <v>1308</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>1301</v>
+        <v>1309</v>
       </c>
       <c r="F197" s="2" t="s">
-        <v>43</v>
+        <v>17</v>
       </c>
       <c r="G197" s="2" t="s">
-        <v>1302</v>
+        <v>17</v>
       </c>
       <c r="H197" s="2" t="s">
-        <v>472</v>
+        <v>1310</v>
       </c>
       <c r="I197" s="2" t="s">
-        <v>1303</v>
+        <v>1311</v>
       </c>
       <c r="J197" s="2" t="s">
-        <v>1304</v>
+        <v>1312</v>
       </c>
       <c r="K197" s="2"/>
       <c r="L197" s="2" t="s">
-        <v>1305</v>
+        <v>313</v>
       </c>
       <c r="M197" s="2" t="s">
-        <v>1306</v>
+        <v>56</v>
       </c>
       <c r="N197" s="2" t="s">
-        <v>133</v>
+        <v>201</v>
       </c>
       <c r="O197" s="2" t="s">
-        <v>41</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="198" spans="1:15">
       <c r="B198">
-        <v>111477371</v>
+        <v>111477247</v>
       </c>
       <c r="C198" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D198" t="s">
-        <v>1307</v>
-[...1 lines deleted...]
-      <c r="E198"/>
+        <v>1314</v>
+      </c>
+      <c r="E198" t="s">
+        <v>1315</v>
+      </c>
       <c r="F198" t="s">
-        <v>378</v>
+        <v>1316</v>
+      </c>
+      <c r="G198" t="s">
+        <v>1317</v>
       </c>
       <c r="H198" t="s">
-        <v>1308</v>
+        <v>1318</v>
       </c>
       <c r="I198" t="s">
-        <v>1309</v>
-[...3 lines deleted...]
-      </c>
+        <v>1319</v>
+      </c>
+      <c r="J198"/>
       <c r="K198">
-        <v>6998001</v>
+        <v>29068793</v>
       </c>
       <c r="L198" t="s">
-        <v>1311</v>
+        <v>1320</v>
       </c>
       <c r="M198" t="s">
-        <v>1245</v>
+        <v>1321</v>
       </c>
       <c r="N198" t="s">
-        <v>1312</v>
+        <v>274</v>
       </c>
       <c r="O198" t="s">
-        <v>1041</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="199" spans="1:15">
       <c r="A199" s="2"/>
       <c r="B199" s="2">
-        <v>111477381</v>
+        <v>111477227</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>106</v>
+        <v>116</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>1313</v>
-[...1 lines deleted...]
-      <c r="E199" s="2"/>
+        <v>1323</v>
+      </c>
+      <c r="E199" s="2" t="s">
+        <v>1324</v>
+      </c>
       <c r="F199" s="2" t="s">
-        <v>43</v>
+        <v>1325</v>
       </c>
       <c r="G199" s="2" t="s">
-        <v>1314</v>
+        <v>1326</v>
       </c>
       <c r="H199" s="2" t="s">
-        <v>1315</v>
+        <v>1327</v>
       </c>
       <c r="I199" s="2" t="s">
-        <v>1316</v>
-[...1 lines deleted...]
-      <c r="J199" s="2"/>
+        <v>1328</v>
+      </c>
+      <c r="J199" s="2" t="s">
+        <v>1329</v>
+      </c>
       <c r="K199" s="2"/>
       <c r="L199" s="2" t="s">
-        <v>1317</v>
+        <v>1330</v>
       </c>
       <c r="M199" s="2" t="s">
-        <v>437</v>
+        <v>1331</v>
       </c>
       <c r="N199" s="2" t="s">
-        <v>133</v>
+        <v>58</v>
       </c>
       <c r="O199" s="2" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
     </row>
     <row r="200" spans="1:15">
       <c r="B200">
-        <v>111477454</v>
+        <v>111477446</v>
       </c>
       <c r="C200" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D200" t="s">
-        <v>1318</v>
+        <v>1332</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
+      <c r="G200" t="s">
+        <v>1333</v>
+      </c>
       <c r="H200" t="s">
-        <v>1319</v>
+        <v>823</v>
       </c>
       <c r="I200" t="s">
-        <v>1320</v>
-[...1 lines deleted...]
-      <c r="J200"/>
+        <v>1334</v>
+      </c>
+      <c r="J200" t="s">
+        <v>1335</v>
+      </c>
       <c r="K200"/>
       <c r="L200" t="s">
-        <v>1321</v>
+        <v>1330</v>
       </c>
       <c r="M200" t="s">
-        <v>1322</v>
+        <v>65</v>
       </c>
       <c r="N200" t="s">
-        <v>1323</v>
+        <v>139</v>
       </c>
       <c r="O200" t="s">
-        <v>313</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="201" spans="1:15">
       <c r="A201" s="2"/>
       <c r="B201" s="2">
-        <v>111477077</v>
+        <v>111477353</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>1324</v>
-[...2 lines deleted...]
-      <c r="F201" s="2"/>
+        <v>1336</v>
+      </c>
+      <c r="E201" s="2" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>426</v>
+      </c>
       <c r="G201" s="2" t="s">
-        <v>1325</v>
+        <v>1338</v>
       </c>
       <c r="H201" s="2" t="s">
-        <v>1326</v>
+        <v>120</v>
       </c>
       <c r="I201" s="2" t="s">
-        <v>1327</v>
-[...3 lines deleted...]
-      </c>
+        <v>1339</v>
+      </c>
+      <c r="J201" s="2"/>
       <c r="K201" s="2"/>
       <c r="L201" s="2" t="s">
-        <v>1329</v>
+        <v>1340</v>
       </c>
       <c r="M201" s="2" t="s">
-        <v>57</v>
+        <v>671</v>
       </c>
       <c r="N201" s="2" t="s">
-        <v>96</v>
+        <v>174</v>
       </c>
       <c r="O201" s="2" t="s">
-        <v>211</v>
+        <v>58</v>
       </c>
     </row>
     <row r="202" spans="1:15">
       <c r="B202">
-        <v>111477256</v>
+        <v>111477411</v>
       </c>
       <c r="C202" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D202" t="s">
-        <v>1330</v>
+        <v>1341</v>
       </c>
       <c r="E202" t="s">
-        <v>1331</v>
+        <v>1342</v>
       </c>
       <c r="F202" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>17</v>
       </c>
       <c r="H202" t="s">
-        <v>1332</v>
+        <v>1343</v>
       </c>
       <c r="I202" t="s">
-        <v>1333</v>
+        <v>1344</v>
       </c>
       <c r="J202"/>
       <c r="K202"/>
       <c r="L202" t="s">
-        <v>1334</v>
+        <v>1345</v>
       </c>
       <c r="M202" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="N202" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="O202" t="s">
-        <v>425</v>
+        <v>353</v>
       </c>
     </row>
     <row r="203" spans="1:15">
       <c r="A203" s="2"/>
       <c r="B203" s="2">
-        <v>111477433</v>
+        <v>111477362</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D203" s="2" t="s">
-        <v>1335</v>
+        <v>1346</v>
       </c>
       <c r="E203" s="2"/>
       <c r="F203" s="2" t="s">
-        <v>1336</v>
-[...1 lines deleted...]
-      <c r="G203" s="2"/>
+        <v>17</v>
+      </c>
+      <c r="G203" s="2" t="s">
+        <v>1347</v>
+      </c>
       <c r="H203" s="2" t="s">
-        <v>604</v>
+        <v>1348</v>
       </c>
       <c r="I203" s="2" t="s">
-        <v>1337</v>
+        <v>1349</v>
       </c>
       <c r="J203" s="2" t="s">
-        <v>720</v>
+        <v>1350</v>
       </c>
       <c r="K203" s="2"/>
       <c r="L203" s="2" t="s">
-        <v>1338</v>
+        <v>313</v>
       </c>
       <c r="M203" s="2" t="s">
-        <v>1040</v>
+        <v>84</v>
       </c>
       <c r="N203" s="2" t="s">
-        <v>987</v>
+        <v>153</v>
       </c>
       <c r="O203" s="2" t="s">
-        <v>656</v>
+        <v>387</v>
       </c>
     </row>
     <row r="204" spans="1:15">
       <c r="B204">
-        <v>111477337</v>
+        <v>111477229</v>
       </c>
       <c r="C204" t="s">
-        <v>97</v>
+        <v>68</v>
       </c>
       <c r="D204" t="s">
-        <v>1339</v>
+        <v>1351</v>
       </c>
       <c r="E204"/>
       <c r="F204" t="s">
-        <v>1281</v>
+        <v>1352</v>
       </c>
       <c r="G204" t="s">
-        <v>1340</v>
+        <v>1353</v>
       </c>
       <c r="H204" t="s">
-        <v>478</v>
+        <v>1354</v>
       </c>
       <c r="I204" t="s">
-        <v>1341</v>
-[...3 lines deleted...]
-      </c>
+        <v>1355</v>
+      </c>
+      <c r="J204"/>
       <c r="K204"/>
       <c r="L204" t="s">
-        <v>1343</v>
+        <v>1356</v>
       </c>
       <c r="M204" t="s">
-        <v>1344</v>
+        <v>1357</v>
       </c>
       <c r="N204" t="s">
-        <v>1345</v>
+        <v>687</v>
       </c>
       <c r="O204" t="s">
-        <v>126</v>
+        <v>42</v>
       </c>
     </row>
     <row r="205" spans="1:15">
       <c r="A205" s="2"/>
       <c r="B205" s="2">
-        <v>111477421</v>
+        <v>111477316</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D205" s="2" t="s">
-        <v>1346</v>
+        <v>1358</v>
       </c>
       <c r="E205" s="2" t="s">
-        <v>262</v>
+        <v>1359</v>
       </c>
       <c r="F205" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="G205" s="2"/>
+        <v>426</v>
+      </c>
+      <c r="G205" s="2" t="s">
+        <v>1360</v>
+      </c>
       <c r="H205" s="2" t="s">
-        <v>1347</v>
+        <v>53</v>
       </c>
       <c r="I205" s="2" t="s">
-        <v>1348</v>
-[...1 lines deleted...]
-      <c r="J205" s="2"/>
+        <v>1361</v>
+      </c>
+      <c r="J205" s="2" t="s">
+        <v>1362</v>
+      </c>
       <c r="K205" s="2"/>
       <c r="L205" s="2" t="s">
-        <v>1349</v>
+        <v>1363</v>
       </c>
       <c r="M205" s="2" t="s">
-        <v>437</v>
+        <v>1364</v>
       </c>
       <c r="N205" s="2" t="s">
-        <v>1350</v>
+        <v>692</v>
       </c>
       <c r="O205" s="2" t="s">
-        <v>393</v>
+        <v>85</v>
       </c>
     </row>
     <row r="206" spans="1:15">
       <c r="B206">
-        <v>111477192</v>
+        <v>111477200</v>
       </c>
       <c r="C206" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D206" t="s">
-        <v>1351</v>
+        <v>1365</v>
       </c>
       <c r="E206" t="s">
-        <v>1352</v>
+        <v>1366</v>
       </c>
       <c r="F206" t="s">
-        <v>1353</v>
+        <v>1367</v>
       </c>
       <c r="G206" t="s">
-        <v>1354</v>
+        <v>1368</v>
       </c>
       <c r="H206" t="s">
-        <v>1355</v>
+        <v>1369</v>
       </c>
       <c r="I206" t="s">
-        <v>1356</v>
+        <v>1370</v>
       </c>
       <c r="J206" t="s">
-        <v>1357</v>
+        <v>1371</v>
       </c>
       <c r="K206"/>
       <c r="L206" t="s">
-        <v>20</v>
+        <v>1372</v>
       </c>
       <c r="M206" t="s">
-        <v>40</v>
+        <v>1373</v>
       </c>
       <c r="N206" t="s">
-        <v>155</v>
+        <v>98</v>
       </c>
       <c r="O206" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="207" spans="1:15">
       <c r="A207" s="2"/>
       <c r="B207" s="2">
-        <v>111477148</v>
+        <v>111477374</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D207" s="2" t="s">
-        <v>1358</v>
-[...2 lines deleted...]
-      <c r="F207" s="2"/>
+        <v>1365</v>
+      </c>
+      <c r="E207" s="2" t="s">
+        <v>1374</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>1367</v>
+      </c>
       <c r="G207" s="2" t="s">
-        <v>1359</v>
+        <v>1375</v>
       </c>
       <c r="H207" s="2" t="s">
-        <v>1360</v>
+        <v>773</v>
       </c>
       <c r="I207" s="2" t="s">
-        <v>1361</v>
-[...1 lines deleted...]
-      <c r="J207" s="2"/>
+        <v>1376</v>
+      </c>
+      <c r="J207" s="2" t="s">
+        <v>1377</v>
+      </c>
       <c r="K207" s="2"/>
       <c r="L207" s="2" t="s">
-        <v>994</v>
+        <v>1372</v>
       </c>
       <c r="M207" s="2" t="s">
-        <v>57</v>
+        <v>254</v>
       </c>
       <c r="N207" s="2" t="s">
-        <v>755</v>
+        <v>154</v>
       </c>
       <c r="O207" s="2" t="s">
-        <v>32</v>
+        <v>417</v>
       </c>
     </row>
     <row r="208" spans="1:15">
       <c r="B208">
-        <v>111477170</v>
+        <v>111477425</v>
       </c>
       <c r="C208" t="s">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="D208" t="s">
-        <v>1362</v>
+        <v>1378</v>
       </c>
       <c r="E208"/>
-      <c r="F208"/>
+      <c r="F208" t="s">
+        <v>764</v>
+      </c>
+      <c r="G208" t="s">
+        <v>1379</v>
+      </c>
       <c r="H208" t="s">
-        <v>1363</v>
+        <v>1380</v>
       </c>
       <c r="I208" t="s">
-        <v>1364</v>
-[...1 lines deleted...]
-      <c r="J208"/>
+        <v>1381</v>
+      </c>
+      <c r="J208" t="s">
+        <v>1382</v>
+      </c>
       <c r="K208"/>
       <c r="L208" t="s">
-        <v>1365</v>
+        <v>670</v>
       </c>
       <c r="M208" t="s">
-        <v>57</v>
+        <v>1383</v>
       </c>
       <c r="N208" t="s">
-        <v>986</v>
+        <v>752</v>
       </c>
       <c r="O208" t="s">
-        <v>32</v>
+        <v>114</v>
       </c>
     </row>
     <row r="209" spans="1:15">
       <c r="A209" s="2"/>
       <c r="B209" s="2">
-        <v>111477319</v>
+        <v>111477304</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>1366</v>
-[...1 lines deleted...]
-      <c r="E209" s="2"/>
+        <v>1384</v>
+      </c>
+      <c r="E209" s="2" t="s">
+        <v>1385</v>
+      </c>
       <c r="F209" s="2" t="s">
-        <v>263</v>
+        <v>17</v>
       </c>
       <c r="G209" s="2" t="s">
-        <v>144</v>
+        <v>1386</v>
       </c>
       <c r="H209" s="2" t="s">
-        <v>1367</v>
+        <v>1387</v>
       </c>
       <c r="I209" s="2" t="s">
-        <v>1368</v>
+        <v>1388</v>
       </c>
       <c r="J209" s="2"/>
       <c r="K209" s="2"/>
       <c r="L209" s="2" t="s">
-        <v>1369</v>
+        <v>1389</v>
       </c>
       <c r="M209" s="2" t="s">
-        <v>1370</v>
-[...1 lines deleted...]
-      <c r="N209" s="2"/>
+        <v>1390</v>
+      </c>
+      <c r="N209" s="2" t="s">
+        <v>174</v>
+      </c>
       <c r="O209" s="2" t="s">
-        <v>384</v>
+        <v>487</v>
       </c>
     </row>
     <row r="210" spans="1:15">
       <c r="B210">
-        <v>111477103</v>
+        <v>111477479</v>
       </c>
       <c r="C210" t="s">
-        <v>97</v>
+        <v>43</v>
       </c>
       <c r="D210" t="s">
-        <v>1371</v>
+        <v>1391</v>
       </c>
       <c r="E210" t="s">
-        <v>162</v>
+        <v>1392</v>
       </c>
       <c r="F210" t="s">
-        <v>1372</v>
+        <v>1111</v>
       </c>
       <c r="G210" t="s">
-        <v>1373</v>
+        <v>1393</v>
       </c>
       <c r="H210" t="s">
-        <v>1374</v>
+        <v>1394</v>
       </c>
       <c r="I210" t="s">
-        <v>1375</v>
-[...4 lines deleted...]
-      <c r="K210"/>
+        <v>1395</v>
+      </c>
+      <c r="J210"/>
+      <c r="K210" t="s">
+        <v>1396</v>
+      </c>
       <c r="L210" t="s">
-        <v>1377</v>
+        <v>1397</v>
       </c>
       <c r="M210" t="s">
-        <v>523</v>
+        <v>1398</v>
       </c>
       <c r="N210" t="s">
-        <v>183</v>
+        <v>24</v>
       </c>
       <c r="O210" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="211" spans="1:15">
       <c r="A211" s="2"/>
       <c r="B211" s="2">
-        <v>111477062</v>
+        <v>111477224</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>33</v>
+        <v>125</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>1378</v>
-[...4 lines deleted...]
-      </c>
+        <v>1399</v>
+      </c>
+      <c r="E211" s="2" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F211" s="2"/>
       <c r="G211" s="2" t="s">
-        <v>1379</v>
+        <v>1401</v>
       </c>
       <c r="H211" s="2" t="s">
-        <v>1380</v>
+        <v>1402</v>
       </c>
       <c r="I211" s="2" t="s">
-        <v>1381</v>
-[...1 lines deleted...]
-      <c r="J211" s="2"/>
+        <v>1403</v>
+      </c>
+      <c r="J211" s="2" t="s">
+        <v>1404</v>
+      </c>
       <c r="K211" s="2"/>
       <c r="L211" s="2" t="s">
-        <v>1377</v>
+        <v>1405</v>
       </c>
       <c r="M211" s="2" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>1406</v>
+      </c>
+      <c r="N211" s="2"/>
       <c r="O211" s="2" t="s">
-        <v>1382</v>
+        <v>42</v>
       </c>
     </row>
     <row r="212" spans="1:15">
       <c r="B212">
-        <v>111477418</v>
+        <v>111477220</v>
       </c>
       <c r="C212" t="s">
-        <v>33</v>
+        <v>116</v>
       </c>
       <c r="D212" t="s">
-        <v>1378</v>
-[...1 lines deleted...]
-      <c r="E212"/>
+        <v>1407</v>
+      </c>
+      <c r="E212" t="s">
+        <v>1408</v>
+      </c>
       <c r="F212" t="s">
-        <v>43</v>
+        <v>17</v>
+      </c>
+      <c r="G212" t="s">
+        <v>1409</v>
       </c>
       <c r="H212" t="s">
-        <v>1380</v>
+        <v>1410</v>
       </c>
       <c r="I212" t="s">
-        <v>1383</v>
+        <v>1411</v>
       </c>
       <c r="J212"/>
       <c r="K212"/>
       <c r="L212" t="s">
-        <v>1377</v>
+        <v>1412</v>
       </c>
       <c r="M212" t="s">
-        <v>1040</v>
+        <v>499</v>
       </c>
       <c r="N212" t="s">
-        <v>1384</v>
+        <v>687</v>
       </c>
       <c r="O212" t="s">
-        <v>254</v>
+        <v>42</v>
       </c>
     </row>
     <row r="213" spans="1:15">
       <c r="A213" s="2"/>
       <c r="B213" s="2">
-        <v>111477231</v>
+        <v>111477278</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>97</v>
+        <v>116</v>
       </c>
       <c r="D213" s="2" t="s">
-        <v>1378</v>
+        <v>1413</v>
       </c>
       <c r="E213" s="2"/>
       <c r="F213" s="2" t="s">
-        <v>43</v>
+        <v>1414</v>
       </c>
       <c r="G213" s="2" t="s">
-        <v>1385</v>
+        <v>1415</v>
       </c>
       <c r="H213" s="2" t="s">
-        <v>1386</v>
+        <v>1416</v>
       </c>
       <c r="I213" s="2" t="s">
-        <v>1387</v>
-[...3 lines deleted...]
-      </c>
+        <v>1417</v>
+      </c>
+      <c r="J213" s="2"/>
       <c r="K213" s="2"/>
       <c r="L213" s="2" t="s">
-        <v>1377</v>
+        <v>1418</v>
       </c>
       <c r="M213" s="2" t="s">
-        <v>523</v>
+        <v>715</v>
       </c>
       <c r="N213" s="2" t="s">
-        <v>615</v>
+        <v>146</v>
       </c>
       <c r="O213" s="2" t="s">
-        <v>32</v>
+        <v>223</v>
       </c>
     </row>
     <row r="214" spans="1:15">
       <c r="B214">
-        <v>111477451</v>
+        <v>111477194</v>
       </c>
       <c r="C214" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D214" t="s">
-        <v>1389</v>
+        <v>1419</v>
       </c>
       <c r="E214"/>
-      <c r="F214"/>
+      <c r="F214" t="s">
+        <v>93</v>
+      </c>
+      <c r="G214" t="s">
+        <v>1420</v>
+      </c>
       <c r="H214" t="s">
-        <v>1390</v>
+        <v>1421</v>
       </c>
       <c r="I214" t="s">
-        <v>1391</v>
-[...1 lines deleted...]
-      <c r="J214"/>
+        <v>1422</v>
+      </c>
+      <c r="J214" t="s">
+        <v>1423</v>
+      </c>
       <c r="K214"/>
       <c r="L214" t="s">
-        <v>1392</v>
+        <v>1424</v>
       </c>
       <c r="M214" t="s">
-        <v>1393</v>
+        <v>1425</v>
       </c>
       <c r="N214" t="s">
-        <v>160</v>
+        <v>687</v>
       </c>
       <c r="O214" t="s">
-        <v>939</v>
+        <v>42</v>
       </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215" s="2"/>
       <c r="B215" s="2">
-        <v>111477373</v>
+        <v>111477343</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D215" s="2" t="s">
-        <v>1394</v>
+        <v>1419</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>1395</v>
+        <v>93</v>
       </c>
       <c r="F215" s="2"/>
       <c r="G215" s="2" t="s">
-        <v>1396</v>
+        <v>1426</v>
       </c>
       <c r="H215" s="2" t="s">
-        <v>1397</v>
+        <v>1427</v>
       </c>
       <c r="I215" s="2" t="s">
-        <v>1398</v>
-[...1 lines deleted...]
-      <c r="J215" s="2"/>
+        <v>1428</v>
+      </c>
+      <c r="J215" s="2" t="s">
+        <v>1423</v>
+      </c>
       <c r="K215" s="2"/>
       <c r="L215" s="2" t="s">
-        <v>1399</v>
+        <v>1424</v>
       </c>
       <c r="M215" s="2" t="s">
-        <v>57</v>
+        <v>1429</v>
       </c>
       <c r="N215" s="2" t="s">
-        <v>22</v>
+        <v>353</v>
       </c>
       <c r="O215" s="2" t="s">
-        <v>620</v>
+        <v>459</v>
       </c>
     </row>
     <row r="216" spans="1:15">
       <c r="B216">
-        <v>111477372</v>
+        <v>111477341</v>
       </c>
       <c r="C216" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D216" t="s">
-        <v>1400</v>
-[...1 lines deleted...]
-      <c r="E216"/>
+        <v>1419</v>
+      </c>
+      <c r="E216" t="s">
+        <v>93</v>
+      </c>
       <c r="F216"/>
+      <c r="G216" t="s">
+        <v>1430</v>
+      </c>
       <c r="H216" t="s">
-        <v>1401</v>
+        <v>1431</v>
       </c>
       <c r="I216" t="s">
-        <v>1402</v>
+        <v>1432</v>
       </c>
       <c r="J216"/>
       <c r="K216"/>
       <c r="L216" t="s">
-        <v>1403</v>
+        <v>1424</v>
       </c>
       <c r="M216" t="s">
+        <v>1433</v>
+      </c>
+      <c r="N216" t="s">
+        <v>115</v>
+      </c>
+      <c r="O216" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="217" spans="1:15">
+      <c r="A217" s="2"/>
+      <c r="B217" s="2">
+        <v>111477494</v>
+      </c>
+      <c r="C217" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D217" s="2" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E217" s="2"/>
+      <c r="F217" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="G217" s="2"/>
+      <c r="H217" s="2" t="s">
+        <v>1435</v>
+      </c>
+      <c r="I217" s="2" t="s">
+        <v>1436</v>
+      </c>
+      <c r="J217" s="2"/>
+      <c r="K217" s="2"/>
+      <c r="L217" s="2" t="s">
+        <v>1437</v>
+      </c>
+      <c r="M217" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="N217" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="O217" s="2" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="218" spans="1:15">
+      <c r="B218">
+        <v>111477327</v>
+      </c>
+      <c r="C218" t="s">
+        <v>68</v>
+      </c>
+      <c r="D218" t="s">
+        <v>1438</v>
+      </c>
+      <c r="E218"/>
+      <c r="F218"/>
+      <c r="G218" t="s">
+        <v>1439</v>
+      </c>
+      <c r="H218" t="s">
+        <v>1440</v>
+      </c>
+      <c r="I218" t="s">
+        <v>1441</v>
+      </c>
+      <c r="J218"/>
+      <c r="K218" t="s">
+        <v>1442</v>
+      </c>
+      <c r="L218" t="s">
+        <v>1443</v>
+      </c>
+      <c r="M218" t="s">
+        <v>1444</v>
+      </c>
+      <c r="N218" t="s">
+        <v>1445</v>
+      </c>
+      <c r="O218" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="219" spans="1:15">
+      <c r="A219" s="2"/>
+      <c r="B219" s="2">
+        <v>111477457</v>
+      </c>
+      <c r="C219" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D219" s="2" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E219" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G219" s="2" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H219" s="2" t="s">
+        <v>1448</v>
+      </c>
+      <c r="I219" s="2" t="s">
+        <v>1449</v>
+      </c>
+      <c r="J219" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="K219" s="2"/>
+      <c r="L219" s="2" t="s">
+        <v>1450</v>
+      </c>
+      <c r="M219" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="N219" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="O219" s="2" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="220" spans="1:15">
+      <c r="B220">
+        <v>111477259</v>
+      </c>
+      <c r="C220" t="s">
+        <v>116</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E220"/>
+      <c r="F220"/>
+      <c r="H220" t="s">
+        <v>547</v>
+      </c>
+      <c r="I220" t="s">
+        <v>1453</v>
+      </c>
+      <c r="J220"/>
+      <c r="K220">
+        <v>6895610</v>
+      </c>
+      <c r="L220" t="s">
+        <v>1454</v>
+      </c>
+      <c r="M220" t="s">
+        <v>1455</v>
+      </c>
+      <c r="N220" t="s">
+        <v>211</v>
+      </c>
+      <c r="O220" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="221" spans="1:15">
+      <c r="A221" s="2"/>
+      <c r="B221" s="2">
+        <v>111477471</v>
+      </c>
+      <c r="C221" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D221" s="2" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E221" s="2"/>
+      <c r="F221" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G221" s="2" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H221" s="2" t="s">
+        <v>1458</v>
+      </c>
+      <c r="I221" s="2" t="s">
+        <v>1459</v>
+      </c>
+      <c r="J221" s="2" t="s">
+        <v>1460</v>
+      </c>
+      <c r="K221" s="2"/>
+      <c r="L221" s="2" t="s">
+        <v>1461</v>
+      </c>
+      <c r="M221" s="2" t="s">
+        <v>1462</v>
+      </c>
+      <c r="N221" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="O221" s="2" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="222" spans="1:15">
+      <c r="B222">
+        <v>111477402</v>
+      </c>
+      <c r="C222" t="s">
+        <v>125</v>
+      </c>
+      <c r="D222" t="s">
+        <v>1464</v>
+      </c>
+      <c r="E222" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F222"/>
+      <c r="H222" t="s">
+        <v>1466</v>
+      </c>
+      <c r="I222" t="s">
+        <v>1467</v>
+      </c>
+      <c r="J222" t="s">
+        <v>1468</v>
+      </c>
+      <c r="K222">
+        <v>7031581</v>
+      </c>
+      <c r="L222" t="s">
+        <v>1469</v>
+      </c>
+      <c r="M222" t="s">
+        <v>1470</v>
+      </c>
+      <c r="N222" t="s">
+        <v>174</v>
+      </c>
+      <c r="O222" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="223" spans="1:15">
+      <c r="A223" s="2"/>
+      <c r="B223" s="2">
+        <v>111476872</v>
+      </c>
+      <c r="C223" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D223" s="2" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E223" s="2" t="s">
+        <v>1472</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>1473</v>
+      </c>
+      <c r="G223" s="2" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H223" s="2" t="s">
+        <v>1475</v>
+      </c>
+      <c r="I223" s="2" t="s">
+        <v>1476</v>
+      </c>
+      <c r="J223" s="2"/>
+      <c r="K223" s="2">
+        <v>200661</v>
+      </c>
+      <c r="L223" s="2" t="s">
+        <v>1477</v>
+      </c>
+      <c r="M223" s="2" t="s">
+        <v>1478</v>
+      </c>
+      <c r="N223" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="O223" s="2" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="224" spans="1:15">
+      <c r="B224">
+        <v>111477408</v>
+      </c>
+      <c r="C224" t="s">
+        <v>116</v>
+      </c>
+      <c r="D224" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E224" t="s">
+        <v>1480</v>
+      </c>
+      <c r="F224" t="s">
+        <v>426</v>
+      </c>
+      <c r="G224" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H224" t="s">
+        <v>1482</v>
+      </c>
+      <c r="I224" t="s">
+        <v>1483</v>
+      </c>
+      <c r="J224"/>
+      <c r="K224">
+        <v>236634</v>
+      </c>
+      <c r="L224" t="s">
+        <v>1484</v>
+      </c>
+      <c r="M224" t="s">
+        <v>65</v>
+      </c>
+      <c r="N224" t="s">
+        <v>1485</v>
+      </c>
+      <c r="O224" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="225" spans="1:15">
+      <c r="A225" s="2"/>
+      <c r="B225" s="2">
+        <v>111477206</v>
+      </c>
+      <c r="C225" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D225" s="2" t="s">
+        <v>1486</v>
+      </c>
+      <c r="E225" s="2" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F225" s="2"/>
+      <c r="G225" s="2" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H225" s="2" t="s">
+        <v>1489</v>
+      </c>
+      <c r="I225" s="2" t="s">
+        <v>1490</v>
+      </c>
+      <c r="J225" s="2"/>
+      <c r="K225" s="2"/>
+      <c r="L225" s="2" t="s">
+        <v>1491</v>
+      </c>
+      <c r="M225" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="N225" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="O225" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="226" spans="1:15">
+      <c r="B226">
+        <v>111477393</v>
+      </c>
+      <c r="C226" t="s">
+        <v>116</v>
+      </c>
+      <c r="D226" t="s">
+        <v>1492</v>
+      </c>
+      <c r="E226" t="s">
+        <v>1493</v>
+      </c>
+      <c r="F226" t="s">
+        <v>17</v>
+      </c>
+      <c r="G226" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H226" t="s">
+        <v>541</v>
+      </c>
+      <c r="I226" t="s">
+        <v>1495</v>
+      </c>
+      <c r="J226" t="s">
+        <v>1496</v>
+      </c>
+      <c r="K226"/>
+      <c r="L226" t="s">
+        <v>1497</v>
+      </c>
+      <c r="M226" t="s">
+        <v>1498</v>
+      </c>
+      <c r="N226" t="s">
+        <v>153</v>
+      </c>
+      <c r="O226" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="227" spans="1:15">
+      <c r="A227" s="2"/>
+      <c r="B227" s="2">
+        <v>111477371</v>
+      </c>
+      <c r="C227" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D227" s="2" t="s">
+        <v>1499</v>
+      </c>
+      <c r="E227" s="2"/>
+      <c r="F227" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="G227" s="2"/>
+      <c r="H227" s="2" t="s">
+        <v>1500</v>
+      </c>
+      <c r="I227" s="2" t="s">
+        <v>1501</v>
+      </c>
+      <c r="J227" s="2" t="s">
+        <v>1502</v>
+      </c>
+      <c r="K227" s="2">
+        <v>6998001</v>
+      </c>
+      <c r="L227" s="2" t="s">
+        <v>1503</v>
+      </c>
+      <c r="M227" s="2" t="s">
+        <v>1433</v>
+      </c>
+      <c r="N227" s="2" t="s">
+        <v>1504</v>
+      </c>
+      <c r="O227" s="2" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="228" spans="1:15">
+      <c r="B228">
+        <v>111477381</v>
+      </c>
+      <c r="C228" t="s">
+        <v>125</v>
+      </c>
+      <c r="D228" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E228"/>
+      <c r="F228" t="s">
+        <v>17</v>
+      </c>
+      <c r="G228" t="s">
+        <v>1506</v>
+      </c>
+      <c r="H228" t="s">
+        <v>1507</v>
+      </c>
+      <c r="I228" t="s">
+        <v>1508</v>
+      </c>
+      <c r="J228"/>
+      <c r="K228"/>
+      <c r="L228" t="s">
+        <v>1509</v>
+      </c>
+      <c r="M228" t="s">
+        <v>499</v>
+      </c>
+      <c r="N228" t="s">
+        <v>153</v>
+      </c>
+      <c r="O228" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="229" spans="1:15">
+      <c r="A229" s="2"/>
+      <c r="B229" s="2">
+        <v>111477454</v>
+      </c>
+      <c r="C229" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D229" s="2" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E229" s="2"/>
+      <c r="F229" s="2"/>
+      <c r="G229" s="2"/>
+      <c r="H229" s="2" t="s">
+        <v>1511</v>
+      </c>
+      <c r="I229" s="2" t="s">
+        <v>1512</v>
+      </c>
+      <c r="J229" s="2"/>
+      <c r="K229" s="2"/>
+      <c r="L229" s="2" t="s">
+        <v>1513</v>
+      </c>
+      <c r="M229" s="2" t="s">
+        <v>1514</v>
+      </c>
+      <c r="N229" s="2" t="s">
+        <v>1515</v>
+      </c>
+      <c r="O229" s="2" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="230" spans="1:15">
+      <c r="B230">
+        <v>111477077</v>
+      </c>
+      <c r="C230" t="s">
+        <v>15</v>
+      </c>
+      <c r="D230" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E230"/>
+      <c r="F230"/>
+      <c r="G230" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H230" t="s">
+        <v>1518</v>
+      </c>
+      <c r="I230" t="s">
+        <v>1519</v>
+      </c>
+      <c r="J230" t="s">
+        <v>1520</v>
+      </c>
+      <c r="K230"/>
+      <c r="L230" t="s">
+        <v>1521</v>
+      </c>
+      <c r="M230" t="s">
+        <v>65</v>
+      </c>
+      <c r="N230" t="s">
+        <v>115</v>
+      </c>
+      <c r="O230" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="231" spans="1:15">
+      <c r="A231" s="2"/>
+      <c r="B231" s="2">
+        <v>111477256</v>
+      </c>
+      <c r="C231" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D231" s="2" t="s">
+        <v>1522</v>
+      </c>
+      <c r="E231" s="2" t="s">
+        <v>1523</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G231" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="H231" s="2" t="s">
+        <v>1524</v>
+      </c>
+      <c r="I231" s="2" t="s">
+        <v>1525</v>
+      </c>
+      <c r="J231" s="2"/>
+      <c r="K231" s="2"/>
+      <c r="L231" s="2" t="s">
+        <v>1526</v>
+      </c>
+      <c r="M231" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="N231" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="N216" t="s">
-[...3 lines deleted...]
-        <v>1041</v>
+      <c r="O231" s="2" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="232" spans="1:15">
+      <c r="B232">
+        <v>111477433</v>
+      </c>
+      <c r="C232" t="s">
+        <v>116</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1527</v>
+      </c>
+      <c r="E232"/>
+      <c r="F232" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H232" t="s">
+        <v>676</v>
+      </c>
+      <c r="I232" t="s">
+        <v>1529</v>
+      </c>
+      <c r="J232" t="s">
+        <v>825</v>
+      </c>
+      <c r="K232"/>
+      <c r="L232" t="s">
+        <v>1530</v>
+      </c>
+      <c r="M232" t="s">
+        <v>980</v>
+      </c>
+      <c r="N232" t="s">
+        <v>1148</v>
+      </c>
+      <c r="O232" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="233" spans="1:15">
+      <c r="A233" s="2"/>
+      <c r="B233" s="2">
+        <v>111477337</v>
+      </c>
+      <c r="C233" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D233" s="2" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E233" s="2"/>
+      <c r="F233" s="2" t="s">
+        <v>1473</v>
+      </c>
+      <c r="G233" s="2" t="s">
+        <v>1532</v>
+      </c>
+      <c r="H233" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="I233" s="2" t="s">
+        <v>1533</v>
+      </c>
+      <c r="J233" s="2" t="s">
+        <v>1534</v>
+      </c>
+      <c r="K233" s="2"/>
+      <c r="L233" s="2" t="s">
+        <v>1535</v>
+      </c>
+      <c r="M233" s="2" t="s">
+        <v>1536</v>
+      </c>
+      <c r="N233" s="2" t="s">
+        <v>1313</v>
+      </c>
+      <c r="O233" s="2" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="234" spans="1:15">
+      <c r="B234">
+        <v>111477421</v>
+      </c>
+      <c r="C234" t="s">
+        <v>43</v>
+      </c>
+      <c r="D234" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E234" t="s">
+        <v>293</v>
+      </c>
+      <c r="F234" t="s">
+        <v>17</v>
+      </c>
+      <c r="H234" t="s">
+        <v>1538</v>
+      </c>
+      <c r="I234" t="s">
+        <v>1539</v>
+      </c>
+      <c r="J234"/>
+      <c r="K234"/>
+      <c r="L234" t="s">
+        <v>1540</v>
+      </c>
+      <c r="M234" t="s">
+        <v>499</v>
+      </c>
+      <c r="N234" t="s">
+        <v>1541</v>
+      </c>
+      <c r="O234" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="235" spans="1:15">
+      <c r="A235" s="2"/>
+      <c r="B235" s="2">
+        <v>111477192</v>
+      </c>
+      <c r="C235" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D235" s="2" t="s">
+        <v>1542</v>
+      </c>
+      <c r="E235" s="2" t="s">
+        <v>1543</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>1544</v>
+      </c>
+      <c r="G235" s="2" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H235" s="2" t="s">
+        <v>1546</v>
+      </c>
+      <c r="I235" s="2" t="s">
+        <v>1547</v>
+      </c>
+      <c r="J235" s="2" t="s">
+        <v>1548</v>
+      </c>
+      <c r="K235" s="2"/>
+      <c r="L235" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="M235" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="N235" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="O235" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="236" spans="1:15">
+      <c r="B236">
+        <v>111477148</v>
+      </c>
+      <c r="C236" t="s">
+        <v>116</v>
+      </c>
+      <c r="D236" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E236"/>
+      <c r="F236"/>
+      <c r="G236" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H236" t="s">
+        <v>1551</v>
+      </c>
+      <c r="I236" t="s">
+        <v>1552</v>
+      </c>
+      <c r="J236"/>
+      <c r="K236"/>
+      <c r="L236" t="s">
+        <v>313</v>
+      </c>
+      <c r="M236" t="s">
+        <v>65</v>
+      </c>
+      <c r="N236" t="s">
+        <v>874</v>
+      </c>
+      <c r="O236" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="237" spans="1:15">
+      <c r="A237" s="2"/>
+      <c r="B237" s="2">
+        <v>111477170</v>
+      </c>
+      <c r="C237" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D237" s="2" t="s">
+        <v>1553</v>
+      </c>
+      <c r="E237" s="2"/>
+      <c r="F237" s="2"/>
+      <c r="G237" s="2"/>
+      <c r="H237" s="2" t="s">
+        <v>1554</v>
+      </c>
+      <c r="I237" s="2" t="s">
+        <v>1555</v>
+      </c>
+      <c r="J237" s="2"/>
+      <c r="K237" s="2"/>
+      <c r="L237" s="2" t="s">
+        <v>1556</v>
+      </c>
+      <c r="M237" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="N237" s="2" t="s">
+        <v>1147</v>
+      </c>
+      <c r="O237" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="238" spans="1:15">
+      <c r="B238">
+        <v>111477509</v>
+      </c>
+      <c r="C238" t="s">
+        <v>15</v>
+      </c>
+      <c r="D238" t="s">
+        <v>1557</v>
+      </c>
+      <c r="E238"/>
+      <c r="F238"/>
+      <c r="G238" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H238" t="s">
+        <v>1559</v>
+      </c>
+      <c r="I238" t="s">
+        <v>1560</v>
+      </c>
+      <c r="J238"/>
+      <c r="K238"/>
+      <c r="L238" t="s">
+        <v>290</v>
+      </c>
+      <c r="M238" t="s">
+        <v>1561</v>
+      </c>
+      <c r="N238" t="s">
+        <v>24</v>
+      </c>
+      <c r="O238" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="239" spans="1:15">
+      <c r="A239" s="2"/>
+      <c r="B239" s="2">
+        <v>111477319</v>
+      </c>
+      <c r="C239" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D239" s="2" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E239" s="2"/>
+      <c r="F239" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="G239" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="H239" s="2" t="s">
+        <v>1563</v>
+      </c>
+      <c r="I239" s="2" t="s">
+        <v>1564</v>
+      </c>
+      <c r="J239" s="2"/>
+      <c r="K239" s="2"/>
+      <c r="L239" s="2" t="s">
+        <v>1565</v>
+      </c>
+      <c r="M239" s="2" t="s">
+        <v>1566</v>
+      </c>
+      <c r="N239" s="2"/>
+      <c r="O239" s="2" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="240" spans="1:15">
+      <c r="B240">
+        <v>111477103</v>
+      </c>
+      <c r="C240" t="s">
+        <v>116</v>
+      </c>
+      <c r="D240" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E240" t="s">
+        <v>180</v>
+      </c>
+      <c r="F240" t="s">
+        <v>1568</v>
+      </c>
+      <c r="G240" t="s">
+        <v>1569</v>
+      </c>
+      <c r="H240" t="s">
+        <v>1570</v>
+      </c>
+      <c r="I240" t="s">
+        <v>1571</v>
+      </c>
+      <c r="J240" t="s">
+        <v>1572</v>
+      </c>
+      <c r="K240"/>
+      <c r="L240" t="s">
+        <v>1573</v>
+      </c>
+      <c r="M240" t="s">
+        <v>584</v>
+      </c>
+      <c r="N240" t="s">
+        <v>201</v>
+      </c>
+      <c r="O240" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="241" spans="1:15">
+      <c r="A241" s="2"/>
+      <c r="B241" s="2">
+        <v>111477062</v>
+      </c>
+      <c r="C241" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="D241" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E241" s="2"/>
+      <c r="F241" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G241" s="2" t="s">
+        <v>1575</v>
+      </c>
+      <c r="H241" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="I241" s="2" t="s">
+        <v>1577</v>
+      </c>
+      <c r="J241" s="2"/>
+      <c r="K241" s="2"/>
+      <c r="L241" s="2" t="s">
+        <v>1573</v>
+      </c>
+      <c r="M241" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="N241" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="O241" s="2" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="242" spans="1:15">
+      <c r="B242">
+        <v>111477418</v>
+      </c>
+      <c r="C242" t="s">
+        <v>43</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E242"/>
+      <c r="F242" t="s">
+        <v>17</v>
+      </c>
+      <c r="H242" t="s">
+        <v>1576</v>
+      </c>
+      <c r="I242" t="s">
+        <v>1579</v>
+      </c>
+      <c r="J242"/>
+      <c r="K242"/>
+      <c r="L242" t="s">
+        <v>1573</v>
+      </c>
+      <c r="M242" t="s">
+        <v>980</v>
+      </c>
+      <c r="N242" t="s">
+        <v>1580</v>
+      </c>
+      <c r="O242" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="243" spans="1:15">
+      <c r="A243" s="2"/>
+      <c r="B243" s="2">
+        <v>111477231</v>
+      </c>
+      <c r="C243" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D243" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E243" s="2"/>
+      <c r="F243" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G243" s="2" t="s">
+        <v>1581</v>
+      </c>
+      <c r="H243" s="2" t="s">
+        <v>1582</v>
+      </c>
+      <c r="I243" s="2" t="s">
+        <v>1583</v>
+      </c>
+      <c r="J243" s="2" t="s">
+        <v>1584</v>
+      </c>
+      <c r="K243" s="2"/>
+      <c r="L243" s="2" t="s">
+        <v>1573</v>
+      </c>
+      <c r="M243" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="N243" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="O243" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="244" spans="1:15">
+      <c r="B244">
+        <v>111477462</v>
+      </c>
+      <c r="C244" t="s">
+        <v>15</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1574</v>
+      </c>
+      <c r="E244" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F244"/>
+      <c r="G244" t="s">
+        <v>1586</v>
+      </c>
+      <c r="H244" t="s">
+        <v>1587</v>
+      </c>
+      <c r="I244" t="s">
+        <v>1588</v>
+      </c>
+      <c r="J244"/>
+      <c r="K244"/>
+      <c r="L244" t="s">
+        <v>31</v>
+      </c>
+      <c r="M244" t="s">
+        <v>1589</v>
+      </c>
+      <c r="O244" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="245" spans="1:15">
+      <c r="A245" s="2"/>
+      <c r="B245" s="2">
+        <v>111477451</v>
+      </c>
+      <c r="C245" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D245" s="2" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E245" s="2"/>
+      <c r="F245" s="2"/>
+      <c r="G245" s="2"/>
+      <c r="H245" s="2" t="s">
+        <v>1591</v>
+      </c>
+      <c r="I245" s="2" t="s">
+        <v>1592</v>
+      </c>
+      <c r="J245" s="2"/>
+      <c r="K245" s="2"/>
+      <c r="L245" s="2" t="s">
+        <v>1593</v>
+      </c>
+      <c r="M245" s="2" t="s">
+        <v>1594</v>
+      </c>
+      <c r="N245" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="O245" s="2" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="246" spans="1:15">
+      <c r="B246">
+        <v>111477373</v>
+      </c>
+      <c r="C246" t="s">
+        <v>68</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1595</v>
+      </c>
+      <c r="E246" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F246"/>
+      <c r="G246" t="s">
+        <v>1597</v>
+      </c>
+      <c r="H246" t="s">
+        <v>1598</v>
+      </c>
+      <c r="I246" t="s">
+        <v>1599</v>
+      </c>
+      <c r="J246"/>
+      <c r="K246"/>
+      <c r="L246" t="s">
+        <v>1600</v>
+      </c>
+      <c r="M246" t="s">
+        <v>65</v>
+      </c>
+      <c r="N246" t="s">
+        <v>139</v>
+      </c>
+      <c r="O246" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="247" spans="1:15">
+      <c r="A247" s="2"/>
+      <c r="B247" s="2">
+        <v>111477372</v>
+      </c>
+      <c r="C247" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D247" s="2" t="s">
+        <v>1601</v>
+      </c>
+      <c r="E247" s="2"/>
+      <c r="F247" s="2"/>
+      <c r="G247" s="2"/>
+      <c r="H247" s="2" t="s">
+        <v>1602</v>
+      </c>
+      <c r="I247" s="2" t="s">
+        <v>1603</v>
+      </c>
+      <c r="J247" s="2"/>
+      <c r="K247" s="2"/>
+      <c r="L247" s="2" t="s">
+        <v>1604</v>
+      </c>
+      <c r="M247" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="N247" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="O247" s="2" t="s">
+        <v>1204</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:O1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>