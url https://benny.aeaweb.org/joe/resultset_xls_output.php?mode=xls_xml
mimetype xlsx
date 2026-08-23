--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -14,8431 +14,3766 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="JOE Listings Export" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'JOE Listings Export'!$A$1:$O$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1605">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="704">
   <si>
     <t>joe_issue_ID</t>
   </si>
   <si>
     <t>jp_id</t>
   </si>
   <si>
     <t>jp_section</t>
   </si>
   <si>
     <t>jp_institution</t>
   </si>
   <si>
     <t>jp_division</t>
   </si>
   <si>
     <t>jp_department</t>
   </si>
   <si>
     <t>jp_keywords</t>
   </si>
   <si>
     <t>jp_title</t>
   </si>
   <si>
     <t>jp_full_text</t>
   </si>
   <si>
     <t>jp_salary_range</t>
   </si>
   <si>
     <t>jp_agency_insertion_num</t>
   </si>
   <si>
     <t>locations</t>
   </si>
   <si>
     <t>JEL_Classifications</t>
   </si>
   <si>
     <t>Application_deadline</t>
   </si>
   <si>
     <t>Date_Active</t>
   </si>
   <si>
     <t>Full-Time Nonacademic</t>
-  </si>
-[...87 lines deleted...]
-    <t>2026-05-29 00:00:00</t>
   </si>
   <si>
     <t>America First Policy Institute</t>
   </si>
   <si>
     <t>Office for Fiscal and Regulatory Analysis</t>
   </si>
   <si>
     <t>Public Finance
 Fiscal Policy
 Regulatory Analysis
 Benefit-Cost Analysis
 Cost-Benefit Analysis
 Federal Budget
 Government Spending
 Tax Policy
 Public Economics
 Regulation
 Administrative Law
 Policy Analysis
 Applied Microeconomics
 Empirical Economics
 Think Tank</t>
   </si>
   <si>
-    <t>Researcher</t>
+    <t>Research Engineer</t>
   </si>
   <si>
     <t xml:space="preserve">Overall Responsibility:
-This position will serve as a key member of AFPI’s Office for Fiscal and Regulatory Analysis (OFRA) team. The Researcher will work directly with senior members of OFRA to help advance its quantitative portfolios in fiscal and regulatory fields. This position would be a good fit for those passionate about applying quant skills to public policy research.
+This position will serve as a key member of AFPI's Office for Fiscal and Regulatory Analysis (OFRA) team. The Research Engineer will work directly with senior members of OFRA to deliver tools and analyses that answer policy questions for policymakers in various fields. The position combines quantitative policy research and software engineering, with substantial use of agentic AI, to develop and deploy solutions end to end. This position would be a good fit for those passionate about applying quantitative skills and software tooling to important policy challenges.
 Department: Office for Fiscal and Regulatory Analysis
+Reports to: Research Senior Advisor of OFRA
 Responsibilities and Duties:
-Develop quantitative analyses to support OFRA's scorekeeping operations and enhance the understanding of various policy issues. Use open source and other modeling resources to analyze policy proposals, and apply policy and academic research relating to methods and key assumptions.
-[...4 lines deleted...]
-Operate with discretion in an environment that requires information security.
+- Develop and maintain quantitative analyses (including econometric, statistical, and machine learning models) to support OFRA's policy research and address policy questions across fiscal, regulatory, government efficiency, and other areas;
+- Develop and deploy the software that wraps the analyses, including server applications, APIs, MCPs, frontends, and the cloud infrastructure they run on;
+- Manage AI agents to iterate on these tools at scale;
+- Communicate with users to fix issues and develop new features;
+- Contribute to OFRA's shared capability portfolio;
+- Mentor junior OFRA staff;
+- Clearly champion AFPI's servant leadership culture;
+- Operate with discretion in an environment that requires information security.
 Consults with:
-The rest of the OFRA team.
-[...2 lines deleted...]
-Interns.
+- The rest of the OFRA team;
+- Other economic and technical teams at AFPI;
+- Support staff;
+- Interns.
 Type of Employment: Full-time
 Qualifications:
-A postgraduate degree in a quantitative field is a plus.
-[...8 lines deleted...]
-Salaries for positions will be commensurate with the experience, expertise, and skills of the individual. Please send a cover letter, resume, salary requirement, writing samples, and references.
+- A postgraduate degree in a quantitative field is a plus;
+- Deep expertise in one or more of econometrics, statistics, simulations, machine learning, and deep learning is a plus;
+- Strong programming ability in common programming languages;
+- Experience with team-based software development and principles;
+- Familiarity with managing resources on at least one major cloud platform;
+- Familiarity with frontier AI models, and experience managing AI agents to accomplish substantive engineering tasks at scale;
+- Experience taking projects end to end, from problem framing through deployed tooling;
+- An interest in or experience with interdisciplinary research is a plus;
+- A deep quantitative integrity and respect for the scientific process;
+- Excellent attention to detail and communication skills (both oral and written);
+- Ability to maintain productive, collaborative, and collegial relationships with staff and external stakeholders and uphold the public reputation of the organization;
+- An entrepreneurial mindset that seeks out new opportunities to grow and advance the mission of AFPI.
+- Salaries for positions will be commensurate with the experience, expertise, and skills of the individual. 
+- Please send a cover letter, resume, salary requirement, writing samples, and references.
 AFPI is a non-profit, non-partisan research institute offering competitive salaries and benefits to qualified candidates.
 </t>
   </si>
   <si>
     <t>UNITED STATES</t>
   </si>
   <si>
     <t>H1 - Structure and Scope of Government
+H2 - Taxation, Subsidies, and Revenue
 H3 - Fiscal Policies and Behavior of Economic Agents
+H5 - National Government Expenditures and Related Policies
 H6 - National Budget, Deficit, and Debt
+H7 - State and Local Government; Intergovernmental Relations
 K2 - Regulation and Business Law
 L5 - Regulation and Industrial Policy
-H5 - National Government Expenditures and Related Policies</t>
-[...34 lines deleted...]
-    <t>2026-02-01 00:00:00</t>
+L3 - Nonprofit Organizations and Public Enterprise
+D6 - Welfare Economics
+D7 - Analysis of Collective Decision-Making</t>
+  </si>
+  <si>
+    <t>2027-01-31 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-14 00:00:00</t>
   </si>
   <si>
     <t>US: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
   </si>
   <si>
-    <t>American Institutes for Research</t>
-[...13 lines deleted...]
-To learn more about the opportunity, please refer to the job link.
+    <t>Augsburg University</t>
+  </si>
+  <si>
+    <t>Business and Economics</t>
+  </si>
+  <si>
+    <t>Economics
+Faculty Position 
+Economist</t>
+  </si>
+  <si>
+    <t>Assistant/Associate/Full Professor (Open Rank)- Economics</t>
+  </si>
+  <si>
+    <t>The Department of Business and Economics at Augsburg University invites applications for a full-time, tenure-track Assistant, Associate, or Full Professor of Economics with an expected start date of August, 2027. Rank and salary will be commensurate with qualifications and experience.
+Candidates must demonstrate a commitment to excellence in undergraduate teaching, a strong research background, and interest in Augsburg University’s mission and its diverse community of learners.
+Main responsibilities include research, teaching undergraduate economics courses (including Money and Banking, as well as courses in the candidate’s area of expertise), and service. The teaching load is 3-3.
+A Ph.D. in Economics or a closely related field is required.
+Required Application Materials: Letter of interest, curriculum vitae, research statement, teaching portfolio (including experience, philosophy, and teaching evaluations where available), undergraduate and graduate transcript, and three references.
+To receive full consideration, applications should be received online by November 1, 2026, but the search will remain open until filled. View the full job description and apply online: https:careers.smartrecruiters.com/AugsburgUniversity-MinneapolisMN/faculty.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Minnesota Minneapolis</t>
+  </si>
+  <si>
+    <t>00 - 00 - Default: Any Field</t>
+  </si>
+  <si>
+    <t>2026-08-18 00:00:00</t>
+  </si>
+  <si>
+    <t>International: Full-Time Academic (Permanent, Tenure Track or Tenured)</t>
+  </si>
+  <si>
+    <t>Bocconi University</t>
+  </si>
+  <si>
+    <t>Department of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Two Assistant Professor Positions in Economics </t>
+  </si>
+  <si>
+    <t>Bocconi University invites applications for two tenure-track positions at the Assistant Professor level in the Department of Economics, starting in Fall 2027.
+Key information:
+ This call is open to applicants whose Ph.D. in Economics, Finance, or a related field was officially conferred before September 1, 2023.
+ Applications are welcome from all fields of Economics.
+ The appointment is for a six-year tenure-track contract. Candidates may be considered for promotion to a tenured position, subject to successful evaluation.
+ Compensation and teaching responsibilities are competitive, with a minimum salary of 100,000 euros. The remuneration package will be determined based on the candidate's experience, in accordance with the University's principles of transparency and non-discrimination.
+ Candidates should demonstrate a record of, or potential for excellence in research and teaching.
+ The application deadline is Monday, October 5, 2026, at 23:59 (CEST).
+ Candidates are required to provide the contact details of three qualified academic referees.
+Additional information:
+ Applicants whose Ph.D. has not yet been conferred, or whose Ph.D. was conferred on or after September 1, 2023, should apply through Bocconi University’s separate call for Assistant Professor positions in Economics for Junior Candidates, which will be published in September 2026.</t>
+  </si>
+  <si>
+    <t>ITALY Milano</t>
+  </si>
+  <si>
+    <t>A1 - General Economics</t>
+  </si>
+  <si>
+    <t>2026-10-05 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-12 00:00:00</t>
+  </si>
+  <si>
+    <t>Brigham Young University</t>
+  </si>
+  <si>
+    <t>Economics</t>
+  </si>
+  <si>
+    <t>Any field</t>
+  </si>
+  <si>
+    <t>Economics Faculty CFS Professorial</t>
+  </si>
+  <si>
+    <t>The Department of Economics at Brigham Young University invites applications for two Continuing Faculty Status (CFS)-track faculty positions, beginning Fall 2027. Applicants must hold a PhD in any area of economics, completed by the start date.
+Successful candidates will demonstrate potential for high-quality teaching, maintain a strong research agenda, and be committed to giving the university's students a sound academic experience.
+BYU is committed to hiring faculty members who embrace and advance its unique mission. Include a one-page mission alignment statement as part of your application (see the approved Job Requisition for more information).
+Applicants who are not members of The Church of Jesus Christ of Latter-day Saints include a one-page mission alignment statement that describes their understanding of and commitment to the Mission of Brigham Young University and the AIMS of a BYU Education.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Utah Provo</t>
+  </si>
+  <si>
+    <t>2026-09-09 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-01 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brown University </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Applied Microeconomics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">applied microeconomics
+methodology </t>
+  </si>
+  <si>
+    <t>Assistant, Associate, or Full Professor Rank</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Brown University Department of Economics invites applications for a faculty position at the rank of Assistant, Associate, or Full Professor in applied microeconomics, with a particular focus on research that innovates methodologically.  The search is open to scholars applying for Associate and Full Professor positions, as well as scholars applying for an Assistant Professor position who have at least four years of experience since receiving their PhD. We seek candidates whose research makes creative and influential contributions to the scholarly literature in the field in a manner appropriate to their career stage. 
+The position is expected to begin July 1, 2027. All candidates should submit: a cover letter describing research completed and planned, as well as how the candidate’s work would contribute to the research and teaching missions of our diverse and inclusive university community, a curriculum vitae, and, only for candidates applying for an Assistant Professor position, at least 3 recommenders via https://econjobmarket.org/positions/12563. To receive full consideration applications must be received by September 7, 2026. Applications will be accepted until the position is either filled or the search is closed.
+Brown University provides equal opportunity and prohibits discrimination, harassment and retaliation based upon a person’s race, color, religion, sex, age, national or ethnic origin, disability, veteran status, sexual orientation, gender identity, gender expression, or any other characteristic protected under applicable law, in the administration of its policies, programs, and activities. The University recognizes and rewards individuals on the basis of qualifications and performance. The University maintains certain affirmative action programs in compliance with applicable law.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES Rhode Island Providence </t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+L - Industrial Organization
+O - Economic Development, Innovation, Technological Change, and Growth
+P - Political Economy and Comparative Economic Systems
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>2027-03-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-11 00:00:00</t>
+  </si>
+  <si>
+    <t>Applied Microeconomics</t>
+  </si>
+  <si>
+    <t>Economics, Watson School of International and Public Affairs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Brown University Department of Economics and the Watson School of International and Public Affairs invite applications for a faculty position at the rank of Assistant, Associate, or Full Professor in applied microeconomics (excluding development), with a particular focus on research that innovates methodologically while still speaking directly to policy-relevant issues in the world.  The search is open to scholars applying for Associate and Full Professor positions, as well as scholars applying for an Assistant Professor position who have at least four years of experience since receiving their PhD. We seek candidates whose research makes creative and influential contributions to the scholarly literature in the field in a manner appropriate to their career stage. The successful candidate must also demonstrate the ability to engage with students, practitioners and an interdisciplinary range of scholars around the implications of their research for international and public affairs.  Income and wealth inequality are topics of particular interest to this search, though they are not required and candidates without related work will not be at a disadvantage. 
+The position is expected to begin July 1, 2027. All candidates should submit: a cover letter describing research completed and planned, as well as how the candidate’s work would contribute to the research and teaching missions of our diverse and inclusive university community, a curriculum vitae, and, only for candidates applying for an Assistant Professor position, at least 3 recommenders via https://econjobmarket.org/positions/12562. To receive full consideration applications must be received by September 7, 2026. Applications will be accepted until the position is either filled or the search is closed. 
+Brown University provides equal opportunity and prohibits discrimination, harassment and retaliation based upon a person’s race, color, religion, sex, age, national or ethnic origin, disability, veteran status, sexual orientation, gender identity, gender expression, or any other characteristic protected under applicable law, in the administration of its policies, programs, and activities. The University recognizes and rewards individuals on the basis of qualifications and performance. The University maintains certain affirmative action programs in compliance with applicable law.  </t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+H - Public Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+L - Industrial Organization
+P - Political Economy and Comparative Economic Systems
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>Brown University</t>
+  </si>
+  <si>
+    <t>Thomas J. Watson Jr. School of International and Public Affairs</t>
+  </si>
+  <si>
+    <t>School of Public Health</t>
+  </si>
+  <si>
+    <t>health economics
+health policy
+economics
+public policy
+public affairs</t>
+  </si>
+  <si>
+    <t>Tenure track Assistant, Associate or Full Professor</t>
+  </si>
+  <si>
+    <t>Brown University Watson School of International and Public Affairs and School of Public Health invite applications for a tenure track faculty position for a health economist at the rank of Assistant, Associate, or Full Professor. The position is joint between the Department of Health Services, Policy, &amp; Practice as the School of Public Health and the Watson School of International and Public Affairs. The search is open to scholars applying for Associate and Full Professor positions, as well as scholars applying for an Assistant Professor position who have at least four years of experience since receiving their PhD. 
+We seek candidates with a background in health economics whose research makes rigorous and policy-relevant contributions to the scholarly literature in a manner appropriate to their career stage. The successful candidate must also demonstrate the ability to engage with students, policymakers, and an interdisciplinary range of scholars around the implications of their research for public policy. We are particularly interested in scholars conducting innovative research in health policy or health economics. The successful candidate will join a vibrant interdisciplinary community of scholars working at the intersection of health policy, economics, public policy, and public affairs, with opportunities to collaborate across both schools.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Rhode Island Providence</t>
+  </si>
+  <si>
+    <t>I2 - Education and Research Institutions</t>
+  </si>
+  <si>
+    <t>2026-09-07 00:00:00</t>
+  </si>
+  <si>
+    <t>California Polytechnic State University, San Luis Obispo, CA</t>
+  </si>
+  <si>
+    <t>College of Agriculture, Food and Environmental Sciences</t>
+  </si>
+  <si>
+    <t>Agribusiness</t>
+  </si>
+  <si>
+    <t>Agricultural Economics</t>
+  </si>
+  <si>
+    <t>Assistant/Associate Professor, Agricultural Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Agricultural Business Department (AGB) in the College of Agriculture, Food and Environmental Sciences at California Polytechnic State University, San Luis Obispo, CA, is seeking a full-time, academic year, tenure‐track Assistant/Associate Professor of Agricultural Economics starting approximately August 12, 2027. Rank and salary will be commensurate with qualifications and experience. View the following link for more information and to apply online:  https://jobs.calpoly.edu/en-us/job/559543/assistantassociate-professor-agricultural-economics.
+ </t>
+  </si>
+  <si>
+    <t>Commensurate with qualifications and experience.</t>
+  </si>
+  <si>
+    <t>UNITED STATES California San Luis Obispo</t>
+  </si>
+  <si>
+    <t>2026-10-02 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Center for Global Development </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Innovation Economics
+Market Shaping
+Advanced Market Commitments
+Market Design
+Industrial Organization
+Global Health
+Climate Policy
+Pull Incentives 
 </t>
   </si>
   <si>
-    <t>Anticipated Annual Salary Range  $122,070 - $162,760 USD</t>
-[...13 lines deleted...]
-statistics
+    <t>Fellow/Senior Fellow - Market Shaping Accelerator</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Market Shaping Accelerator (MSA) housed at the Center for Global Development is hiring a Fellow or Senior Fellow to lead research and policy work on market shaping, pull incentives, and innovation.
+MSA designs advance market commitments, prizes, milestone payments, and other mechanisms that align private incentives with social value and accelerate innovation in global health, pandemic preparedness, climate, AI safety, and drug repurposing.
+The successful candidate will lead a research agenda combining economic theory, industrial organization, market design, quantitative analysis, and policy design. Responsibilities include producing policy-relevant research, engaging policymakers and funders, mobilizing funding, representing MSA externally, and mentoring staff.
+Applicants should hold, or expect to complete before starting, a PhD in economics and should also have experience with (or demonstrated interest in) translating research into policy. The position is based in CGD’s Washington, DC office, with at least three in-office days per week. Employees must reside in DC, Maryland, or Virginia. Visa sponsorship is available. 
+Apply in the external link below with (1) a cover letter, (2) a writing sample and (3) a CV. Candidates will be reviewed in two cycles after Nov 1, 2026 and February 1, 2027, with virtual interviews following each.
 </t>
   </si>
   <si>
-    <t>Lecturer</t>
-[...538 lines deleted...]
-    <t>2026-07-31 00:00:00</t>
+    <t xml:space="preserve">UNITED STATES District of Columbia Washington </t>
+  </si>
+  <si>
+    <t>O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+D4 - Market Structure, Pricing, and Design
+L5 - Regulation and Industrial Policy
+Q5 - Environmental Economics</t>
   </si>
   <si>
     <t>City University of Hong Kong</t>
   </si>
   <si>
-    <t xml:space="preserve">Assistant Professors/Associate Professors/Professors/Chair Professors </t>
+    <t>Assistant Professors/Associate Professors/Professors/Chair Professors (on substantiation-track)</t>
   </si>
   <si>
     <t xml:space="preserve">Global Scholar Recruitment Campaign
 City University of Hong Kong (CityUHK) is one of the world’s leading universities, known for innovation, creativity and research.  We are now seeking exceptional scholars to join us as Assistant Professors/Associate Professors/Professors/Chair Professors (on substantiation-track) in all academic fields with special focuses on One Health, Digital Society, Smart City, Matter, Brain, and related interdisciplinary areas.  Research fields of particular interest include, but not limited to:
 - biomedical science and engineering
 - veterinary science
 - computer science and data science
 - neuroscience and neural engineering
 - bio-statistics and AI-healthcare
 - smart/semi-conductor manufacturing
 - AI/robotics/autonomous systems
 - aerospace and microelectronics engineering
 - energy generation and storage
 - digital business and innovation management
 - fintech and business analytics
 - computational social sciences
 - digital humanities
 - digital and new media
 - law and technology
 - private law
 - healthy, smart and sustainable cities
 Successful candidates should have a demonstrated ability to build a world-class research programme related to CityUHK’s strategic research areas, plus a commitment to education and student mentorship.  Candidates must possess a doctorate in their respective field by the time of appointment.
 Please visit Colleges, Schools and Departments in CityUHK at https://www.cityu.edu.hk/academic/colleges-schools-and-departments
 City University of Hong Kong is an equal opportunity employer.  We are committed to the principle of diversity.  Personal data provided by applicants will be used for recruitment and other employment-related purposes.
-Best Global Universities Rankings #54 (U.S.News &amp; World Report 2025-2026); World University Rankings #73 (THE 2026); #1 in the World’s Most International Universities (THE 2024 &amp; 2025); Young University Rankings #4 (THE  2024); Asia University Rankings #16 (THE 2025) and #7 (QS 2026)
+Best Global Universities Rankings #47 (U.S.News &amp; World Report 2026-2027); World University Rankings #73 (THE 2026); #1 in the World’s Most International Universities (THE 2024, 2025 &amp; 2026); Young University Rankings #4 (THE 2024); Asia University Rankings #14 (THE 2026) and #7 (QS 2026)
 </t>
   </si>
   <si>
     <t>HONG KONG</t>
   </si>
   <si>
-    <t>Colgate University</t>
-[...15 lines deleted...]
-The Department of Campus Safety at Colgate University will provide, upon request, a copy of Colgate’s Annual Security and Fire Safety Report. This report includes statistics as reported to the United States Department of Education for the previous three years concerning reported: 1. Crimes that occurred on-campus; in certain off-campus buildings or property owned or controlled by Colgate University; and on public property within, or immediately adjacent to and accessible from, the campus, and 2. fires that occurred in student housing facilities. The report also includes institutional policies concerning campus security and fire safety, such as policies concerning sexual assault, life safety systems, and other related matters. You may access the report from the Clery Compliance web page here. Printed copies of this report may be obtained upon request from the Department of Campus Safety via e-mail at cusafety@colgate.edu.
+    <t>Claremont McKenna College</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Kravis Leadership Institute</t>
+  </si>
+  <si>
+    <t>Director/ Full or Advanced Associate Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Claremont McKenna College (CMC) invites applications for the position of Director of the Kravis Leadership Institute (KLI), a tenured appointment at the rank of Full Professor. In exceptional cases, applications from advanced Associate Professors will be considered, with the expectation that the successful candidate will be considered for promotion to Full Professor soon after arriving. The position will begin July 1, 2027. The successful candidate is expected to hold a Ph.D. in a relevant discipline. Claremont McKenna College's mission is to prepare students for thoughtful and productive lives and responsible leadership in business, government, and the professions. As part of its commitment to The Open Academy, the College values freedom of expression, viewpoint diversity, and constructive dialogue.
+KLI is an established, interdisciplinary research center dedicated to advancing scholarship on leadership across a broad range of fields while supporting undergraduate leadership development. KLI’s mission is “to be a premier academic center for the promotion and understanding of responsible, innovative leadership and to provide unique opportunities for CMC students to develop as outstanding real-world leaders in the public, private and social sectors.”
+The Director will provide intellectual and strategic leadership for the Institute, overseeing KLI’s research initiatives, curricular innovation, and co-curricular leadership programs central to the CMC student experience. Working closely with KLI’s Advisory Board, full-time staff, and faculty affiliates, the Director will shape the Institute’s academic and programmatic vision, steward its resources, strengthen student engagement, and foster interdisciplinary collaboration across the College and beyond. The Director will promote faculty and student research collaborations, mentor students, and oversee signature leadership and experiential opportunities. The Director will support externally engaged programming, conferences, and partnerships; assist with fundraising; and represent KLI nationally and internationally. The Director will play a central role in ensuring that KLI continues to provide innovative, high-impact opportunities that prepare students to become effective and responsible leaders across public, private, and social sectors.
+The successful applicant will teach three courses related to leadership per academic year. The candidate must have demonstrated the ability to maintain an active, high-quality research program and a strong commitment to excellence in teaching and mentorship. 
+The anticipated annual salary range is $180,000 - $300,000 depending on discipline, rank, and experience, as well as a $25,000 Institute Director Stipend. Complete applications will be reviewed beginning September 11, 2026. For full position description and application instructions, visit https://webapps.cmc.edu/jobs/faculty/faculty_opening.php
 </t>
   </si>
   <si>
-    <t>$93,000 for ABD candidates, or $97,000 for candidates with PhD in hand</t>
-[...2 lines deleted...]
-    <t>UNITED STATES New York Hamilton</t>
+    <t>$180,000 - $300,000 depending on discipline, rank, and experience, as well as a $25,000 Institute Director Stipend</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Claremont</t>
+  </si>
+  <si>
+    <t>G4 - Behavioral Finance
+D9 - Micro-Based Behavioral Economics
+M5 - Personnel Economics
+L3 - Nonprofit Organizations and Public Enterprise
+D6 - Welfare Economics
+J4 - Particular Labor Markets
+L2 - Firm Objectives, Organization, and Behavior</t>
+  </si>
+  <si>
+    <t>2026-09-11 00:00:00</t>
+  </si>
+  <si>
+    <t>Columbia Business School</t>
+  </si>
+  <si>
+    <t>Strategy
+Management</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor - Management</t>
+  </si>
+  <si>
+    <t>The Management Division of Columbia Business School has opened the search for qualified applicants for a tenure-track position in Strategy at the Assistant or Associate Professor rank. Applications that are received by October 1 will receive full consideration. However, we encourage applicants to submit their material as soon as possible as we are evaluating applications on a rolling basis.
+Applicants for an Assistant Professor level appointment should have completed, or be close to completing, a PhD from an accredited institution, demonstrate promise of becoming an outstanding scholar in every respect, including research and teaching, and should combine exceptional disciplinary training in Management or related fields with a strong interest in the professional mission of the school.
+Applicants for an Associate Professor level appointment (non-tenured) should have a PhD from an accredited institution, a record of being an excellent scholar in every respect, including research and teaching, and should combine exceptional disciplinary training with a strong interest in the professional mission of the school and show great promise of attaining distinction in the field of Management.
+We have a particular interest in Strategy and other related areas of Management.
+Please visit our online application site to submit your application at: https://apply.interfolio.com/190032.</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York</t>
   </si>
   <si>
     <t>00 - 00 - Default: Any Field
-J - Labor and Demographic Economics
-[...14 lines deleted...]
-The College will not support H-1B visa applications that require the $100,000 employer fee.
+M0 - General
+M1 - Business Administration</t>
+  </si>
+  <si>
+    <t>2026-10-01 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-10 00:00:00</t>
+  </si>
+  <si>
+    <t>Columbia University</t>
+  </si>
+  <si>
+    <t>School of International and Public Affairs</t>
+  </si>
+  <si>
+    <t>Assistant Professor of International and Public Affairs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Position Description
+The School of International and Public Affairs at Columbia University in the City of New York invites applications from scholars working in the field of environmental, resource, and/or energy economics. 
+The successful candidate will contribute to teaching and intellectual leadership in the SIPA Climate, Environment, and Energy curriculum at the master’s and undergraduate levels. 
+This position is at the rank of Assistant Professor, tenure track, and will begin July 1, 2027, or as soon as possible thereafter.
 Qualifications
-Candidates must demonstrate commitment to, and excellence in, undergraduate teaching and inclusive pedagogies as informed by current practice and scholarship in the field.
-[...8 lines deleted...]
-The College is an Equal Employment Opportunity Employer and complies with all Federal and Massachusetts laws concerning equal opportunity.
+Ph.D. in Economics or a field closely related to environmental, resource, and/or energy economics is required at the time of appointment. Candidates will be expected to sustain a strong commitment to research, publication, and teaching.
+Application
+Applicants must submit a cover letter, curriculum vitae, job market paper, and three letters of recommendation. Please visit our online application site at https://apply.interfolio.com/190500 for further information about this position and to submit your application.
+The deadline for submissions is November 15th, 2026. For further information, please contact Hazel May, Senior Associate Dean for Academic Affairs, at hm2135@columbia.edu
 </t>
   </si>
   <si>
-    <t>$87,500</t>
-[...14 lines deleted...]
-    <t>Corporate Finance
+    <t>165,000 - 175,000</t>
+  </si>
+  <si>
+    <t>Q5 - Environmental Economics</t>
+  </si>
+  <si>
+    <t>2026-11-15 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-19 00:00:00</t>
+  </si>
+  <si>
+    <t>US: Other Academic (Part-time or Adjunct)</t>
+  </si>
+  <si>
+    <t>Economics Division</t>
+  </si>
+  <si>
+    <t>Assistant/Associate/Full Adjunct Professor - Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Graduate School of Business at Columbia University invites applications for Adjunct Professors of Economics to teach electives during the 2027 Spring term. The position is part-time and non-tenure-track.  Please note, our part-time faculty positions are posted based on anticipated need and student enrollment.
+We are seeking three adjuncts — one for each of the following electives:
+ Economics of High-performing Organizations — topics such as incentives, decision-making, information, organizational design, and firm performance, with emphasis on translating economic insights into actionable strategies relevant for managers and executives
+ Economics of Platforms, AI and Tech — topics such as platforms, AI, and the business models employed by tech firms, bringing a rigorous yet practical perspective to real-world business challenges.
+ Economics of Healthcare and/or Pharma — the economics of the healthcare and pharmaceutical sectors, connecting economic frameworks to real-world business challenges.
+For each position, candidates must have substantial industry experience applying economic frameworks to real-world business challenges. We are particularly interested in candidates who can bridge economic theory and business practice, and who bring firsthand insight into how organizations operate in complex, real-world environments. 
+Adjunct faculty at CBS play an essential role in delivering rigorous, analytically grounded instruction that connects economic theory to real-world business, financial, and policy contexts. The successful candidate will contribute to CBS’s mission of advancing the understanding and practice of economics in the global economy.
+Responsibilities
+ Teach at least one course in the MBA program
+ Design and deliver high-quality, engaging class sessions
+ Integrate economic frameworks with real-world business applications
+ Draw on industry experience to enrich classroom discussion
+ Prepare syllabi, assignments, and assessments in accordance with CBS academic standards
+ Evaluate student performance and provide timely, constructive feedback
+ Hold office hours and actively engage with students
+ Coordinate with CBS faculty and comply with university and school policies
+ Contribute to the intellectual life of the Economics Division
+Appointment Details
+ Appointment type: Part-time, non-tenure-track
+ Compensation: Competitive and commensurate with qualifications and experience, consistent with Columbia 
+ Business School guidelines
+ Location: On-campus in New York City
+If you have any questions, please email econsearch@gsb.columbia.edu. </t>
+  </si>
+  <si>
+    <t>$9,500 to $15,500 depending on whether the class being taught is a full or half course.</t>
+  </si>
+  <si>
+    <t>2026-09-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-03 00:00:00</t>
+  </si>
+  <si>
+    <t>Columbia University School of International and Public Affairs</t>
+  </si>
+  <si>
+    <t>The School of International and Public Affairs at Columbia University invites applications for a tenure-track Assistant Professor in Artificial Intelligence and Data Science for Policy, beginning July 1, 2027. Candidates should have deep expertise in AI, machine learning, data science, or related computational methods and a research agenda that bridges a public policy domain with technical work.
+Relevant areas include the regulatory, political, or economic questions arising from increasing reliance on AI in the public and private sectors; the consequences of algorithmic approaches to public policy implementation; and methodological development at the intersection of social science and AI/machine learning. We especially welcome scholars interested in translating technical innovation into real-world policy impact and in teaching computational or numerical skills in public policy-related domains.
+A Ph.D. in Data Science, Machine Learning, Computer Science, Political Science, Economics, Statistics, or another policy-related discipline is required by the time of appointment.
+Full consideration deadline: September 30, 2026. Full description and application: https://apply.interfolio.com/190715</t>
+  </si>
+  <si>
+    <t>Z0 - General</t>
+  </si>
+  <si>
+    <t>Council of Economic Advisers</t>
+  </si>
+  <si>
+    <t>Senior Economist for Health</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Council of Economic Advisers (CEA), within the Executive Office of the President, seeks a Health Economist to serve as the Council's senior economist for health on a one-year assignment. CEA provides the President with objective economic analysis and advice across domestic and international economic policy and prepares the annual Economic Report of the President.
+The economist will design and conduct original economic analysis on healthcare policy — including healthcare financing, Medicare and Medicaid, insurance markets, pharmaceutical pricing and innovation, provider competition, and public health — and translate that analysis into concise, decision-ready advice for the Chairman, the Members, and the President's senior policy advisors and councils.
+A defining focus of the position is the economics of the essential-medicines supply chain: assessing options to reshore production to the United States and friend-shore it to allied and partner nations for active pharmaceutical ingredients (APIs), key starting materials (KSMs), and critical medical products; reducing dependence on concentrated or geographically vulnerable foreign sources; and sustaining domestic manufacturing capacity, private investment, and the sector's technological and intellectual-property leadership. Relevant tools include production and investment incentives, procurement and trade measures, and Defense Production Act and related industrial-base authorities.
+The position also involves reviewing regulatory impact analyses and cost estimates from health agencies, representing CEA in interagency policy development, and contributing healthcare content to the Economic Report of the President.
+Qualifications 
+Ph.D. in economics or a closely related field (or equivalent research and policy experience); demonstrated expertise in health economics and applied microeconomics/econometrics; strong knowledge of the U.S. healthcare system, with an advantage for candidates versed in supply-chain, industrial-organization, or trade policy; and the ability to communicate rigorous analysis clearly to senior non-economist policymakers under tight deadlines. U.S. citizenship and a favorable background investigation are required.
+This is a full-time, nonacademic position based in Washington, DC.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The position may be filled through either direct appointment or a detail from a university, federal agency, or other eligible institution. Compensation and benefits depend on the appointment mechanism. Please inquire for details. </t>
+  </si>
+  <si>
+    <t>UNITED STATES District of Columbia Washington</t>
+  </si>
+  <si>
+    <t>I1 - Health
+I0 - General
+H5 - National Government Expenditures and Related Policies
+L6 - Industry Studies: Manufacturing
+F1 - Trade
+L5 - Regulation and Industrial Policy</t>
+  </si>
+  <si>
+    <t>Labor Economics</t>
+  </si>
+  <si>
+    <t>Senior Economist for Labor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Council of Economic Advisers (CEA) seeks a Senior Economist in labor economics for a one-year appointment beginning as soon as possible, with the possibility of extension.
+CEA was established by the Employment Act of 1946 to provide the President with objective economic analysis and advice. Senior Economists are the core of the Council's professional staff. Each holds a substantive portfolio, writes directly for the Council's Members, and represents CEA in the interagency policy process.
+The labor portfolio typically includes:
+ Assessment of labor market conditions, including pre-release review of BLS data and preparation of materials briefing the President and senior White House staff on the monthly Employment Situation report
+ The labor market components of the Administration's macroeconomic forecast — employment, unemployment, participation, hours, compensation, and productivity — developed jointly with Treasury and OMB
+ Authorship of chapters and original analysis for the Economic Report of the President
+ Policy analysis and interagency representation on labor supply, immigration and the workforce, education and training, unemployment insurance, occupational licensing, labor standards, and care infrastructure
+ Review of proposed regulations and legislative proposals with material labor market consequences
+ Representation of the United States in international fora, including OECD working parties
+Qualifications 
+PhD in economics or a closely related field, ideally with an established research record in labor economics. Strong applied econometric skills, facility with large survey and administrative microdata, and the ability to produce rigorous analysis on short deadlines and explain it clearly to non-economists. Tenured and tenure-track faculty on leave and economists at research institutions are especially encouraged to apply; CEA has a long tradition of one-year appointments of this kind, and prior CEA service is common among leading labor economists.
+CEA's usefulness to the President rests on the quality and integrity of its analysis, and the Council's work is held to professional research standards.
+Conditions of Employment
+U.S. citizenship; favorable background investigation; financial disclosure and compliance with executive branch ethics rules, which may require divestiture or recusal from consulting and other outside activities. Position is located in Washington, DC and is not remote-eligible.
+</t>
+  </si>
+  <si>
+    <t>The position may be filled through either direct appointment or a detail from a university, federal agency, or other eligible institution. Compensation and benefits depend on the appointment mechanism. Please inquire for details.</t>
+  </si>
+  <si>
+    <t>J0 - General
+E2 - Consumption, Saving, Production, Investment, Labor Markets, and Informal Economy
+J2 - Demand and Supply of Labor
+J1 - Demographic Economics
+J3 - Wages, Compensation, and Labor Costs
+J6 - Mobility, Unemployment, Vacancies, and Immigrant Workers</t>
+  </si>
+  <si>
+    <t>2026-10-31 00:00:00</t>
+  </si>
+  <si>
+    <t>Duke University</t>
+  </si>
+  <si>
+    <t>Fuqua School of Business</t>
+  </si>
+  <si>
+    <t>Finance
 Economics</t>
   </si>
   <si>
-    <t>Assistant Professor of Finance</t>
-[...52 lines deleted...]
-E3 - Prices, Business Fluctuations, and Cycles
+    <t>Tenure-Track Faculty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duke University’s Fuqua School of Business invites applications for a tenure-track faculty position in Finance for the 2027-2028 academic year, subject to university approval. We will consider candidates across all ranks.
+We seek candidates with high research potential or achievement, and an interest in teaching in the School’s daytime MBA, other Master’s, and Ph.D. programs. Candidates should have a Ph.D. degree in Finance, Economics, or related discipline, and a strong research record.
+Duke University offers an excellent research environment and is consistently ranked among the world’s top universities. The Raleigh-Durham-Chapel Hill area provides an exceptional mix of a growing innovation hub, high quality of life, and extensive cultural and leisure opportunities.
+Applications must include a curriculum vitae, job market paper, and three letters of recommendation,  and should be submitted electronically at:
+https://academicjobsonline.org/ajo/jobs/32259
+The application deadline is November 15, 2026.
+Duke University is an Affirmative Action/Equal Opportunity Employer. Please see Duke’s entire Equal Employment Opportunity Policy Statement here: https://hr.duke.edu/policies/eeo/
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES North Carolina Durham</t>
+  </si>
+  <si>
+    <t>G - Financial Economics</t>
+  </si>
+  <si>
+    <t>2026-08-07 00:00:00</t>
+  </si>
+  <si>
+    <t>Econ One Research</t>
+  </si>
+  <si>
+    <t>Antitrust
+Econometrics
+Litigation
+Expert Testimony
+Damages
+Applied Microeconomics
+Industrial Organization
+Stata
+SAS
+Litigation Consulting
+Remote
+Fully Remote Position</t>
+  </si>
+  <si>
+    <t>Econometrician/Senior Economist</t>
+  </si>
+  <si>
+    <t>Fully Remote
+Econ One provides economic consulting and expert testimony in antitrust, class action, labor &amp; employment, finance, health economics, and other commercial litigation. Our team combines expertise in applied statistics, data management, economic theory, and econometrics with decades of experience across all stages of litigation.
+We seek an Econometrician (remote) to support testifying experts on antitrust and damages matters, applying rigorous econometric and statistical methods to real-world data. The ideal candidate manages workstreams, mentors junior staff, and communicates complex concepts clearly to technical and non-technical audiences in a fast-paced remote environment.
+Responsibilities include designing and implementing econometric models and statistical analyses; managing workstreams for accuracy and quality; mentoring junior staff; conducting independent research; cleaning and analyzing data in SAS and/or Stata; producing written work product (memoranda, reports, exhibits); and communicating findings to attorneys, clients, and experts while managing case timelines.
+Requirements: Ph.D. in Economics (or equivalent experience) in microeconomics, applied microeconomics, industrial organization, or econometrics; minimum three years supporting testifying experts in antitrust litigation; demonstrated econometric and statistical modeling proficiency; significant SAS and/or Stata experience; strong analytical, research, and writing skills; proven leadership and mentoring experience; and ability to work independently and in teams with a commitment to quality.</t>
+  </si>
+  <si>
+    <t>170,000-200,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES California
+UNITED STATES New Hampshire
+UNITED STATES New Jersey
+UNITED STATES New York
+UNITED STATES District of Columbia
+UNITED STATES Rhode Island
+UNITED STATES Massachusetts
+UNITED STATES Pennsylvania
+UNITED STATES Connecticut</t>
+  </si>
+  <si>
+    <t>C0 - General
+D - Microeconomics
+L - Industrial Organization
+K - Law and Economics</t>
+  </si>
+  <si>
+    <t>ETS/COLLEGE BOARD/RAISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Advanced Placement (AP) Reader</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AP Macroeconomics &amp; AP Microeconomics Reader (June 2–8, 2027) 
+The College Board is seeking economists to serve as AP Macroeconomics and AP Microeconomics Readers during the 2027 AP Reading. Readers evaluate free-response exam responses using established scoring guidelines as part of a collaborative team of economics educators. 
+The 2027 AP Reading will be held June 2–8, 2027, with opportunities to participate in person in Kansas City or remotely. Readers are compensated at $30/hour, including paid training. In-person participants receive travel reimbursement as well as lodging and meals. 
+Serving as an AP Reader offers a unique opportunity to: 
+Collaborate with college faculty and AP teachers from across the country.  
+Deepen your understanding of assessment design and scoring.  
+Strengthen your own teaching through exposure to thousands of student responses.  
+Gain insight into how students think about core economic concepts.  
+College faculty and graduate students who teach introductory economics courses are encouraged to apply. Learn More &amp; Apply: https://apcentral.collegeboard.org/professional-learning/become-an-ap-reader  </t>
+  </si>
+  <si>
+    <t>$30.00 per hour</t>
+  </si>
+  <si>
+    <t>2027-04-30 00:00:00</t>
+  </si>
+  <si>
+    <t>US: Other Academic (Visiting or Temporary)</t>
+  </si>
+  <si>
+    <t>Fairfield University</t>
+  </si>
+  <si>
+    <t>non-tenure track
+economics</t>
+  </si>
+  <si>
+    <t>Visiting Assistant Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Job Description:
+The Department of Economics invites applications for a Visiting Assistant Professor position for Spring 2027. The successful candidate will have a four-course teaching load for the semester and will primarily teach introductory courses at either the Fairfield and/or Bridgeport campus, with the potential to contribute to upper-level field-specific undergraduate courses in economics.
+Requirements:
+A Ph.D. in economics is required by January 1st, and a commitment to innovation and demonstrated excellence in teaching and using technology in the classroom are required. Review of applications will begin immediately and will continue until the position is filled, subject to budget approval. 
+Application Instructions:
+To be considered for an interview, please click "Apply" and upload the following:
+ Cover letter
+ Curriculum vitae
+ Graduate transcript
+ Letters of recommendation
+ A statement of teaching philosophy
+ Official summaries of teaching evaluations
+Fairfield University provides equal employment opportunities to all employees and applicants for employment and prohibits discrimination and harassment of any type without regard to race, color, religion, age, sex, national origin, disability status, genetics, protected veteran status, sexual orientation, gender identity or expression, or any other characteristic protected by federal, state or local laws. </t>
+  </si>
+  <si>
+    <t>UNITED STATES Connecticut Fairfield</t>
+  </si>
+  <si>
+    <t>M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics</t>
+  </si>
+  <si>
+    <t>Federal Reserve Bank of Atlanta</t>
+  </si>
+  <si>
+    <t>Research</t>
+  </si>
+  <si>
+    <t>Research Department</t>
+  </si>
+  <si>
+    <t>Macroeconomics
+Business Cycle Dynamics
+Monetary Transmission Channels
+Fiscal and Monetary Policy Interactions
+Inflation Dynamics
+Employment Dynamics</t>
+  </si>
+  <si>
+    <t>Research Economist</t>
+  </si>
+  <si>
+    <t>The Research Department of the Federal Reserve Bank of Atlanta is seeking to hire two established research economists with a PhD and post-PhD experience at an academic or policy institution.
+Successful candidates will be economists with outstanding research records in the fields of macroeconomics or monetary economics who are eager to contribute to the monetary policy advising process at the Federal Reserve Bank of Atlanta. Successful candidates will be expected to regularly interact with senior policymakers at the bank on topics related to monetary policy, and exceptional verbal and written communication skills are required. A demonstrated ability to translate research to nonacademic audiences is a strong differentiator.
+The Department maintains an excellent research environment and provides substantial support for research and travel. The Federal Reserve Bank of Atlanta is the site of the Atlanta Federal Statistical Research Data Center, which provides restricted access to non-publicly available Census data. For information about the Department, please visit: http://www.frbatlanta.org/research.
+The position requires access to FOMC information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for these positions and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo an applicable background check and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. citizen and pursue a path to citizenship.
+Interested candidates can apply by uploading a cover letter, a current Curriculum Vitae (CV) with a list of three references, and samples of their research. Applications will be reviewed as they are received until the positions are filled. Confidentiality will be maintained. The Federal Reserve Bank of Atlanta is an Equal Opportunity Employer whose policies prohibit discrimination based on race, color, religion, national origin, age, sex, genetic information, sexual orientation, gender identity or expression, disability, or veteran status. The Federal Reserve Bank of Atlanta has long embraced diversity and inclusion as essential to who it is and believes that diversity in backgrounds, experience, and perspective makes it a stronger organization, enabling it to more capably fulfill its mission. Salary and benefits are competitive. 
+Questions should be addressed to atlantafed.research.recruiting@gmail.com.
+Application Requirements:
+ Cover letter
+ CV with names of three references
+ Samples of research</t>
+  </si>
+  <si>
+    <t>UNITED STATES Georgia Atlanta</t>
+  </si>
+  <si>
+    <t>E5 - Monetary Policy, Central Banking, and the Supply of Money and Credit
 E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
 E0 - General</t>
   </si>
   <si>
-    <t>2026-03-08 00:00:00</t>
-[...108 lines deleted...]
-    <t>Economics
+    <t>2026-10-30 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-21 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keywords:
+Labor Market Dynamics
+Labor Force Participation
+Worker Mobility
+Wage Determination
+Human Capital
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEL Classifications:
+J – Labor
+Keywords:
+Labor Market Dynamics
+Labor Force Participation
+Worker Mobility
+Wage Determination
+Human Capital
+The Research Department of the Federal Reserve Bank of Atlanta is seeking to hire an established research economist with a PhD and post-PhD experience at an academic or policy institution.
+Successful candidates will be economists with outstanding records whose research advances understanding of labor markets and worker behavior that informs monetary policy, financial stability, and inclusive economic growth. Evidence of research using administrative data and modern empirical methods is especially desirable. We welcome applicants who are eager to contribute to the monetary policy advising process at the Federal Reserve Bank of Atlanta.  Successful candidates will be expected to regularly interact with senior policymakers at the bank on labor market topics that will inform monetary policy. Exceptional verbal and written communication skills are required. A demonstrated ability to translate research to non-academic audiences is a strong differentiator.
+The Department maintains an excellent research environment and provides substantial support for research and travel. The Federal Reserve Bank of Atlanta is the site of the Atlanta Federal Statistical Research Data Center, which provides restricted access to non-publicly available Census data. For information about the Department, please visit: http://www.frbatlanta.org/research.
+The position requires access to FOMC information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for these positions and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo an applicable background check and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. citizen and pursue a path to citizenship.
+Interested candidates can apply by uploading a cover letter, a current Curriculum Vitae (CV) with a list of three references, and samples of your research. Applications will be reviewed as they are received until the positions are filled. Confidentiality will be maintained. The Federal Reserve Bank of Atlanta is an Equal Opportunity Employer. Salary and benefits are competitive. 
+Questions should be addressed to  atlantafed.research.recruiting@gmail.com.
+Application Requirements:
+ Cover letter
+ CV with names of three references
+ Samples of research
+</t>
+  </si>
+  <si>
+    <t>J0 - General</t>
+  </si>
+  <si>
+    <t>Keywords:
+Household Consumption and Saving
+Monetary Policy Transmission Through Households
+Housing, Mortgages and Consumer Credit</t>
+  </si>
+  <si>
+    <t>JEL Classifications:
+G5 – Household Finance
+Keywords:
+Household Consumption and Saving
+Monetary Policy Transmission Through Households
+Housing, Mortgages and Consumer Credit
+The Research Department of the Federal Reserve Bank of Atlanta is seeking to hire an established research economist with a PhD and post-PhD experience at an academic or policy institution.
+Successful candidates will be economists with outstanding records whose research advances understanding of household financial behavior and can inform monetary policy, financial stability, and inclusive economic growth. We are seeking applicants who are eager to contribute to the monetary policy advising process at the Federal Reserve Bank of Atlanta, along with the Bank’s Community and Economic Development function. Successful candidates will be expected to regularly interact with senior policymakers at the bank on topics related to monetary policy and issues affecting the economic and financial well-being of households. Exceptional verbal and written communication skills are required. A demonstrated ability to translate research to non-academic audiences is a strong differentiator.
+The Department maintains an excellent research environment and provides substantial support for research and travel. The Federal Reserve Bank of Atlanta is the site of the Atlanta Federal Statistical Research Data Center, which provides restricted access to non-publicly available Census data. For information about the Department, please visit: http://www.frbatlanta.org/research.
+The position requires access to FOMC information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for these positions and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo an applicable background check and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. citizen and pursue a path to citizenship.
+Interested candidates can apply by uploading a cover letter, a current Curriculum Vitae (CV) with a list of three references, and samples of their research. Applications will be reviewed as they are received until the positions are filled. Confidentiality will be maintained. The Federal Reserve Bank of Atlanta is an Equal Opportunity Employer. Salary and benefits are competitive. 
+Questions should be addressed to atlantafed.research.recruiting@gmail.com.
+Application Requirements:
+ Cover letter
+ CV with names of three references
+ Samples of research</t>
+  </si>
+  <si>
+    <t>G5 - Household Finance</t>
+  </si>
+  <si>
+    <t>Other Nonacademic (Temporary, Part-Time, Non-Salaried, Consulting, Etc.)</t>
+  </si>
+  <si>
+    <t>Federal Reserve Bank of Chicago</t>
+  </si>
+  <si>
+    <t>Financial Economics</t>
+  </si>
+  <si>
+    <t>finance, financial economics, monetary policy, federal reserve bank, chicago</t>
+  </si>
+  <si>
+    <t>Economist/Senior Economist/Economic Advisor - Financial Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economic Research Department of the Federal Reserve Bank of Chicago invites applications for a Senior Economist or Economic Advisor position on the Finance team.
+The Bank will consider applications from seasoned candidates with a strong publication record in finance and economics journals and at least 3 years of experience in an academic or similar research setting.
+Successful candidates will be expected to conduct independent research that is published in leading academic journals, provide in-depth analysis for Bank policy briefings, and contribute to the mission of the Bank. Excellent communication skills are required.
+The research staff at the Federal Reserve Bank of Chicago is a collegial group of economists with expertise in a variety of fields. The Chicago Fed provides an excellent research environment together with substantial support for research and competitive benefits. Salaries are commensurate with experience and level of achievement.
+The Federal Reserve Banks are committed to equal employment opportunity for employees and job applicants in compliance with applicable law and to an environment where employees are valued for their differences.
+More information on the Economic Research Department is at:
+http://www.chicagofed.org/webpages/research/index.cfm
+Applicants should submit:
+1-Cover letter
+2-CV
+3-Contact information for three references
+Important Note: When asked to upload your resume on the Workday Portal, you must upload all supplementary application documents. There will not be an additional prompt to upload documents 1,2, &amp; 3. You must upload them on the same page where you upload your resume. Failure to do so will postpone the review of your application.
+What we offer:
+The expected starting salary range for the Economist position is between $165,000 and $290,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data.
+The expected starting salary range for the Senior Economist position is between $210,000 and $320,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data. 
+The expected starting salary range for the Senior Economist &amp; Economic Advisor position is between $220,000 and $400,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data.
+The Chicago Fed offers benefits to support overall health and financial security. Learn more about our benefits here: https://www.chicagofed.org/careers/thebenefits 
+A continuous learning environment with opportunities to gain new skills and grow your career. 
+Additional Requirements: 
+This position has additional screening requirements due to the information accessed while performing the job. These additional screenings would be initiated at the time of offer acceptance and can take approximately two months to be completed. The screening covers areas such as education/employment verification, criminal history, credit history, and reaches out to your references and people that know you well. 
+This position requires access to confidential supervisory information and/or FOMC information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for this position and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo applicable background checks and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. Citizen and pursue a path to citizenship.
+As a condition of employment, Federal Reserve Bank of Chicago employees must comply with the Bank’s ethics rules, which generally prohibit employees, their spouses/domestic partners, and minor children from owning securities, such as stock, of banks or savings associations or their affiliates, such as bank holding companies and savings and loan holding companies. If you or your spouse/domestic partner or minor child own such securities, and would not be willing or able to divest them if you accepted an offer of Bank employment, you should raise this issue with the recruiter for this posting, who can provide you contact information for our ethics official if necessary.
+We are committed to equal employment opportunity regardless of race, color, ancestry, religion, sex, national origin, sexual orientation, age, marital status, disability, gender, gender identity or expression, or veteran status. </t>
+  </si>
+  <si>
+    <t>UNITED STATES Illinois Chicago</t>
+  </si>
+  <si>
+    <t>G1 - General Financial Markets
+G2 - Financial Institutions and Services
+G5 - Household Finance
+G3 - Corporate Finance and Governance</t>
+  </si>
+  <si>
+    <t>2026-08-20 00:00:00</t>
+  </si>
+  <si>
+    <t>Macroeconomics</t>
+  </si>
+  <si>
+    <t>macroeconomics, monetary policy, federal reserve bank, chicago</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economist/Senior Economist/Economic Advisor </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economic Research Department of the Federal Reserve Bank of Chicago invites applications for an Economist, Senior Economist or Economic Advisor position on the Macroeconomics team.
+The Bank will consider applications from seasoned candidates with a strong publication record in economics and finance journals and at least 3 years of experience in an academic or similar research setting.
+Successful candidates will be expected to conduct independent research that is published in leading academic journals, provide in-depth analysis for Bank policy briefings, and contribute to the mission of the Bank. Excellent communication skills are required.
+The research staff at the Federal Reserve Bank of Chicago is a collegial group of economists with expertise in a variety of fields. The Chicago Fed provides an excellent research environment together with substantial support for research and competitive benefits. Salaries are commensurate with experience and level of achievement.
+The Federal Reserve Banks are committed to equal employment opportunities for employees and job applicants in compliance with applicable law and to an environment where employees are valued for their differences.
+More information on the Economic Research Department is at:
+http://www.chicagofed.org/webpages/research/index.cfm
+Applicants should submit:
+1-Cover letter
+2-CV
+3-Contact information for three references
+Important Note: When asked to upload your resume on the Workday Portal, you must upload all supplementary application documents. There will not be an additional prompt to upload documents 1,2, &amp; 3. You must upload them on the same page where you upload your resume. Failure to do so will postpone the review of your application.
+What we offer:
+The expected starting salary range for the Economist position is between $165,000 and $290,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data.
+The expected starting salary range for the Senior Economist position is between $210,000 and $320,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data.
+The expected starting salary range for the Senior Economist &amp; Economic Advisor position is between $220,000 and $400,000 annually in addition to annual performance-based discretionary bonuses. Final salary and offer will be determined based on the applicant’s relevant experience, skills, internal equity, and alignment with geographic and other market data.
+The Chicago Fed offers benefits to support overall health and financial security. Learn more about our benefits here: https://www.chicagofed.org/careers/thebenefits 
+A continuous learning environment with opportunities to gain new skills and grow your career. 
+Additional Requirements: 
+This position has additional screening requirements due to the information accessed while performing the job. These additional screenings would be initiated at the time of offer acceptance and can take approximately two months to be completed. The screening covers areas such as education/employment verification, criminal history, credit history, and reaches out to your references and people that know you well. 
+This position requires access to confidential supervisory information and/or FOMC information, which is limited to "Protected Individuals" as defined in the U.S. federal immigration law. Protected Individuals include, but are not limited to, U.S. citizens, U.S. nationals, and U.S. permanent residents who either are not yet eligible to apply for naturalization or who have applied for naturalization within the requisite timeframe. Candidates who are not U.S. citizens or U.S. permanent residents may be eligible for the information access required for this position and sponsorship for a work visa, and subsequently for permanent residence, if they sign a declaration of intent to become a U.S. citizen and meet other eligibility requirements. In addition, all candidates must undergo applicable background checks and comply with all applicable information handling rules, and all non-U.S. citizens must sign a declaration of intent to become a U.S. Citizen and pursue a path to citizenship.
+As a condition of employment, Federal Reserve Bank of Chicago employees must comply with the Bank’s ethics rules, which generally prohibit employees, their spouses/domestic partners, and minor children from owning securities, such as stock, of banks or savings associations or their affiliates, such as bank holding companies and savings and loan holding companies. If you or your spouse/domestic partner or minor child own such securities, and would not be willing or able to divest them if you accepted an offer of Bank employment, you should raise this issue with the recruiter for this posting, who can provide you contact information for our ethics official if necessary.
+We are committed to equal employment opportunity regardless of race, color, ancestry, religion, sex, national origin, sexual orientation, age, marital status, disability, gender, gender identity or expression, or veteran status. 
+</t>
+  </si>
+  <si>
+    <t>E1 - General Aggregative Models
+E2 - Consumption, Saving, Production, Investment, Labor Markets, and Informal Economy
+E3 - Prices, Business Fluctuations, and Cycles
+E4 - Money and Interest Rates
+E5 - Monetary Policy, Central Banking, and the Supply of Money and Credit
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook</t>
+  </si>
+  <si>
+    <t>Hamilton College</t>
+  </si>
+  <si>
+    <t>Urban Economics</t>
+  </si>
+  <si>
+    <t>Assistant Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economics Department at Hamilton College invites applications for a tenure-track position at the rank of Assistant Professor, beginning July 1, 2027. Applicants should be committed to excellence in both undergraduate teaching and scholarly research. The successful candidate will teach courses and conduct research in urban economics. The 15 tenured and tenure-track faculty members in the Economics Department cover a range of fields, and the Department coordinates a joint seminar series with nearby Colgate University. (https://hamilton.edu/academics/departments/Economics) 
+We are seeking candidates who can demonstrate their experience in teaching or working with broadly diverse student populations while contributing to a vibrant learning community that values academic freedom, creativity, and intellectual curiosity. Your cover letter should address the ways in which you would enhance the educational experience of students and further the College’s educational goals. The position requires institutional service including academic advising of undergraduate students after the first year.
+Candidates with ABD will be considered, although candidates with a Ph.D. are preferred. The teaching load for this position is four courses during the first year and five courses thereafter. The expected 9-month base salary range for this position is $118,125 to $125,500. The College provides ample support for research, including start-up funds. Candidates should submit cover letter, C.V., research sample, graduate transcript, and documentation of teaching effectiveness via Interfolio at https://apply.interfolio.com/190717. Please also arrange to have three letters of recommendation uploaded to Interfolio. For full consideration, completed applications should be received by November 16, 2026. Questions regarding the search may be directed to Paul Hagstrom  (search committee chair) at phastro@hamilton.edu.
+Hamilton College is a residential liberal arts college located in central New York. The College has built its reputation on the teaching excellence and leading scholarship of its faculty, and on the academic distinction and intellectual curiosity of its approximately 2000 students who take advantage of Hamilton’s open curriculum (https://www.hamilton.edu/academics/open-curriculum). Accomplished faculty, highly capable and motivated students, and a student-faculty ratio of 9:1 provide an educational experience that emphasizes academic excellence, intellectual and cultural diversity, and respect for differences in the development of students as human beings. Hamilton’s commitment to diversity is embodied in its need-blind admission policy and meeting the full demonstrated financial need of every accepted student for their entire undergraduate program. Please visit the college website for more information (www.hamilton.edu). 
+Hamilton College is an equal opportunity employer and is committed to creating an accessible, supportive environment and an educational experience that recognizes a wide array of experiences, backgrounds and viewpoints as integral components of academic excellence. Candidates who can contribute to those goals are encouraged to apply and discuss their strengths in these areas. Applicants with dual-career considerations can find other Hamilton and nearby academic job listings at https://www.hercjobs.org/regions/higher-ed-careers-upstate-new-york/, as well as additional information at https://www.hamilton.edu/dof/faculty-development/resources-for-prospective-or-new-faculty/opportunities-for-spouses-or-partners (Opportunities for Spouses or Partners). Hamilton provides domestic partner benefits.
+</t>
+  </si>
+  <si>
+    <t>$118,125 to $125,500</t>
+  </si>
+  <si>
+    <t>UNITED STATES New York Clinton</t>
+  </si>
+  <si>
+    <t>R - Urban, Rural, Regional, Real Estate, and Transportation Economics</t>
+  </si>
+  <si>
+    <t>2026-11-16 00:00:00</t>
+  </si>
+  <si>
+    <t>Harvard Business School</t>
+  </si>
+  <si>
+    <t>Entrepreneurial Management Unit</t>
+  </si>
+  <si>
+    <t>Entrepreneurship
+Innovation
+Economics
+Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Entrepreneurial Management Unit of Harvard Business School seeks candidates for full-time tenure-track Assistant Professor positions starting July 2027. Applicants should be new or recent graduates with a strong record in a doctoral program.  
+The ideal candidates will conduct research influencing both academics and practitioners. Candidates with formal training in economics, sociology, finance, strategy, organization theory, psychology, as well as inter-disciplinary candidates, are encouraged to apply. Research interests should include one or more of the following: entrepreneurial finance and organization; emerging industries and technologies; innovation; or financing ventures and growth. 
+Applicants with a background in management, organization theory, sociology, psychology, or strategy should submit a complete job packet by 11:59 pm Thursday, October 15, 2026. These candidates should select the job title option "Entrepreneurship: Management, Organizations, &amp; Strategy (MOS)" when choosing a position on the application. Applicants with a background in economics or finance should submit a complete job packet by 11:59 pm Monday, November 9, 2026. These candidates should select the job title option "Entrepreneurship: Economics &amp; Finance (ECF)" when choosing a position on the application. Job packets must contain a cover letter specifying that you are applying for the “EM Unit”, current CV, three letters of reference, and job market paper (identified as such).
+Recommenders should submit letters online by the respective dates. All application materials should be uploaded by the respective closing dates. To apply, please visit https://www.hbs.edu/faculty/Pages/positions.aspx. 
+________________________________________
+Harvard University is committed to equal opportunity and non-discrimination. For more information, visit https://www.hbs.edu/research/faculty-recruiting
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Boston</t>
+  </si>
+  <si>
+    <t>A - General Economics and Teaching</t>
+  </si>
+  <si>
+    <t>2026-11-09 00:00:00</t>
+  </si>
+  <si>
+    <t>Harvard University</t>
+  </si>
+  <si>
+    <t>Social Science</t>
+  </si>
+  <si>
+    <t>assistant
+associate
+faculty
+instructor
+tenure track
+Boston
+Cambridge
+Massachusetts
+MA
+Northeast
+New England</t>
+  </si>
+  <si>
+    <t>Tenure-Track Professor in Economics</t>
+  </si>
+  <si>
+    <t>Position Description:
+The Department of Economics seeks to appoint a tenure-track professor in Economics. The appointment is expected to begin on July 1, 2027. The tenure-track professor will be responsible for teaching at the undergraduate and graduate levels.
+In Harvard’s Faculty of Arts and Sciences, tenure-track positions are untenured.
+Basic Qualifications:
+Doctorate or terminal degree in Economics or related discipline required by the time the appointment begins.
+Additional Qualifications:
+Demonstrated strong commitment to teaching and advising is desired.
+Special Instructions:
+Please submit the following materials through the ARIeS portal (https://academicpositions.harvard.edu/postings/16594). Applications must be submitted no later than November 3, 2026.
+1. Cover letter
+2. Curriculum Vitae
+3. Teaching/advising statement (describing the candidate’s teaching philosophy and practices as well as their approach to creating a learning environment in which students are encouraged to ask questions and share their ideas)
+4. Research statement
+5. Service statement describing efforts to strengthen academic communities, e.g., the candidate’s department, institution, and/or professional societies.
+6. Names and contact information of 3-5 referees, who will be asked by a system-generated email to upload a letter of recommendation once the candidate’s application has been submitted. Three letters of recommendation are required, and the application is considered complete only when at least three letters have been received. At least one letter must come from someone who has not served as the candidate’s undergraduate, graduate, or postdoctoral advisor.
+7. Publications or copies of creative works, if applicable
+Harvard University is committed to equal opportunity and non-discrimination. We seek talent from all parts of society and the world, and we strive to ensure everyone at Harvard thrives. Our differences help our community advance Harvard’s academic purposes.
+Harvard has an equal employment opportunity policy that outlines our commitment to prohibiting discrimination on the basis of race, sex, ethnicity, color, national origin, religion, disability, or any other characteristic protected by law or identified in the university’s non-discrimination policy. Harvard’s equal employment opportunity policy and non-discrimination policy help all community members participate fully in work and campus life free from harassment and discrimination.</t>
+  </si>
+  <si>
+    <t>$210,000 – $290,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Massachusetts Cambridge</t>
+  </si>
+  <si>
+    <t>2026-11-03 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Harvard Academy for International and Area Studies </t>
+  </si>
+  <si>
+    <t>Harvard Academy Scholar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Title: 	Academy Scholar, The Harvard Academy for International and Area Studies 
+School: 	Faculty of Arts and Sciences 
+Department/Area: 	Weatherhead Center for International Affairs 
+Position Description: 	
+The Harvard Academy for International and Area Studies is dedicated to promoting innovative social science hand-in-hand with deepening our shared knowledge of the experiences and practices of the world’s regions and countries. The Academy Scholars Program identifies and supports outstanding researchers at the start of their academic careers whose work combines excellence in a social science discipline with a command of the language and knowledge or expertise of countries or regions outside of the United States or Canada. The scholarship of the group spans traditional disciplinary divisions and elucidates comparative, transnational, and domestic issues, past and present.
+The Academy Scholars are a select community of individuals possessed of resourcefulness, initiative, and originality whose work shows promise as a foundation for careers in research universities or international institutions.
+Academy Scholars are appointed for a two-year, in-residence, postdoctoral fellowship at The Harvard Academy for International and Area Studies, Harvard University, Cambridge, MA, USA. They receive substantial financial and research assistance which permits them to undertake robust research projects and skills development in their chosen fields and areas. They meet at dinners, seminars, and informal get-togethers in order to pursue innovative interdisciplinary approaches to their work. They are mentored by the Harvard Academy Senior Scholars, a cohort of faculty members who act as a selection committee, participate in Harvard Academy events, and are committed to supporting the Academy Scholars as they work to achieve their potential.
+Each year, five to six Academy Scholars are named for two-year, in-residence appointments with an annual stipend of $80,000 (annual research support of $6,000 is also provided), with the two years to be completed within a three-year window. Year 1 of the fellowship must be taken up no later than the fall immediately following the postdoctoral fellowship offer. Delays or deferrals in the start of Year 1 are not permitted. Between Years 1 and 2, Academy Scholars may apply for a one-time leave (up to 12 months), either to accept or to continue with a tenure-track teaching appointment but for no other professional reason. Academy Scholars may not accept outside funding, awards, or obligations during their appointment. They may be invited to teach a Harvard class during the course of their appointment.
+All application materials must be submitted by the deadline of September 18, 2026. We do not accept late applications.
+The completed application will include:
+	Curriculum vitae (CV); including list of publications
+	Research proposal (2000 words maximum); including intellectual objectives and planned methodological and disciplinary work
+	One scholarly writing sample, for example, a PhD dissertation chapter or peer-reviewed journal article. Co-authored texts are acceptable provided each author’s contribution is clearly specified and authorship is not shared with an academic advisor. This should be in English and no longer than fifty pages. 
+	A copy of your PhD program transcript
+	Three letters of recommendation (uploaded directly and confidentially by the recommender through the online application—please note you will need to submit your application before an upload link is sent to your recommender, so plan accordingly).
+All parts of the application, including the three letters of recommendation, are submitted online as .pdf documents. Access the online application through the homepage of The Harvard Academy’s website: https://academy.wcfia.harvard.edu.
+All materials except for letters of recommendation must be received by September 18, 2026 (please ensure letters of recommendation arrive no later than September 28, 2026). The selection process begins immediately thereafter. Applicants whose materials are incomplete are at a disadvantage when considered by the Selection Committee. We anticipate awards will be announced in December 2026.
+Basic Qualifications: 
+	These awards are open to recipients of PhD or equivalent degrees granted within two years of the August 1, 2027, start date and advanced doctoral candidates in the social sciences. Scholars nearing dissertation completion must be able to submit degree conferral documentation issued by their university registrar’s office by June 30, 2027, for an August 1, 2027, start date. Individuals who hold or have completed another postdoctoral fellowship are not eligible to apply. 
+Please see our website for a list of frequently asked questions (FAQs).
+The Harvard Academy for International and Area Studies
+Harvard University
+1727 Cambridge Street
+Cambridge, MA 02138 USA 
+applicationinquiries@wcfia.harvard.edu 
+</t>
+  </si>
+  <si>
+    <t>80,000-90,000</t>
+  </si>
+  <si>
+    <t>2026-09-18 00:00:00</t>
+  </si>
+  <si>
+    <t>Imperial College London</t>
+  </si>
+  <si>
+    <t>Business School</t>
+  </si>
+  <si>
+    <t>Professor
+Full Professor
+Associate Professor
+Business School
+Management
+Business Research
+Entrepreneurship
+Innovation
+Sustainability
+Artificial Intelligence
+AI
+Technology Management
+Digital Transformation
+Operations Management
+Marketing
+Economics
+Finance
+Public Policy
+Organisational Behaviour
+Interdisciplinary Research</t>
+  </si>
+  <si>
+    <t>Professor (Full)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Imperial Business School is seeking to appoint five research leaders within the School’s key societal challenge areas: health, sustainability, AI &amp; digital business, technology entrepreneurship and innovation, and social equality. 
+The posts are enabled by a philanthropic donor who supports and believes in the great potential of business school research to effect sustained change in business and society. This aspiration reflects Imperial’s quest to improve the lives of people, and aligns with Imperial’s investment in interdisciplinary inquiry. 
+Suitable candidates will: 
+	have a track record of disciplinary excellence in one of the School’s research areas 
+	routinely work across disciplinary boundaries and with users of academic knowledge 
+	have demonstrated that their research has resulted in significant impact on the economy, society or government.
+Successful candidates will be appointed to one of the four Business School departments that best matches their area of research: Analytics, Marketing and Operations; Economics and Public Policy; Finance; Management and Entrepreneurship. 
+Candidates are expected to have an outstanding record of impactful research, the ability to deliver outstanding teaching and student experience, and the ability to perform key service and leadership responsibilities within the School.
+What we can offer you:
+•	The opportunity to continue your career at a world-leading institution and be part of our mission to use science for humanity
+•	The opportunity to work across business school, technology, science and medicine research and address key societal challenges on a global scale
+•	To benefit from Imperial’s significant resources and central network position in academia and across to global industry, users and government 
+•	Globally competitive salary and remuneration package (including generous pension scheme)
+•	Be part of a diverse, inclusive and collaborative work culture with various staff networks and resources designed to support your personal and professional wellbeing
+This is a full-time open-ended role based at the Imperial College South Kensington campus.
+Interested candidates should apply online, including their CV along with the application form, cover letter, research statement, teaching statement and evidence of teaching scores. 
+Closing date: 3rd September 2026, 23:59 hours Midnight BST
+For further information about the position, please contact Professor Markus Perkmann, Vice-Dean (Research and Faculty), Email: m.perkmann@imperial.ac.uk 
+For further assistance with the application process, please contact Maria Monteiro, Senior Appointments Manager, Email: m.monteiro@imperial.ac.uk     
+Telephone: +44 (0) 207 5945498
+If you experience any technical issues while applying online, please don't hesitate to email us at support.jobs@imperial.ac.uk. We're here to help. 
+https://www.imperial.ac.uk/jobs/search-jobs/description/index.php?jobId=28359&amp;jobTitle=Professor+%28Full+%29+within+the+Business+School </t>
+  </si>
+  <si>
+    <t>Internationally competitive salary</t>
+  </si>
+  <si>
+    <t>UNITED KINGDOM London</t>
+  </si>
+  <si>
+    <t>2026-09-03 00:00:00</t>
+  </si>
+  <si>
+    <t>Lafayette College</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finance
+Financial Economics
+Financial modeling 
+FinTech
+</t>
+  </si>
+  <si>
+    <t>The Economics Department at Lafayette College invites applications for a tenure-track Assistant Professor position in Finance beginning July 1, 2027.  Applicants should be committed to excellence in both undergraduate teaching and scholarly research. We are interested in candidates with teaching and research interests in finance, financial economics, or related areas. The successful candidate must be able to teach undergraduate corporate finance, with opportunities to offer additional courses connected to their expertise in such areas as financial institutions, entrepreneurial finance, risk management, financial analytics, financial modeling, fintech, or the application of emerging technologies to financial decision-making. The addition of courses in these areas along with access to financial databases through Bloomberg and WRDS will enhance our robust finance minor curriculum. The teaching load for this position is 4 courses in the first year and 5 courses thereafter. The college provides a paid pre-tenure research leave, mentoring, and research support. Applicants should hold a PhD or a DBA in Economics/Management/Finance or expect to complete all requirements by August 15, 2027. 
+Located in the Lehigh Valley in eastern Pennsylvania, 70 miles from both New York City and Philadelphia, Lafayette College is a small, private, undergraduate-only liberal arts and engineering institution with significant resources to support faculty members in their teaching and scholarship. The Economics Department is comprised of 18 faculty members who are not only dedicated to teaching excellence, but are also accomplished and engaged scholars in their fields. The College is committed to fostering a learning community grounded in mutual respect, collaboration, and intellectual engagement. In keeping with its mission, Lafayette provides an educational environment that promotes critical inquiry, personal growth, and responsible citizenship. All members of the College community share in the responsibility for creating, maintaining, and developing a learning environment in which difference is valued, equity is sought, and inclusiveness is practiced. Lafayette is an equal opportunity employer and welcomes applicants from diverse backgrounds and experiences.
+Applicants should submit a cover letter, a statement of teaching philosophy and interests, a statement of research interests, a curriculum vitae, and three letters of reference through Interfolio at https://apply.interfolio.com/190529. Within the submitted materials, candidates should address how their teaching, scholarship, and/or service will support Lafayette’s mission and values, with specific reference to our commitments to creating a vibrant, diverse, and inclusive community. The committee will begin reviewing applications on October 15, 2026, and will conduct first-round interviews remotely.
+Questions about the position should be directed to Prof. David Stifel, Search Committee Chair, at stifeld@lafayette.edu. All qualified candidates are encouraged to apply.
+Lafayette College does not discriminate on the basis of race, color, national or ethnic origin, disability, religion, age, military or veteran status, sex, sexual orientation, gender identity or expression, marital or familial status, pregnancy, genetic information, or any other characteristic protected by law in its educational programs and activities, admissions, or employment as required by Title IX of the Educational Amendments of 1972 (which requires that the College not discriminate on the basis of sex); the Americans with Disabilities Act of 1990 and Section 504 of the Rehabilitation Act of 1973 (which requires that the College not discriminate on the basis of disability); Title VI of the Civil Rights Act of 1964 (which requires that the College not discriminate on the basis of race, color, or national origin); and Title VII of the Civil Rights Act of 1964 (which requires that the College not discriminate in employment on the basis of race, color, religion, sex, or national origin); and other applicable laws and College policies.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Pennsylvania Easton</t>
+  </si>
+  <si>
+    <t>G0 - General
+G1 - General Financial Markets
+G2 - Financial Institutions and Services
+G3 - Corporate Finance and Governance</t>
+  </si>
+  <si>
+    <t>2026-12-15 00:00:00</t>
+  </si>
+  <si>
+    <t>Macalester College</t>
+  </si>
+  <si>
+    <t>Economics Department</t>
+  </si>
+  <si>
+    <t>Behavioral Economics</t>
+  </si>
+  <si>
+    <t>Assistant Professor - Tenure Track</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Macalester College invites applications for a full-time tenure track position at the Assistant Professor level to begin in the 2027-28 academic year. We seek candidates with teaching and research interests in Behavioral Economics. Macalester College values a strong commitment to research, a promise of successful scholarly engagement, and dedication to teaching excellence in a liberal arts environment. A Ph.D. degree is expected by August 2027.
+Macalester provides an attractive environment for economists. We offer a vibrant, engaged and collegial environment in the heart of the Twin Cities. We currently offer the largest single major on campus, and have a track record of exceptional undergraduate research collaboration. Macalester faculty teach five semester course sections per year (typically two to three distinct courses), supervise honors theses, maintain an active scholarly agenda, and engage in departmental activities. During their first year, new faculty teach four courses and attend a weekly new faculty development seminar. For more information, see the full job announcement on the Macalester Provost’s webpage.
+For full consideration, please submit the following materials to Academic Jobs Online by November 13, 2026  (https://academicjobsonline.org/ajo/jobs/32416).
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Minnesota Saint Paul</t>
+  </si>
+  <si>
+    <t>D9 - Micro-Based Behavioral Economics
+E7 - Macro-Based Behavioral Economics</t>
+  </si>
+  <si>
+    <t>2026-11-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2026-08-13 00:00:00</t>
+  </si>
+  <si>
+    <t>Mansueto Institute for Urban Innovation at the University of Chicago</t>
+  </si>
+  <si>
+    <t>urban studies
+sociology
+political science
+economics
+data science
+urban fellowship
+cities
+University of Chicago
+urban development</t>
+  </si>
+  <si>
+    <t>Postdoctoral Fellowship</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Mansueto Institute for Urban Innovation invites applications for Postdoctoral Fellowship appointments for the 2027-28 academic year. We welcome individuals from a variety of disciplines who are interested in building a scholarly understanding of cities.
+The fellowship provides exceptional emergent scholars with a unique nurturing environment that includes advanced technical training, a platform for interdisciplinary research, mentoring by senior faculty, and a community of people working on issues impacting cities from a diversity of areas and perspectives.
+Postdoctoral fellows come to us with a variety of backgrounds, including traditional social science disciplines such as but not limited to economics, political science, and sociology, as well as allied disciplines such as public policy and data science.
+Institute Postdoctoral Fellowships are full-time appointments, typically for a maximum of two years with annual extensions by common agreement. Positions are structured between the Mansueto Institute and one of the University of Chicago’s Departments or Schools.
+Institute fellows will enjoy:
+	The freedom to pursue their own original research and projects 
+	A discretionary budget for research expenses and relocation costs 
+	Interdisciplinary career development, mentorship, and support
+	Full access to the university’s scholarly community and resources
+Deadline: December 6, 2026, at 5:00 pm CST.
+</t>
+  </si>
+  <si>
+    <t>Annual salary of $70,000 per year with benefits, less any deductions required by federal, state, or University of Chicago regulations.</t>
+  </si>
+  <si>
+    <t>2026-12-06 00:00:00</t>
+  </si>
+  <si>
+    <t>Massachusetts Institute of Technology</t>
+  </si>
+  <si>
+    <t>MIT FutureTech</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Economics of AI
+Industrial Organization
+Labor Economics
 Macroeconomics
-Principles of Economics</t>
-[...3 lines deleted...]
-The Department of Economics invites applications for a position at the rank of Lecturer in Discipline in its undergraduate and graduate programs beginning July 1, 2026. This is a full-time position with multi-year renewal contingent on successful review. Applicants must have experience teaching Economics at the undergraduate and masters level. The expected course load is four courses per academic year; this will include classes on Principles of Economics and in Macroeconomics. The lecturer is expected to meet with students and to hold regular office hours.  Application review will begin immediately and continue until the position is filled.
+Applied Microeconomics
+</t>
+  </si>
+  <si>
+    <t>Post-Doctoral Associate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Position
+1-3 full-time Post-Doctoral Associate positions, available starting in 2027 for 1-3 years (one-year positions are only available to applicants who have secured a subsequent appointment as an assistant professor, research scientist, or research economist)
+Employer MIT FutureTech (futuretech.mit.edu) at:
+MIT Sloan School of Management’s Initiative on the Digital Economy (IDE) and
+MIT Computer Science and Artificial Intelligence Lab (CSAIL)
+Location
+Cambridge, Massachusetts, USA
+Job Description
+Dr. Neil Thompson, Director of MIT FutureTech, seeks to hire up to three Postdoctoral Associates, with a preference for candidates whose research connects to at least one of the following areas:
+(i)	AI progress and timelines
+Rapid advances in AI capabilities have raised both excitement and uncertainty about the pace of future progress. Projections of when specific milestones (e.g., human level performance on complex tasks, widespread deployment of autonomous systems) will be reached differ significantly across researchers, research fields, and industry. This project area seeks to rigorously characterize historical and current trends in AI development and to model plausible future trajectories. Relevant work might include: quantitative measurement of scaling laws and other empirical regularities in algorithmic improvement; analysis of hardware, energy, data, and talent constraints that could accelerate or limit progress; economic, regulatory, and geopolitical factors shaping investment and research concentration; scenario modeling of short-, medium, and long term capability benchmarks; and assessment of feedback loops between AI deployment and further innovation. Insights generated should help clarify realistic timelines, identify key uncertainties, and inform strategic decisions by firms, governments, and society at large regarding preparedness and governance of advanced AI systems. Examples of previous work from the lab in this area include: Algorithmic Progress; Last Mile.
+(ii)	The Effect of AI on Science 
+AI has driven advancements in many scientific fields, such as drug discovery, materials science, protein folding, or weather prediction. It is also well known that scientific progress is a key engine for economic growth. This project focuses on understanding the impact of AI on science and the resulting economic consequences. Key topics we aim to address include quantifying the impact of AI on scientific progress and economic growth, the extent to which AI will augment and/or change the R&amp;D production function, and the implications of AI-driven R&amp;D for researchers, firms, and policy. Examples of previous work from the lab in this area include: Influence of Industry; AI-augmented R&amp;D.
+(iii)	Future of Work and the Labor Market Effects of AI and ICT
+What are the (global) labor market implications of new technologies, such as AI and ICT? Do workers within firms benefit from IT improvements and the adoption of AI? If so, which workers specifically benefit, and which are adversely affected through slower wage growth or job displacement? How quickly will jobs be replaced or augmented by AI? Are workers (or individual tasks) complements or substitutes to AI and ICT? Furthermore, how does overall labor demand change in response to advancements in AI? We aim to address these and related questions by leveraging detailed firm-worker-level data from administrative sources (e.g., census data), publicly available task-level data (e.g., ONET), and self-collected surveys. By studying these dynamics, our goal is to gain a deeper understanding of the future of work in the context of the rise of new technologies. Examples of previous work from the lab in this area include: Beyond AI Exposure; Expertise; Crashing waves vs. Rising Tides.
+(iv)	The Impact of AI on Industry and Firm Performance 
+AI is widely recognized as having the potential to revolutionize industries and transform firms’ production processes. However, significant gaps remain in our understanding of how AI will affect firm and industry performance both within and across countries. In this project, we aim to develop novel measures of industry exposure to AI and compile data on AI adoption to investigate how AI shapes firm performance, productivity, and market power in national and international contexts. Key questions include identifying the key determinants of AI adoption; how AI affects firms’ market shares and productivity; how these changes influence competition and aggregate productivity; and whether cross-country differences in AI adoption and exposure will narrow or widen existing economic disparities. Examples of the lab’s previous work in this area include: IT and RTS. 
+In addition to researching these issues, the post-doc will be expected to become a team leader, supervising and mentoring younger students. 
 Qualifications
-Candidates are expected to have a Ph.D. in economics and to have demonstrated excellence in teaching at the advanced undergraduate and masters level. Teaching experience in Principles of Economics or Macroeconomics are also required.
-[...34 lines deleted...]
-For further information, please contact Hazel May, Senior Associate Dean for Academic Affairs at sipa_academicaffairs@sipa.columbia.edu.
+•	PhD or equivalent in economics or related field
+•	Demonstrated expertise in computing / AI 
+•	Interest in working in an interdisciplinary lab with computer scientists and engineers
+•	Strong data analysis skills, including statistical/econometric training
+•	For some positions, experience working with U.S. census data would be a plus
+•	Knowledge of relevant theoretical models
+•	Proficiency with a modern programming language, e.g., Python, R
+•	Solid English communication skills (verbal and written)
+•	Desire and skill (e.g. organizational abilities) to work in teams
+The post-doc’s primary appointment would be at the MIT Sloan School of Management, and would have a secondary appointment at the MIT Computer Science and Artificial Intelligence Lab.
+Salary
+$75,000 per year, plus benefits.
+To apply  
+Submit the following materials via the AEA platform no later than November 15th:
+(i)	CV
+(ii)	Job market paper (or other sample of previous research)
+(iii)	Three letters of reference 
+(iv)	Cover letter discussing the applicant’s experience and which research projects would be of interest
+Selected candidates will be interviewed via Zoom.
+About MIT FutureTech
+Led by Dr. Neil Thompson, MIT FutureTech is an interdisciplinary group of computer scientists, engineers, and economists who study the foundations of progress in computing and Artificial Intelligence: the trends, implications, opportunities, and risks. FutureTech is one of the largest research groups at MIT. It sits both within the Computer Science and AI Lab and the Sloan School of Management.  A distinctive strength of our lab is access to a large set of rich and unique data sources that allow us to study the economics of AI and computing. We collaborate extensively with major government agencies and industry leaders. Our work is supported by a broad range of partners, including, among many others, Open Philanthropy, the National Science Foundation, Google, Microsoft, Accenture, IBM, Amazon, and Los Alamos National Lab.
+About Dr. Neil Thompson, the Director of MIT FutureTech - futuretech.mit.edu/team/neil-thompson 
+Dr. Thompson is the Director of MIT FutureTech. Before starting FutureTech, Dr. Thompson was a professor of Innovation and Strategy at the MIT Sloan School of Management.  His PhD is in Business &amp; Public Policy from Berkeley.  He also holds Master’s degrees in: Computer Science (Berkeley), Economics (London School of Economics), and Statistics (Berkeley).  Before joining academia, Dr. Thompson was a management consultant with Bain &amp; Company and worked for the Canadian Government and the United Nations.
+About the MIT Initiative on the Digital Economy (IDE) - ide.mit.edu
+The MIT Initiative on the Digital Economy is a team of internationally recognized thought leaders and researchers examining how people and businesses work, interact, and prosper in a time of rapid digital transformation.  It is housed at the MIT Sloan School of Management.
+About the MIT Computer Science and Artificial Intelligence Lab (CSAIL) - www.csail.mit.edu
+CSAIL is one of the world’s top research centers for computer science and artificial intelligence (currently ranked #1).  It has hosted 9 Turing Award winners (the “Nobel Prize of Computing”) and has pioneered many of the technologies that underpin computing.
 </t>
   </si>
   <si>
-    <t>$240,000-$280,000</t>
-[...16 lines deleted...]
-https://apply.interfolio.com/185288
+    <t>$75,000.00</t>
+  </si>
+  <si>
+    <t>E2 - Consumption, Saving, Production, Investment, Labor Markets, and Informal Economy
+J2 - Demand and Supply of Labor
+J3 - Wages, Compensation, and Labor Costs
+L1 - Market Structure, Firm Strategy, and Market Performance
+D2 - Production and Organizations
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
+  </si>
+  <si>
+    <t>Behavioral Policy Sciences</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Technological Innovation, Entrepreneurship, and Strategic Management </t>
+  </si>
+  <si>
+    <t>We seek candidates whose research focuses on Innovation, Entrepreneurship, and/or Strategy.</t>
+  </si>
+  <si>
+    <t>Assistant Professor or as Associate Professor without Tenure</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Massachusetts Institute of Technology (MIT) Sloan School of Management in Cambridge, MA, invites applications for faculty positions in the Technological Innovation, Entrepreneurship, and Strategic Management (TIES) Group, starting July 1, 2027, or as soon thereafter as possible. We seek candidates whose research focuses on Innovation, Entrepreneurship, and/or Strategy.
+We welcome applications from individuals eligible for appointment as Assistant Professor or as Associate Professor without tenure. Candidates must possess a PhD in Economics, Sociology, Management, or other relevant social science disciplines by the start of employment.
+Responsibilities include:
+	Teaching undergraduate, graduate, and executive-level courses in the field of Innovation,   Entrepreneurship, and Strategy
+	Conducting high-quality research in Innovation, Entrepreneurship, and Strategy
+The MIT Sloan TIES Group values scholarly excellence, doctoral training, and a collegial, multi-disciplinary environment. Faculty collaborate extensively within Sloan, across MIT, and with the broader Cambridge academic community. More about the group here.
+To apply, please submit materials electronically via Interfolio at https://apply.interfolio.com/173721, including:
+	Cover letter describing research and teaching focus
+	Curriculum vitae
+	Three research papers 
+In addition, please arrange for three letters of recommendation to be submitted through the same link.
+The application deadline is October 15, 2026.  
+Interested candidates who are concentrating their search in disciplines (such as Economics) with later deadlines should submit materials (even a preliminary job market paper) by the October deadline.  While the interviews and fly-out process will take place during November and early December, any offer that will be extended will allow candidates to also consider offers from markets that close later in the academic year.
+Applications should be addressed to:
+Professor Scott Stern
+Chair, TIES Search Committee
+MIT is an equal opportunity employer committed to building a diverse intellectual community.
 </t>
   </si>
   <si>
-    <t xml:space="preserve">$180,000-$195,000 </t>
-[...35 lines deleted...]
-To Apply: Submit a CV, a short cover note (300 words or less), and one applied quantitative work sample (e.g., job market paper section, working paper, or project write-up)
+    <t>$225,000 - $254,000</t>
+  </si>
+  <si>
+    <t>O0 - General</t>
+  </si>
+  <si>
+    <t>2026-10-15 00:00:00</t>
+  </si>
+  <si>
+    <t>Mathematica, Inc.</t>
+  </si>
+  <si>
+    <t>Education, Employment, Healthcare Evaluation, and Disability Division (EEHED)</t>
+  </si>
+  <si>
+    <t>Health Evaluation and Disability</t>
+  </si>
+  <si>
+    <t>Quantitative Research
+Causal Inference
+Program Evaluation
+Policy Research
+Health Economics
+Health Policy
+Public Health
+Healthcare
+Disability Policy
+Health Services Research
+Applied Econometrics
+Statistical Analysis
+Econometric Analysis
+Study Design
+Observational Studies
+Quasi-Experimental Methods
+Data Science
+Data Analytics
+Biostatistics
+Epidemiology
+Healthcare Claims Data
+Electronic Health Records
+Survey Data
+Medicare
+Medicaid
+Social Security
+Behavioral Health
+Mental Health
+Substance Use
+Federal Health Policy
+State Health Policy
+R
+Python
+Stata
+Artificial Intelligence
+Large Language Models
+Research Communication
+Policy Analysis</t>
+  </si>
+  <si>
+    <t>Quantitative Researcher/Economist - Public Health, Healthcare Evaluation, &amp; Disability</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mathematica is hiring researchers with expertise in quantitative research methods, causal inference, and policy research to conduct studies and support program evaluation in the areas of public health, healthcare, and disability.
+The researchers will support project teams in the planning and execution of rigorous, data-driven research projects for clients such as the Centers for Medicare &amp; Medicaid Services, the Social Security Administration, the Substance Abuse and Mental Health Services Administration, and more, leading health foundations, and numerous state and local agencies and commercial clients.
+Responsibilities and expectations:
+ Collaborate with senior staff in a multidisciplinary environment to apply rigorous quantitative research methods, including study design, causal inference, data management, and statistical and econometric analysis for describing or evaluating programs and policies
+ Draft reports, present findings to policy and professional audiences, and publish in professional journals
+ Help develop proposals for new research projects
+ Contribute to the growth, expertise, and institutional knowledge of other research staff
+Required Qualifications:
+ Ph.D. or equivalent 
+ Strong quantitative analytical skills. Training in causal inference methodologies is strongly preferred.
+ Broad understanding of health policy issues in the United States
+ Experience using health care and public health data sources is strongly preferred.
 </t>
   </si>
   <si>
-    <t>$10,000 USD for contract</t>
-[...66 lines deleted...]
-Cornerstone Research provides Equal Employment Opportunities to all employees and applicants for employment without regard to legally protected categories, such as age, sex, gender, gender identity, race, color, creed/religious belief, medical condition, predisposing genetic characteristics or genetic information or testing, disability, marital status, pregnancy status, military status, veteran status, arrest or conviction record (except where permitted by law), sexual orientation, ethnic background, citizen status, ancestry, national origin, or any other consideration protected by federal, state or local law.
+    <t>$100,000 - $140,000</t>
+  </si>
+  <si>
+    <t>I1 - Health</t>
+  </si>
+  <si>
+    <t>2026-08-28 00:00:00</t>
+  </si>
+  <si>
+    <t>Monash University</t>
+  </si>
+  <si>
+    <t>Monash Business School</t>
+  </si>
+  <si>
+    <t>Econometrics and Business Statistics</t>
+  </si>
+  <si>
+    <t>Lecturer / Senior Lecturer - Business Analytics</t>
+  </si>
+  <si>
+    <t>Lecturer / Senior Lecturer – Business Analytics (Continuing, Full-time)
+Location: Caulfield Campus
+The Department of Econometrics and Business Statistics at Monash Business School is seeking an outstanding academic to join its internationally recognised Business Analytics team. We welcome applicants with expertise in business analytics, data science, artificial intelligence, machine learning, statistical computing, data visualisation, computational statistics, or related fields.
+The successful candidate will undertake high-quality research, contribute to research impact, and deliver engaging teaching across undergraduate and postgraduate programs. The role includes developing course materials, coordinating units, supervising honours and postgraduate research students, providing academic support, and contributing to departmental service.
+Applicants must hold a PhD in business analytics, data science, machine learning, operations research, operations management, or a closely related discipline, with a strong research publication record and demonstrated teaching excellence. Experience collaborating with interdisciplinary teams and industry partners is highly regarded.
+Monash University offers an inclusive, collaborative environment, world-class research facilities, flexible working arrangements, and opportunities for international engagement. Applications should include a cover letter addressing the Key Selection Criteria and a current CV.
+Applications close: Tuesday 25 August 2026, 11:55 pm AEST.</t>
+  </si>
+  <si>
+    <t>$123,138 - $146,228 pa Level B / $150,841 - $173,931 pa Level C (plus 17% employer superannuation)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Job No.: 696503 </t>
+  </si>
+  <si>
+    <t>AUSTRALIA Victoria Melbourne</t>
+  </si>
+  <si>
+    <t>C1 - Econometric and Statistical Methods and Methodology:  General</t>
+  </si>
+  <si>
+    <t>2026-08-25 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Murray State University </t>
+  </si>
+  <si>
+    <t>Department of Economics and Finance</t>
+  </si>
+  <si>
+    <t>any field</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics and Finance at Murray State University invites applications for a tenure track position at the Assistant Professor level beginning August 2027.
+Applicants in all fields of economics will be considered. The successful candidate must demonstrate a commitment to excellent teaching as well as a promising research agenda. The typical course load would be three courses per semester and may include web instruction. Ph.D. in Economics is required. ABDs with a documented plan of completion by appointment date will be considered.
+Murray State blends educational opportunities found at research institutions with collaborative interactions among students, faculty and staff found at smaller universities. Students receive personalized attention from supportive faculty and staff as the University offers a 16:1 student-to-faculty ratio. Murray State University places our highest priority on student learning and excellent teaching, blending the range of educational opportunities often experienced at research institutions with the nurturing student-teacher interactions usually found at smaller universities.
+Located in the West Kentucky region, Murray State University is a public, comprehensive University which offers a low cost of living, low property taxes, and a four-season climate. Murray has a friendly, small-town atmosphere with locally-owned specialty shops and restaurants, an acclaimed community theater, art guild and award-winning public schools. The area is home to Kentucky Lake and Land Between the Lakes, a 170,000-acre National Recreation Area, which offers a wide-range of activities and amenities for residents and visitors alike. Located in close proximity to major cities and nearby access to Interstate 24, Murray is just a few hours from Nashville, St. Louis, Louisville and Memphis. 
+To apply go to https://www.murraystatejobs.com/postings/12723. Please attach a letter of application, curriculum vitae, unofficial graduate transcripts, evidence of teaching effectiveness and a recent research paper. Three letters of recommendation will be accessed through the JOE network. For best consideration, please submit a completed application along​ with all required materials​ by November 8, 2026.​ Applications will be accepted until the position is filled.
+Equal Opportunity Employer/AA. Murray State University does not discriminate based on race, color, national origin, sex, gender, identity, sexual orientation, religion, age, veteran status, disability or political or social viewpoint. All qualified applicants are encouraged to apply.
 </t>
   </si>
   <si>
-    <t>$245,000</t>
-[...50 lines deleted...]
-Consulting
+    <t>UNITED STATES Kentucky Murray</t>
+  </si>
+  <si>
+    <t>Musashi University</t>
+  </si>
+  <si>
+    <t>Microeconomics, Applied Microeconomics, Behavioral Economics</t>
+  </si>
+  <si>
+    <t>Open Rank Faculty Position (Tenured / Tenure-track / Fixed term)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The School of Liberal Arts and Sciences at Musashi University, Tokyo, Japan, invites applications for a tenured, tenure-track, or fixed-term position in Economics, with a specialization in Microeconomics and Applied Microeconomics, beginning on September 1, 2027.
+The Economics and Management Program within the School of Liberal Arts and Sciences offers a Parallel Degree Programme (PDP) in partnership with the University of London (UoL), through which students pursue dual degrees from Musashi University and the University of London. 
+The successful candidate will be responsible for teaching the following courses in English: Behavioral Economics and/or Industrial Organization, Microeconomics and/or Mathematics and Statistics.
+The candidate is also expected to maintain an active research agenda and conduct independent research. The university provides research support, including office space, library access, and a generous research allowance.
+Qualification includes a completed Ph.D. in Economics or a closely related field. Japanese proficiency is a plus, but not required. 
+Please refer to the following website for details. 
+https://jrecin.jst.go.jp/seek/SeekJorDetail/Changelang?id=D126070158&amp;lang=1
 </t>
   </si>
   <si>
-    <t>Senior Health Economist</t>
-[...15 lines deleted...]
-Senior Health Economists are supported to progress to the Consultant Health Economist role, and this can typically be achieved in 1 to 2 years. As a Consultant Health Economist, you would have ultimate responsibility for the high-quality delivery of a range of projects, and lead in business development efforts to win new work and maintain and grow your own client relationships. In addition to project management, you would line manage team members and have internal responsibilities spanning areas such as recruitment and training. 
+    <t>JAPAN Tokyo Tokyo</t>
+  </si>
+  <si>
+    <t>D0 - General</t>
+  </si>
+  <si>
+    <t>Nanjing University</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor</t>
+  </si>
+  <si>
+    <t>Nanjing University (NJU) invites applications for tenure-track Assistant Professor and Associate Professor positions in economics.
+NJU, founded in 1902 and located in the historic city of Nanjing, is one of China's most prestigious universities. The Business School at NJU is a leading research-oriented institution spanning the disciplines of economics and management. The discipline of economics has been recognized as a national Double First-Class discipline in China. The Business School provides competitive compensation, comprehensive benefits, and strong support for faculty research.
+School Website: https://nubs.nju.edu.cn/mainm.htm
+Candidates should hold (or expect to complete by the time of appointment) a Ph.D. in economics or a related field, and demonstrate excellence or promise in research and effective teaching. We welcome applications from candidates in all fields of economics, with particular interest in the following areas:
+(1) Theoretical Economics (Microeconomics, Macroeconomics, Development Economics, Digital Economics, and Behavioral Economics);
+(2) International Economics and Trade;
+(3) Finance (International Finance, Financial Technology, and Digital Finance);
+(4) Industrial Economics;
+(5) Labor, Population, Environmental, and Health Economics.
+Associate Professor candidates should have an established publication record and academic achievements commensurate with the rank.
+For inquiries, please contact Ms. Xuli Gu at jjxy-gxl@nju.edu.cn or +86 (025) 83686040.</t>
+  </si>
+  <si>
+    <t>CHINA Nanjing</t>
+  </si>
+  <si>
+    <t>2026-10-09 00:00:00</t>
+  </si>
+  <si>
+    <t>National Bureau of Economic Research</t>
+  </si>
+  <si>
+    <t>Immigration
+Innovation
+Geopolitics
+Economic Geography</t>
+  </si>
+  <si>
+    <t>Post-Doctoral Researcher</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Postdoctoral Research Associate
+Professor Britta Glennon is seeking a full-time Postdoctoral Research Associate. The postdoc will be based at the Wharton School and affiliated with the NBER, beginning in Summer/Fall 2026. 
+The position offers an opportunity to conduct frontier research at the intersection of immigration, innovation, and geopolitics. The postdoctoral fellow will collaborate closely with Professor Glennon on ongoing projects while also pursuing an independent research agenda. 
+The position will provide opportunities to work with large-scale administrative, bibliometric, and proprietary datasets and to engage with researchers across Wharton, the University of Pennsylvania, and the NBER.
+Applicants should have completed, or expect to complete before the start date, a PhD in Economics, Management, or a related social science discipline. The appointment is for one year, with the possibility of renewal for a second year. There are no teaching responsibilities associated with this position. Applicants whose research interests overlap with immigration, innovation, geopolitics, economic geography, or related fields are especially encouraged to apply.
+Applications will be reviewed on a rolling basis until the position is filled.
 </t>
   </si>
   <si>
-    <t>$100,000 - $125,000</t>
-[...11 lines deleted...]
-    <t>Macroeconomics
+    <t>UNITED STATES Pennsylvania Philadelphia</t>
+  </si>
+  <si>
+    <t>O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+F2 - International Factor Movements and International Business
+F5 - International Relations, National Security, and International Political Economy</t>
+  </si>
+  <si>
+    <t>National Central University</t>
+  </si>
+  <si>
+    <t>College of Management</t>
+  </si>
+  <si>
+    <t>Department of Finance</t>
+  </si>
+  <si>
+    <t>Finance
+Financial Economics
+Economics
 Microeconomics
-Health economics
-[...10 lines deleted...]
-Eligibility limited to U.S. Citizens. More information is available here: https://www.whitehouse.gov/cea/information-resources/.
+Macroeconomics
+Econometrics
+Applied Microeconomics
+Applied Econometrics
+Asset Pricing
+Corporate Finance
+Banking
+Financial Intermediation
+Financial Markets
+Investments
+Empirical Finance
+Behavioral Finance
+Household Finance
+Financial Engineering
+Real Estate Finance
+FinTech
+Artificial Intelligence
+Machine Learning
+Digital Assets
+Cryptocurrency
+Sustainable Finance
+ESG</t>
+  </si>
+  <si>
+    <t>Assistant/Associate Professor in Finance</t>
+  </si>
+  <si>
+    <t>The Department of Finance at National Central University (NCU), Taiwan, invites applications for tenure-track positions in Finance at the Assistant or Associate Professor level, with appointments beginning in February 2027, August 2027, or February 2028.
+NCU is a leading research university in Taiwan with strong international collaborations. We welcome applicants from all areas of finance, including asset pricing, corporate finance, banking and financial intermediation, real estate finance, financial engineering, household finance, FinTech, digital assets, AI in finance, and ESG/sustainable finance.
+Applicants should demonstrate strong quantitative training and a strong record of, or potential for, publishing in leading international journals. Successful candidates are expected to conduct high-quality research, teach undergraduate and graduate finance courses (including in English), and contribute to the department's teaching, research, and service.
+A Ph.D. in Finance, Economics, or a closely related field is required by the appointment date.
+Please submit a curriculum vitae, one representative publication or job market paper, and two letters of recommendation to ncu6250@ncu.edu.tw (Miss Hsu), with the subject line "Application for Finance Faculty Recruitment – [Applicant Name]."
+Review of applications will begin immediately and continue until the positions are filled. NCU is an equal opportunity employer.</t>
+  </si>
+  <si>
+    <t>TAIWAN Taoyuan City</t>
+  </si>
+  <si>
+    <t>G0 - General
+C1 - Econometric and Statistical Methods and Methodology:  General
+D1 - Household Behavior and Family Economics
+E4 - Money and Interest Rates
+R3 - Real Estate Markets, Spatial Production Analysis, and Firm Location</t>
+  </si>
+  <si>
+    <t>2027-01-15 00:00:00</t>
+  </si>
+  <si>
+    <t>School of Management</t>
+  </si>
+  <si>
+    <t>Assistant Professor Level or Above</t>
+  </si>
+  <si>
+    <t>The Department of Economics at National Central University invites applications for one full-time position at the Assistant Professor Level or above, starting in the Fall Semester of 2027. Applicants must have a Ph.D. by the time of employment. Applicants should demonstrate strong potential and interest in research. The candidate is expected to teach in both the undergraduate and graduate programs and can deliver lectures in both Mandarin Chinese and English.
+Application Requirements:
+Application deadline: December 2, 2026, Taipei Time.
+1)	A cover letter describing the applicant's research and teaching interests
+2)	Curriculum Vitae
+3)	Transcript (new Ph.D. only)
+4)	Three Letters of Recommendation
+5)	Ph.D. thesis or job market paper
+1. Please email a single Adobe PDF file containing a cover letter and a CV to ncu66301@ncu.edu.tw, with email subject "Faculty Position Application for NCU Economics".
+TEL: +886-3-4226903
+2. Upload application materials through the JOE Network.</t>
+  </si>
+  <si>
+    <t>In accordance with the standards of Taiwan's national universities.</t>
+  </si>
+  <si>
+    <t>TAIWAN Taoyuan</t>
+  </si>
+  <si>
+    <t>2026-12-02 00:00:00</t>
+  </si>
+  <si>
+    <t>National Chung Cheng University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">International Finance
+Macroeconomics
+Environmental Economics
+Economic History
+Other areas of specialization in economics
 </t>
   </si>
   <si>
-    <t>UNITED STATES District of Columbia Washington</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">The Social Science Data Lab at Dartmouth College seeks a data scientist to support research in economics, government, and quantitative social science. You will collaborate with faculty and students on original projects. Responsibilities include designing empirical strategies, cleaning and documenting data and conducting statistical analysis in Stata and R, with Python a plus. You will also teach undergraduate workshops in applied data skills. Candidates should hold a master’s degree in economics or a related field or have equivalent experience. This is a full time, benefits eligible position. Candidates with available OPT may apply. The position cannot sponsor other employment visas. Submit a CV and cover letter. References will be contacted during review. https://apply.interfolio.com/181749
+    <t>Assistant Professor/ Associate Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at National Chung Cheng University in Taiwan is inviting applications from qualified candidates for assistant or associate professor positions, starting on August 1, 2027. Promising PhD candidates must have earned their degree by August 1, 2027 to be formally employed. Specializations in international finance, macroeconomics, environmental economics, economic history and other areas of economics will be considered. English fluency and literacy in Chinese are required. The complete application package must include:
+ a cover letter and research statement;
+ a curriculum vitae;
+ an official Ph.D. transcript (if applying for an assistant professorship);
+ job market papers and research papers;
+ three reference letters (to be sent separately by referees);
+ a teaching evaluation (if applicable).
+Applicants who earned their degree abroad must provide an authenticated doctoral diploma from the Ministry of Foreign Affairs' overseas embassies by the required deadline.
 </t>
   </si>
   <si>
-    <t>$90-$100K</t>
-[...21 lines deleted...]
-Applications received by March 8th, 2026 will receive full consideration. Please visit https://apply.interfolio.com/180665 to find more details about the job and the materials needed to apply online.  Denison is an Equal Opportunity Employer.
+    <t>TAIWAN CHIAYI MINHSIUNG</t>
+  </si>
+  <si>
+    <t>F3 - International Finance
+E6 - Macroeconomic Policy, Macroeconomic Aspects of Public Finance, and General Outlook
+Q5 - Environmental Economics
+B - History of Economic Thought, Methodology, and Heterodox Approaches
+N - Economic History</t>
+  </si>
+  <si>
+    <t>National Sun Yat-sen University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Department of Political Economy </t>
+  </si>
+  <si>
+    <t>empirical research
+macroeconomics
+comparative political economy
+geopolitics.</t>
+  </si>
+  <si>
+    <t>Faculty Positions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty Positions in Department of Political Economy (Two Openings)
+The Department of Political Economy at National Sun Yat-sen University (NSYSU), Taiwan, invites applications for two full-time faculty positions at the rank of Assistant Professor, Associate Professor, or Professor.
+Applicants must hold a Ph.D. in Economics, Political Economy, Political Science, or a related field by the appointment date and demonstrate the ability to conduct high-quality research and teach in English. Successful candidates will be expected to teach at least one course in English each semester.
+We welcome applicants from all fields of political science, economics and political economy. Preference will be given to candidates with expertise in empirical research, macroeconomics, comparative political economy, and geopolitics.
+Applicants should submit: (1) cover letter, (2) curriculum vitae, (3) research statement, (4) teaching statement, (5) publication list or job market paper, (6) copies of academic degree certificates, and (7) three letters of recommendation.
+Review of applications will begin immediately and continue until [2026.12.31] or until the positions are filled.
+Application materials should be sent electronically to:
+Department of Political Economy
+National Sun Yat-sen University, Taiwan
+E-mail: poleco@mail.nsysu.edu.tw
+Salary and benefits are competitive and commensurate with qualifications and experience, in accordance with university and government regulations.
 </t>
   </si>
   <si>
-    <t>Competitive</t>
-[...57 lines deleted...]
-DePauw University is a leading, nationally-recognized liberal arts and sciences university dedicated to educating approximately 1,850 highly talented, motivated, and diverse students from across the country and around the globe.  
+    <t xml:space="preserve">commensurate with qualifications and experience </t>
+  </si>
+  <si>
+    <t>TAIWAN Kaohsiung</t>
+  </si>
+  <si>
+    <t>E0 - General
+C0 - General</t>
+  </si>
+  <si>
+    <t>2026-12-31 00:00:00</t>
+  </si>
+  <si>
+    <t>National University of Singapore</t>
+  </si>
+  <si>
+    <t>Economics/Business/Quantitative Social Sciences</t>
+  </si>
+  <si>
+    <t>Global Asia Institute</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Research Fellow </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Global Asia Institute at the National University of Singapore invites applications for a postdoctoral research fellow position. The Institute is seeking two candidates:
+ 1. A researcher with strong skills in applied empirical methods and econometrics, with research interests in business/labor/environmental/health economics. 
+ 2. A researcher with strong skills in experimental/behavioral economics, including esp. in field experiments and surveys.
+The Institute is well supported by a team of research assistants. Successful candidates will collaborate with a team of passionate researchers to work on academic projects targeted at top publications
+There will be no teaching obligation. Salaries are globally competitive and commensurate with the candidate's qualifications, track record, potential, and experience.
+Qualifications: Candidates should have an outstanding record in accredited PhD program in economics, business or quantitative social sciences. </t>
+  </si>
+  <si>
+    <t>SINGAPORE</t>
+  </si>
+  <si>
+    <t>Northeastern University</t>
+  </si>
+  <si>
+    <t>Adjunct Faculty- Economics</t>
+  </si>
+  <si>
+    <t>Adjunct Faculty – Economics – Northeastern New York 
+The Department of Economics in The College of Social Sciences and Humanities at Northeastern University seeks applicants for part-time teaching in its undergraduate program on the Northeastern New York campus for the Fall 2026 semester. Applicants qualified to teach microeconomics and macroeconomics at the introductory level are encouraged to apply. Part-time lecturers are responsible for the preparation and administration of assigned classes, including administering exams, holding appropriate office hours, and grading. Classes are taught on-site on the Northeastern New York campus located in Manhattan.
+Positions are contingent upon enrollment, funding, and programmatic need.
+Qualifications:
+Ph.D. in Economics preferred; master’s degree required for undergraduate teaching. College-level teaching experience preferred. 
+Documents to Submit:
+CV and cover letter addressed to Dr. Michael P. Stone, Associate Chair and Teaching Professor of Economics, at econhiring@northeastern.edu .
+Northeastern University will not provide H-1B, TN, O-1, E-3, or any other type of employment visa sponsorship for the successful applicant to this position, now or in the future. Furthermore, the successful applicant must be able to maintain valid work authorization in the United States throughout the entire appointment without Northeastern University’s sponsorship for a visa.
+Rate: $1,5710.10 per credit hour</t>
+  </si>
+  <si>
+    <t>$1,5710.10 per credit hour</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9722232 </t>
+  </si>
+  <si>
+    <t>UNITED STATES New York New York City</t>
+  </si>
+  <si>
+    <t>D - Microeconomics
+E - Macroeconomics and Monetary Economics</t>
+  </si>
+  <si>
+    <t>2027-08-06 00:00:00</t>
+  </si>
+  <si>
+    <t>Northwestern University</t>
+  </si>
+  <si>
+    <t>Weinberg College of Arts and Sciences</t>
+  </si>
+  <si>
+    <t>Departments of Economics</t>
+  </si>
+  <si>
+    <t>Assistant Professor in Economics</t>
+  </si>
+  <si>
+    <t>Northwestern University Department of Economics anticipates filling an opening at the rank of Assistant Professor (full time) beginning September 1, 2027. We invite applications from candidates in all fields of economics. Duties include teaching, research, and advising graduate students. Applicants must hold a Ph.D. by the start date. Primary considerations for all faculty positions will be an outstanding research record, excellent recommendations, and teaching ability. Candidates who, through their research, teaching, and service, will contribute to the excellence of our academic community are encouraged to apply. Salary will be competitive. In order to ensure consideration, applications should be received by November 15, 2026. Please apply at https://www.econjobmarket.org/. For questions, contact Christy Bullion at econ@northwestern.edu.The expected base pay range for this position is $220,000 - $260,000.(nine-month academic appointment, does not include summer salary, and is subject to negotiation.)
+Northwestern University is an Equal Opportunity Employer and does not discriminate on the basis of protected characteristics, including disability and veteran status. View Northwestern’s non-discrimination statement. Job applicants who wish to request an accommodation in the application or hiring process should contact the Office of Civil Rights and Title IX Compliance. View additional information on the accommodations process.</t>
+  </si>
+  <si>
+    <t>$220,000 - $260,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Illinois Evanston</t>
+  </si>
+  <si>
+    <t>OECD- Organisation for Economic Cooperation and Development</t>
+  </si>
+  <si>
+    <t>Junior Economists/ Economists</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If you are passionate about studying economic policy issues affecting countries, or topics such as public finance, productivity, labour/social affairs, scientific/technological innovation, or financial and enterprise affairs, climate, we would like to hear from you. You will join our diverse and top talented teams and work in an international working environment.
+Ideal Candidate Profile
+ A PhD (including upcoming completion) in economics or econometrics. 
+ Hold an OECD member country citizenship to be eligible for the application.
+ Sound knowledge of macroeconomics, microeconomics, international economics, environmental economics and related policy issues.
+ Publications in peer-reviewed journals would be an advantage.
+ Experience working independently, but also in teams, on complex issues.
+ Enthusiasm to work in a diverse workplace and the ability to adapt to cultural differences.
+Core competencies
+ For this role, the following competencies would be particularly important: analytical thinking, drafting skills and flexible thinking.
+ Please refer to the OECD Core Competencies and the level 3 indicators.
+What we offer:
+ A stimulating international environment, at the cutting edge of research.
+ Participation in research and policy networks, with the opportunity to go on missions to meet high-level representatives and stakeholders.
+ Competitive remuneration package: https://www.oecd.org/content/dam/oecd/en/about/careers/Staff_Rules_and_Regulations_EN.pdf
+ Monthly salary starts at 6 008.38 EUR, plus allowances based on eligibility, exempt from French income tax.
+ To learn more about what we offer and why the OECD is a great place to work, please visit here: https://www.oecd.org/en/about/careers.html.  
+You can also watch our video on how it is working at the OECD Economics Department via the following link: https://www.youtube.com/watch?v=JJeXINyDQTo
+ Browse our People Management Guidebook and learn more about all aspects relating to people at the OECD, our workplace environment and many other policies supporting staff in their daily life via the following link: https://www.oecd.org/content/dam/oecd/en/about/careers/OECD-People-Management-Guidebook.pdf
+To apply for the position, you are invited by the 15th of November 2026 c.o.b to:
+- Fill out the following online form: https://forms.cloud.microsoft/e/cGw0bVSU26
+- Send your Job Market Paper, cover letter, and CV to Mr Mathieu MIRANDA at the following email address: mathieu.miranda@oecd.org 
+The Economics Department
 </t>
   </si>
   <si>
-    <t>UNITED STATES Indiana Greencastle</t>
-[...1165 lines deleted...]
-We look forward to welcoming candidates who share HU’s principles, long-term vision, and medium-term goals—those who are motivated and ready to play a central role in advancing research and education at Hiroshima University.
------
-For more details, please see the link below.
-[...538 lines deleted...]
-    <t>HONG KONG Tuen Mun</t>
+    <t>Monthly salary starts at 6 008.38 EUR, plus allowances based on eligibility, exempt of French income tax.</t>
+  </si>
+  <si>
+    <t>FRANCE Ile de France Paris</t>
   </si>
   <si>
     <t>D - Microeconomics
-G - Financial Economics
-[...1274 lines deleted...]
-D - Microeconomics
 E - Macroeconomics and Monetary Economics
 G - Financial Economics
-L - Industrial Organization
-[...1 lines deleted...]
-M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics</t>
+J - Labor and Demographic Economics
+P - Political Economy and Comparative Economic Systems
+O - Economic Development, Innovation, Technological Change, and Growth</t>
   </si>
   <si>
     <t>Princeton University</t>
   </si>
   <si>
-    <t>School of Public and International Affairs</t>
-[...17 lines deleted...]
-    <t>$65,000 - $80,000</t>
+    <t>University Center for Human Values</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laurance S. Rockefeller Visiting Faculty Fellowship </t>
+  </si>
+  <si>
+    <t>The University Center for Human Values invites applications for Laurance S. Rockefeller Visiting Faculty Fellowships for the academic year 2027-28. Fellows devote an academic year in residence at Princeton to research and writing about topics involving human values in public and private life. This full-time visiting program is open to scholars in all disciplines across the humanities and social sciences. We welcome applications from scholars from a variety of disciplines.
+Fellows are expected to reside in or around Princeton or demonstrate to the program's satisfaction the ability to commute to campus on a daily basis during the 12-week fall and spring semesters. Fellows pursue their own research and are active contributors to the intellectual life of the Center. This includes participating in a weekly seminar attended by fellows and Center faculty to discuss work in progress and in various other seminars, colloquia and lectures sponsored by the Center. Fellows enjoy access to Firestone Library and to a wide range of activities and facilities throughout the University.
+The fellowship extends from September 1 to June 1. Fellows receive a stipend paid in nine equal installments. Ordinarily, home institutions provide a portion of their salaries in addition to benefits, although this is not a requirement. Independent scholars are eligible to apply.
+Main considerations in the evaluation of applications are the following:
+ The significance of the proposed research and its relevance to the purposes of the University Center for Human Values 
+ The quality of a candidate’s previous research and the contribution the candidate is likely to make in the future through their scholarship
+The likelihood that the research would benefit from being conducted in the University Center environment
+Qualifications
+Candidates must have a doctorate or equivalent professional degree and a strong record of research publications appropriate to their career stage. Typically, Fellows hold faculty positions at other universities or colleges; in exceptional cases, we consider applications from independent scholars when there is a high level of scholarly achievement. This is not a postdoctoral fellowship program, and we do not generally consider candidates who will have held the Ph.D. for less than two years at the time of appointment, or who are coming directly from a postdoctoral fellowship.
+Application Instructions
+Candidates must submit an online application: https://apply.interfolio.com/189111.
+Required materials:
+ A CV
+ One scholarly paper (no more than 12,000 words) written in the past three years
+ A statement (no more than 1,500 words) describing the proposed research project, including a brief working title for the project
+ Contact information for three referees, including at least one referee who was not a graduate advisor (note that referees will be asked to send in their letters fairly quickly – by October 22, 2026, for best consideration).
+Applicant materials must be submitted by the deadline: October 15, 2026, 11:59 p.m. EST. We aim to announce decisions by late March 2027.
+The work location for this position is in-person on campus at Princeton University. These positions are not eligible for sponsorship of an H‑1B visa requiring consular processing.</t>
   </si>
   <si>
     <t>UNITED STATES New Jersey Princeton</t>
   </si>
   <si>
-    <t xml:space="preserve">Principle Business Enterprises </t>
-[...84 lines deleted...]
-Applications will be reviewed commencing February 16th, 2026. 
+    <t>Center for the Decentralization of Power Through Blockchain Technology</t>
+  </si>
+  <si>
+    <t>Computer Science</t>
+  </si>
+  <si>
+    <t>Blockchain
+Decentralization
+Tokenization
+Stablecoins
+Computer Science
+Economics and Computation
+Industrial Organization
+Political Economics
+Policy and Regulation
+Decentralized Finance</t>
+  </si>
+  <si>
+    <t>Princeton DeCenter Postdoctoral Fellowships</t>
+  </si>
+  <si>
+    <t>The Princeton DeCenter invites applications for Postdoctoral Fellows (including more senior researchers) for appointments beginning between February 2027 and February 2028. Appointments will be made at the rank of Postdoctoral Research Associate or a more senior rank, as appropriate. Postdoctoral appointments are for one year, with the possibility of renewal based on satisfactory performance and continued funding. More senior appointments may be multi-year. Candidates must have completed their Ph.D. before the appointment begins.
+The DeCenter is an interdisciplinary research hub at Princeton University dedicated to advancing research on blockchain, decentralized technologies, and the decentralization of power and trust. Fellows will join a collaborative community spanning computer science, economics, law, political science, philosophy, and related fields.
+Scope and Expectations
+Fellows will conduct original research, collaborate across disciplines, and contribute to cross-disciplinary research initiatives. They will also help foster the DeCenter community by co-organizing seminars, workshops, and related programming.
+Qualifications
+Ideal candidates will have:
+• A strong research record in their primary discipline.
+• Experience leading independent research projects.
+• Demonstrated ability or strong interest in interdisciplinary collaboration.
+• Research experience or demonstrated interest in blockchain, decentralized technologies, or related areas.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 78,000-90,000 and 90,000-110,000</t>
+  </si>
+  <si>
+    <t>2027-07-01 00:00:00</t>
+  </si>
+  <si>
+    <t>PIIRS Postdoctoral Fellowship Program</t>
+  </si>
+  <si>
+    <t>Princeton Institute for International and Regional Studies (PIIRS)</t>
+  </si>
+  <si>
+    <t>PDRA
+Social Sciences
+Humanities</t>
+  </si>
+  <si>
+    <t>Postdoctoral Research Associate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Princeton Institute for International and Regional Studies (PIIRS) at Princeton University is pleased to announce the call for applications to the PIIRS Postdoctoral Fellowship Program for the 2027-28 academic year. We will award up to four postdoctoral fellowships to our 2027-28 cohort. PIIRS seeks recent PhDs in the Social Sciences who have demonstrated exceptional scholarship, congruent with the Institute's intellectual focus, that simultaneously advances theoretical debates in their disciplinary field; creatively speaks to and engages with a multidisciplinary audience; and deepens substantive regional knowledge of specific places.
+Appointments will be made at the rank of Postdoctoral Research Associate and are for one year (12 months) with the possibility of renewal pending satisfactory performance and continued funding.  Postdoctoral Research Associates are expected to be in residence at Princeton or the local vicinity for the entire academic year or demonstrate to the program’s satisfaction the ability to be on campus on a daily basis and on short notice in order to fulfill responsibilities relating to in-person participation. 
+Fellows will have biweekly meetings with the faculty director to share their work, and monthly meetings with faculty fellows from various social sciences to present their work and learn from others. Applicants must demonstrate outstanding scholarly achievement and promise. To be eligible, applicants generally cannot have more than two years of postdoctoral experience prior to the start of the appointment, at the beginning of the academic year on September 1, 2027.
+The postdoctoral selection will be made based on the strength of the candidates' scholarly record; the promise of the proposed research; and the ability to contribute to the intellectual life of the postdoctoral program.
+In addition to a competitive salary and benefits, the program will provide the Fellow with the opportunity to host a small, pre-publication, book workshop; and a research fund of $4,000 per year. The program will also provide shared office space, and a laptop computer.
+Further information can be found at https://piirs.princeton.edu/funding-fellowships/piirs-postdoctoral-fellows.
+This position is subject to the University's background check policy. The work location for this position is in-person on campus at Princeton University.  Position is not eligible for sponsorship of an H-1B visa requiring consular processing; other visa sponsorships (including H-1B visas not requiring consular processing) may be available, as appropriate. 
+Applications are due by September 15, 2026 (11:59 p.m. EST). The following application items should be uploaded by the applicant:
+Cover letter
+Curriculum vitae
+Transcripts
+Research Proposal indicating plans for two-year postdoc (maximum 5 pages double-spaced)
+Dissertation abstract (including Table of Contents)
+Writing sample: one chapter of the dissertation or one published article related to dissertation topic.
+Document confirming either that you have completed all requirements for the PhD degree or a letter signed by your dissertation advisor indicating that you will complete the PhD by the start date of the fellowship.
+The names and email addresses of three referees, who will be contacted automatically by the online application system with an invitation to upload their letter of recommendation to the system by the application deadline. (Please note: all letters of reference should be submitted by your referees before September 15, 2026. deadline. )
 </t>
   </si>
   <si>
-    <t>$70K-$75K</t>
-[...216 lines deleted...]
-    <t>$170,000-$200,000</t>
+    <t>80,000.00</t>
+  </si>
+  <si>
+    <t>2026-09-15 00:00:00</t>
   </si>
   <si>
     <t>Resources for the Future</t>
+  </si>
+  <si>
+    <t>Research Fellow (Early Career)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Organization: Resources for the Future (RFF)’s mission is to improve environmental, energy, and natural resource decisions through impartial economic research and policy engagement. RFF research has shaped many of the world’s most successful environmental decisions and policies over the past 70 years. 
+Summary: RFF is seeking PhD-level researchers in economics or related fields with a strong desire to engage policy audiences and make a lasting impact on environmental decisions. Fellows conduct publishable research, lead projects, and actively engage in policy discussions. We seek candidates with expertise on the analysis of environmental, natural resource, and/or energy policies—particularly related to U.S. policy issues (for example, candidates with expertise in climate risks and resilience and/or the industrial, fuels, electricity, forestry, and agricultural sectors). This role is located in Washington, DC. Salary range is $133,000 - $166,000. 
+Qualifications: A PhD in economics or a closely related field within the past 5 years or on track to receive a PhD by August 2026. More details in full description linked below. 
+Deadline: The application deadline for full and best consideration is Nov 1, 2026. Applications received before Nov 21, 2026 will be reviewed.   
+More information: 
+DEI: https://www.rff.org/about/diversity-equity-inclusion/ 
+Benefits:  https://www.rff.org/careers/frequently-asked-questions/  
+Full Job Description: https://secure7.saashr.com/ta/6213629.careers?CareersSearch=&amp;ein_id=119000450&amp;lang=en-US </t>
+  </si>
+  <si>
+    <t>Q3 - Nonrenewable Resources and Conservation
+Q4 - Energy
+Q5 - Environmental Economics</t>
+  </si>
+  <si>
+    <t>2026-11-01 00:00:00</t>
   </si>
   <si>
     <t>Research Fellow (Mid-Career and Senior)</t>
   </si>
   <si>
     <t xml:space="preserve">Resources for the Future (RFF) seeks to improve environmental, energy, and natural resource decisions through impartial economic research and policy engagement. RFF has shaped many of the world’s most successful environmental policies over the past 70 years. 
 RFF is seeking mid and senior PhD-level researchers in economics or related fields with a desire to engage policy audiences and make lasting impacts on environmental decisions.  
 Successful Fellows develop and lead research projects with research staff, actively engage with diverse policy and stakeholder audiences, communicate in the public arena, contribute to fundraising efforts, and help set organizational strategy. Expertise and research production in energy, environmental, and/or climate-related issues is required. 
 A PhD in economics or closely-related field, and over 5 years (Mid-Career) or 15 years (Senior) of post-degree experience in environmental, energy, or climate policy research; OR,  
 Another graduate degree (e.g. MA, JD, MPP in fields related to environmental economics) and over 10 years (Mid-Career) or 20 years (Senior) of post-degree experience in climate policy research and engagement. 
 More detailed qualifications: https://secure7.saashr.com/ta/6213629.careers?CareersSearch=&amp;ein_id=119000450&amp;lang=en-US 
 RFF values diversity in its staff, fostering a safe, equitable, and inclusive workplace:  https://www.rff.org/about/diversity-equity-inclusion/ 
 RFF offers exceptional benefits: https://www.rff.org/careers/frequently-asked-questions/ 
 </t>
   </si>
   <si>
-    <t>Rice University</t>
-[...8 lines deleted...]
-Macroeconomics 
+    <t>2026-08-17 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salisbury University </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Health Economics 
+Public Sector Economics
+Applied Microeconomics </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor of Economics
+The Department of Economics in the Franklin P. Perdue School of Business at Salisbury University invites applications for two tenure-track Assistant Professor positions in Economics, beginning in January or August 2027. We seek colleagues whose research and teaching will strengthen our undergraduate programs and contribute to the intellectual life of a collegial, student-focused department.
+Two Positions Available:
+Health Economics and Public Sector Economics. We are seeking an economist whose primary research focus lies in health economics, public economics, or the intersection of both.
+https://marylandconnect.wd1.myworkdayjobs.com/en-US/SU_Careers/details/Assistant-Professor-of-Economics_JR102045 
+Salary: $105,000 - $117,000
+Applied Microeconomics (Open Field). We are seeking an applied microeconomist with a strong and active research agenda. Candidates working in any applied microeconomics field are welcome to apply, including development, labor, education, urban, behavioral economics, as well as the economics of crime, gender, race, or immigration.
+https://marylandconnect.wd1.myworkdayjobs.com/en-US/SU_Careers/details/Assistant-Professor---Economics_JR101927 
+Salary: $100,000–$110,000
+The successful candidates, for both positions, will be expected to teach principles and intermediate microeconomics and develop one or more new electives that bring fresh applied topics to our curriculum.
+Qualifications: Ph.D. in Economics 
+Priority will be given to applicants who apply by September 11, 2026. Open until filled.
+Salisbury University is an equal opportunity employer </t>
+  </si>
+  <si>
+    <t>$100,000 - $117,000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES Maryland Salisbury </t>
+  </si>
+  <si>
+    <t>D - Microeconomics</t>
+  </si>
+  <si>
+    <t>Stanford Graduate School of Business</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Faculty Positions in Finance AY 2026-2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty Positions in Finance
+The Graduate School of Business at Stanford University seeks applications for tenure-track faculty positions in the field of finance. All ranks and relevant disciplines will be considered.  Applicants should possess a strong research background and an interest in the study of finance, and the ability to teach courses in finance effectively in both MBA and PhD programs.  Junior applicants should have or expect to complete a PhD by September 1, 2027.
+Applicants should submit their applications electronically by uploading their curriculum vitae, research papers and publications, and teaching evaluations, if applicable.  Each applicant must upload their files and arrange for three letters of recommendation to be submitted by November 15, 2026, at 9:00 PM Pacific Time.  For an application to be considered complete, it must contain a CV, a job market paper and three letters of recommendation.  For questions regarding the application process, please send an email to Faculty_Recruiter@gsb.stanford.edu. 
+The expected base pay range for this position is: 
+Assistant Professor: 	$280,000 - $295,000
+Associate Professor: 	$310,000 - $335,000
+Full Professor: 	$385,000 - $495,000
+Stanford University has provided a pay range representing its good faith estimate of what the university reasonably expects to pay for the position. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate including years since terminal degree, training, and field or discipline; departmental budget availability; internal equity; and external market pay for comparable jobs.
 </t>
   </si>
   <si>
-    <t>Fellow in Public Finance</t>
-[...31 lines deleted...]
-For further information, please contact Joyce Beebe, Fellow in Public Finance at joyce.beebe@rice.edu
+    <t>see ad</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Stanford</t>
+  </si>
+  <si>
+    <t>Operations, Information and Technology</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty Positions </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Operations, Information and Technology (OIT) area at the Graduate School of Business, Stanford University, is seeking qualified applicants for full-time, tenure-track positions at the assistant professor level, starting September 1, 2027.  Applicants are considered in all areas of Operations, Information and Technology (OIT), including the management of service and manufacturing systems, supply and transportation networks, information systems/technology, energy systems, and other systems wherein people interact with technology, markets, and the environment. Applicants are expected to have rigorous training in management science, operations research, engineering, computer science, economics, and/or statistics. The appointee will be expected to do innovative research in the OIT field, to participate in the school's PhD program, and to teach both required and elective courses in the MBA program.  Junior applicants should have or expect to complete a PhD by September 1, 2027.
+Applicants should submit their applications electronically by visiting the web site http://www.gsb.stanford.edu/recruiting. For an application to be considered complete, all applicants must submit a CV, a job market paper and arrange for three letters of recommendation to be submitted. The application deadline is October 15, 2026, at 9:00 PM Pacific Time. 
+The Stanford Graduate School of Business will not conduct interviews at the INFORMS Annual meeting in San Francisco, California, but some OIT faculty members will attend.  Any questions regarding the application process should be sent by email to Faculty_Recruiter@gsb.stanford.edu. 
+The expected base pay range for this position is: 
+Assistant Professor: 	$215,000 - $230,000
+Stanford University has provided a pay range representing its good faith estimate of what the university reasonably expects to pay for the position. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate, including years since terminal degree, training, and field or discipline; departmental budget availability; internal equity; and external market pay for comparable jobs.
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable
+accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact
+disability.access@stanford.edu.
 </t>
   </si>
   <si>
-    <t>UNITED STATES Texas Houston</t>
-[...146 lines deleted...]
-For more information, click here, or contact Dr. Guillaume Blanc at guillaume_blanc@sfu.ca and/or Dr. Steeve Mongrain at fassadri@sfu.ca
+    <t>Stanford University</t>
+  </si>
+  <si>
+    <t>Health Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Health Economics
+Stanford University
+Faculty Position
+Economics
+Health Policy
+Policy
+Medicine
+School of Medicine
+Stanford
+Economist
+Health Economist
 </t>
   </si>
   <si>
-    <t>CANADA British Columbia Burnaby</t>
-[...18 lines deleted...]
-Candidates should have a Ph.D. in Economics, although advanced ABDs may be considered.
+    <t>Assistant, Associate, or Full Professor (Health Economist)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant, Associate, or Full Professor of Health Policy
+Stanford University
+The Department of Health Policy at Stanford University seeks a Health Economist to join the Department of Health Policy as an Assistant Professor, Associate Professor, or Professor in the University Tenure Line or University Medical Line. We are particularly interested in candidates who have a PhD or MD with substantial research experience in health economics. 
+For more information about the position, including required qualifications and application materials, go to: http://facultypositions.stanford.edu/cw/en-us/job/495011 
+Applications should be received no later than October 25, 2026 to receive full consideration.
+For questions, please contact bsc-academicaffairs@lists.stanford.edu. 
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu. 
 </t>
   </si>
   <si>
-    <t>UNITED STATES New York Saratoga Springs</t>
-[...70 lines deleted...]
-Note: For university regulations regarding appointments, see Soochow University Personnel Office: http://www.scu.edu.tw/personel/rules/rule77.pdf
+    <t>2026-10-25 00:00:00</t>
+  </si>
+  <si>
+    <t>Environmental Social Sciences</t>
+  </si>
+  <si>
+    <t>Stanford Doerr School of Sustainability (Global Environmental Policy)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stanford University invites applications for a tenure-track Assistant Professor position in the field of Global Environmental Policy within the Department of Environmental Social Sciences. The scope of the search is broad, and we welcome applications from scholars studying environmental policy issues from the perspective of the quantitative social sciences or related fields, including candidates who have completed or will soon complete their PhD in economics, political science, environmental policy, or data science as applied to environmental policy. The successful candidate will serve as faculty within the Department of Environmental Social Sciences at the Stanford Doerr School of Sustainability.
+Application materials need to be submitted online at the link below.
+The deadline to submit your application is November 15, 2026. Later applications may be considered at the discretion of the search committee.
+Applications must include:
+1. Cover letter
+2. Curriculum vitae
+3. Contact information for three reference letter writers
+4. Research statement (maximum 2 pages)
+5. Teaching statement (maximum 1 page)
+The Environmental Social Sciences Department and Stanford University value faculty who will help foster an open and respectful academic environment for colleagues, students, and staff with a wide range of backgrounds and perspectives. Candidates may choose to include as part of their research and teaching statements a brief discussion about how their work and experience will further these values.
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu.
+The expected base pay range for this position is: Assistant Professor: $143,500 -$180,000. 
+Stanford University has provided a base pay range representing its good faith estimate of what the university reasonably expects to pay for the position. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the experience and qualifications of the selected candidate, including years since terminal degree, training, and field or discipline; departmental budget availability; internal equity; and external market pay for comparable jobs.
+For general questions regarding this position, please contact Marisa MacAskill at mmacaskill@stanford.edu.
 </t>
   </si>
   <si>
-    <t>00 - 00 - Default: Any Field
-[...13 lines deleted...]
-Business Finance
+    <t>Salary Range $143,500 -$180,000</t>
+  </si>
+  <si>
+    <t>Freeman Spogli Institute for Internatioal Studies</t>
+  </si>
+  <si>
+    <t>Walter H. Shorenstein Asia-Pacific Research Center</t>
+  </si>
+  <si>
+    <t>Korea
+International Relations
+International Trade</t>
+  </si>
+  <si>
+    <t>Faculty Appointment in Korean Studies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Faculty Appointment in Korean Studies 
+Stanford University seeks candidates for a faculty position in Korean Studies, with a preference for those in social science of contemporary Korea or its international relations. The successful candidate will be expected to advance research and education on Korea, in the Korea Program of the Walter H. Shorenstein Asia-Pacific Research Center (APARC).
+Full information and application at:
+https://facultypositions.stanford.edu/jobs/faculty-appointment-in-korean-studies-stanford-university-california-united-states
+The deadline for submission is November 30, 2026.
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
+Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu
 </t>
   </si>
   <si>
-    <t>Instructor of Finance (Permanent)</t>
-[...301 lines deleted...]
-Stanford is an equal opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching, and clinical missions.
+    <t>150,000 - 190,000</t>
+  </si>
+  <si>
+    <t>F0 - General</t>
+  </si>
+  <si>
+    <t>2026-11-30 00:00:00</t>
+  </si>
+  <si>
+    <t>Humanities &amp; Sciences</t>
+  </si>
+  <si>
+    <t>Communication</t>
+  </si>
+  <si>
+    <t xml:space="preserve">political communication, political economy, polarization, as well as the utilization of computational, experimental, or other quantitative methods. </t>
+  </si>
+  <si>
+    <t>Assistant Professor in Communication</t>
+  </si>
+  <si>
+    <t>The Department of Communication at Stanford University seeks applicants for a junior appointment at the rank of tenure-track Assistant Professor. We invite applications from individuals working at the frontiers of media and politics, broadly defined, including candidates from all social science disciplines and related disciplines such as data and information sciences. While we place the highest priority on the overall originality and promise of the candidate's work, particular areas of interest include political communication, political economy, polarization, as well as the utilization of computational, experimental, or other quantitative methods.
+Applicants must have demonstrated a commitment to effective teaching and mentoring and the ability to maintain a world-class research program. The successful candidate must have a Ph.D. in a related field and will be expected to teach and advise students at both the graduate and undergraduate levels. The term of appointment is expected to begin on September 1, 2027.
+The expected base pay range for this position is $133,235 - $143,916
+Stanford University has provided a pay range representing its good-faith estimate of what the University reasonably expects to pay the position upon hire. The pay offered to the selected candidate will be determined based on factors including (but not limited to) the qualifications of the selected candidate, budget availability, and internal equity.
+Stanford is an equal employment opportunity and affirmative action employer. All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, protected veteran status, or any other characteristic protected by law. Stanford welcomes applications from all who would bring additional dimensions to the University’s research, teaching and clinical missions.
 Consistent with its obligations under the law, the University will provide reasonable accommodations to applicants and employees with disabilities. Applicants requiring a reasonable accommodation for any part of the application or hiring process should contact disability.access@stanford.edu.</t>
   </si>
   <si>
-    <t>$240,000 - $260,000</t>
-[...27 lines deleted...]
-F1 - Trade</t>
+    <t>$133,235 - $143,916</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Palo Alto</t>
   </si>
   <si>
     <t>Stanford University (US) and Heidelberg University (Germany)</t>
   </si>
   <si>
     <t>Primary Care and Population Health</t>
   </si>
   <si>
     <t>Department of Medicine and Department of Health Policy</t>
   </si>
   <si>
     <t>Health
 Econometrics
 Medicine
 Dementia
 Vaccination
 Prevention</t>
   </si>
   <si>
     <t>Postdoctoral Research Fellow or Social Science Research Scholar</t>
   </si>
   <si>
     <t>We are looking for a talented researcher with experience in econometric/quasi-experimental approaches for causal effect estimation (e.g., regression discontinuity and difference-in-differences) to help the Geldsetzer lab expand its work on the link between shingles vaccination and dementia (see: https://www.nature.com/articles/s41586-025-08800-x; https://jamanetwork.com/journals/jama/fullarticle/2833335; https://www.cell.com/cell/fulltext/S0092-8674(25)01256-5 ).
 Data sources for our work in this area are large-scale electronic health record data, medical claims data, mortality registries, and epidemiological cohort studies. The researcher will be expected to publish in high-impact general science and clinical journals.
 We are looking for someone to start as soon as possible but there is no specific deadline for the application – we hire on an ongoing basis.
 Being fully remote is possible for this position. We also partner with Heidelberg University for candidates interested in being based in Germany.
 This is a 2-year position with strong possibility of renewal. We also offer attractive opportunities for those interested in a longer-term career in academia that is not on a faculty tenure track.
 Required Qualifications:
 • Doctoral degree with quantitative training (ideally in econometrics) or relevant research experience.
 • Strong coding skills in R, Stata, or other statistical software package.</t>
   </si>
   <si>
     <t>UNITED STATES California Palo Alto
 GERMANY Baden-Württemberg Heidelberg</t>
   </si>
   <si>
     <t>00 - 00 - Default: Any Field
 I1 - Health
 C0 - General</t>
   </si>
   <si>
-    <t>Stetson University</t>
-[...16 lines deleted...]
-    <t>UNITED STATES Florida DeLand</t>
+    <t>2026-02-28 00:00:00</t>
   </si>
   <si>
     <t>Tecnologico de Monterrey</t>
   </si>
   <si>
     <t>Center for the Future of Cities</t>
   </si>
   <si>
-    <t>Urban Economics
-[...17 lines deleted...]
-    <t>MEXICO Mexico City Mexico City</t>
+    <t xml:space="preserve">Urban Economics
+General Equilibrium Models
+Zoning and affordable housing
+Sprawl and urban expansion
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tenure Track Position in Urban Economics </t>
+  </si>
+  <si>
+    <t>The Center for the Future of Cities (CFC) at Tecnológico de Monterrey invites applications for a tenure-track position in Urban Economics. We seek candidates completing their Ph.D. by Summer 2027, as well as postdoctoral researchers and early-career faculty, interested in building a research agenda on open questions with direct relevance for urban policy in Latin America.
+Tecnológico de Monterrey is the largest private university in Mexico and among the most highly regarded in Latin America. It is making a major investment to become a leading research university in the region. Within this context, the CFC is an interdisciplinary research center that brings together economists, data scientists, and urban planners under a shared premise: rigorous research should inform not only the academic literature but also the governance of cities. The Center maintains formal collaborations with municipal and metropolitan planning agencies, and its projects are designed to produce both peer-reviewed publications and measurable influence on public policy.
+What We Offer
+Access to rich and granular datasets for Mexican metropolitan areas, much of it new to academic research.
+Direct engagement with policy: projects are developed with government agencies, and findings reach both decision-makers and academic outlets.
+Protected time for publication: teaching is one class per term in the Department of Economics (joint appointment), defined by the candidate's profile.
+Collaboration with an interdisciplinary team working on urban simulation, land use, and transport modeling.
+Internationally competitive compensation according to career stage.
+Research funds, cloud computing infrastructure, and active collaborations with partner universities in North and Latin America.
+Room to develop an independent research agenda, contribute to large-scale applied projects, and build and lead a team.
+Research areas of interest
+Affordable housing models and housing production.
+Impacts of land-use regulation on housing costs.
+Property tax and municipal public finance.
+Infrastructure and fiscal costs of urban expansion and sprawl.
+Effects of transportation systems on land values.
+Spatial and general equilibrium models of land, zoning, and taxation.
+Qualifications
+Candidates should have strong quantitative training and demonstrated experience in urban economics, spatial analysis, econometrics, or general equilibrium modeling. A strong publication pipeline, or clear potential for high-impact publishing, is highly valued. Working proficiency in Spanish is required.
+Early applications are encouraged: submissions will be reviewed on a rolling basis, and Zoom interviews will be scheduled as strong candidates are identified. Candidates who advance will deliver an online job talk. Finalists will be invited to an in-person campus visit.</t>
+  </si>
+  <si>
+    <t>Competitive according to career stage and US markets</t>
+  </si>
+  <si>
+    <t>MEXICO Mexico City</t>
+  </si>
+  <si>
+    <t>R3 - Real Estate Markets, Spatial Production Analysis, and Firm Location</t>
+  </si>
+  <si>
+    <t>Tennessee Technological University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">College of Business </t>
+  </si>
+  <si>
+    <t>Department of Economics, Finance &amp; Marketing</t>
+  </si>
+  <si>
+    <t>Open rank any field; tenure-track</t>
+  </si>
+  <si>
+    <t>Assistant/Associate Professor of Economics</t>
+  </si>
+  <si>
+    <t>Position Description: Full-time, tenure-track position at the Assistant/Associate Professor rank starting in August 2027.Teaching responsibilities at the undergraduate and/or M.B.A. levels. All areas of interest will be considered.
+Required Qualifications: Ph.D. in Economics or equivalent from an accredited institution. A.B.D.s in advanced dissertation stages will also be considered, but the degree must be conferred by the start date (August 1, 2027). Candidates should demonstrate the potential for excellent teaching, research, and service to the university and profession. Candidates must demonstrate the ability to teach online and teach alternative delivery formats.
+Preferred Qualifications: Teaching experience at the principles and intermediate level. Candidates who are eager to develop and teach a senior-level elective in their area of expertise are welcomed. JOE Signals will be considered.
+Job Responsibilities: Tennessee Technological University and the College of Business emphasize quality teaching and mentoring. The standard teaching load is 9 credit hours (3 courses) per semester, and courses may be taught in traditional, online, or hybrid formats. Research leading to refereed publications is required. Service to the university and the profession is expected. 
+The College: Serving 1,400 students, Tennessee Tech’s College of Business holds AACSB accreditation and offers undergraduate degrees and majors in Economics, Finance, Marketing, Management, Decision Sciences, and Accounting. Beginning in Fall of 2027, the College of Business will house the Behavioral Research Lab, in which faculty and students can conduct and participate in laboratory experiments. The BS in Economics is a STEM-designated degree that focuses on the quantitative aspects of economics along with an emphasis in econometrics. The College also offers graduate degrees in Business (M.B.A.) and Accounting (MAcc), as well as a range of minors and certificates. 
+The University: Serving around 10,700 students, Tennessee Technological University is located in Cookeville - one hour from Nashville and situated in the Upper Cumberland Region of Middle Tennessee. 
+Tennessee Tech is an Equal Opportunity/Affirmative Action employer.
+Salary: Competitive with AACSB-accredited peer institutions and commensurate with qualifications and experience.
+Application Procedure: Applicants must apply online and electronically upload the following: letter of application, curriculum vitae, job market paper (uploaded as Sample of Recent Research document), teaching evaluations, unofficial transcripts (official transcripts will be required upon hire), and contact information for three references. Submission of materials is the applicant’s responsibility. Applications without all required materials are considered incomplete and will not be considered. Screening begins November 22, 2026. The position will remain open until filled.</t>
+  </si>
+  <si>
+    <t>Competitive with AACSB-accredited peer institutions and commensurate with qualifications and experience.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Tennessee Cookeville</t>
+  </si>
+  <si>
+    <t>2026-11-22 00:00:00</t>
+  </si>
+  <si>
+    <t>The Chinese University of Hong Kong</t>
+  </si>
+  <si>
+    <t>Business Economics</t>
+  </si>
+  <si>
+    <t>Department of Decisions, Operations and Technology</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Professor / Associate Professor / Assistant Professor </t>
+  </si>
+  <si>
+    <t>Applications are invited for:
+Department of Decisions, Operations and Technology
+Professor / Associate Professor / Assistant Professor (Business Economics) 
+(Ref: 2600015R)(Closing date: December 31, 2026)
+The Department of Decisions, Operations and Technology comprises over 40 faculty members specializing in three research areas: Operations Management, Management Information Systems, and Business Economics. The Department now invites applications for a tenured or tenure-track faculty position at the rank of Professor/ Associate Professor/ Assistant Professor in the area of Business Economics commencing Fall 2027. 
+Applicants should have (i) a PhD degree in Economics, or related disciplines; (ii) high competence in empirical research and demonstrated research interest in, but not limited to, empirical microeconomics, macroeconomics, or health economics; and (iii) strong commitment to teaching and services. The appointee will teach undergraduate and/or postgraduate courses offered by the Department. Tenure-track appointments will normally be made on contract basis for up to three years initially, which, subject to performance and mutual agreement, may lead to longer-term appointment or substantiation. Senior applicants for the tenured position should have an outstanding track record of research and teaching accomplishments. CUHK Business School provides internationally competitive remuneration, generous research support and funding, and relocation assistance for international faculty relocating to Hong Kong. 
+The CUHK Business School is a leading business school and a pioneer in business education in Hong Kong. Since its establishment in Hong Kong in 1963, the CUHK Business School has gained world recognition of nurturing business leaders with immense contributions in Asia Pacific. The School has been offering a comprehensive range of undergraduate and postgraduate programmes with over 6,500 students from 30+ countries/regions, as well as executive education. It has one of the most extensive alumni networks in the region, with over 49,000 alumni around the world. It comprises two Schools and four Departments:
+Schools
+ Accountancy
+ Hotel &amp; Tourism Management
+Departments
+ Decisions, Operations and Technology
+ Finance
+ Management
+ Marketing
+Application Procedure
+Please submit your application package (including a letter of interest, a full resume and recent teaching-related information such as teaching evaluations) via the CUHK career site and at least three reference letters should be sent directly to the Chairperson, Department of Decisions, Operations and Technology by the referees via email (dote@cuhk.edu.hk).
+The University only accepts and considers applications submitted online for the post above via the CUHK career site. For more information and to apply online, please visit http://career.cuhk.edu.hk.</t>
+  </si>
+  <si>
+    <t>The Chinese University of Hong Kong, Shenzhen</t>
+  </si>
+  <si>
+    <t>Assistant, Associate, or Full Professor in Economics</t>
+  </si>
+  <si>
+    <t>Assistant, Associate, or Full Professor in Economics
+School of Management and Economics
+The Chinese University of Hong Kong, Shenzhen
+The School of Management and Economics at The Chinese University of Hong Kong, Shenzhen, invites applications for full-time, tenure-track faculty positions at the rank of Assistant, Associate, or Full Professor in Economics. Candidates in all fields of economics are welcome to apply.
+Junior applicants should have, or expect to have by the time of appointment, a Ph.D. degree in Economics or a related field, and should demonstrate strong potential for excellence in teaching and research. Senior applicants should have a proven record of high-quality research and effective teaching.
+The compensation package is competitive and commensurate with experience and academic accomplishments. Appointments will be made by CUHK-Shenzhen, and statutory benefits will be provided in accordance with the prevailing labor laws and regulations of the People’s Republic of China. The positions are based in Shenzhen, China.
+Application materials should include a full curriculum vitae, two to three recent publications or working papers, teaching-related materials such as course evaluations and teaching evaluation reports, a teaching statement, a research statement, and at least three references. Applications should be submitted online through our Recruitment System, with personal information completed and all required materials uploaded via the following link.
+Link: https://jobs.cuhk.edu.cn/jobDetails?id=829&amp;channel=SME-ECON-2026-JOE 
+Applications will be reviewed on a rolling basis. Interviews and job talks will be arranged as qualified candidates are identified. Applications will be considered until the positions are filled.
+For further inquiries, please contact: smeeconrecruitment@cuhk.edu.cn</t>
+  </si>
+  <si>
+    <t>CHINA</t>
+  </si>
+  <si>
+    <t>The Graduate Center, CUNY</t>
+  </si>
+  <si>
+    <t>Research Associate
+Postdoctoral Scholar
+Wealth Inequality
+Socio-Economic Inequality</t>
+  </si>
+  <si>
+    <t>Research Associate (Postdoctoral Scholar) in Wealth Inequality</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stone Center on Socio-Economic Inequality
+The Graduate Center, CUNY (New York, NY)        
+VACANCY – Postdoctoral Scholar (CUNY title: Research Associate)    
+Full-time, 2-year appointment, beginning August 2027 
+Salary: $90,000/year, benefits, funding for research-related expenses 
+The Stone Center is hiring a postdoctoral scholar with a recent Ph.D. to spend two years researching wealth inequality in the U.S. or other countries, or through cross-country comparisons. This postdoctoral scholar will join the international GC Wealth Project team. Priority will be given to candidates who conduct research in the following areas:
+    Distribution of private and public wealth, wealth inequality, and wealth concentration
+    Land distribution and inequality
+    Intergroup wealth disparities (e.g., by gender, race, ethnicity, migration status, subnational unit)
+    Intersection of wealth inequality, climate policies, and climate crisis
+    Determinants (including public policies) and consequences of wealth concentration
+    The economics of property and ownership rights
+    Wealth taxes, real estate, and property taxes, estate/inheritance/gift (EIG) taxes, and/or other policies that shape wealth accumulation and wealth transfers; behavioral responses. 
+See the full description and application. 
+Applications are due by November 2, 2026.  
+Applicants should have a Ph.D. degree in economics, sociology, political science, demography, public policy, or a related social science discipline by late August 2027. </t>
+  </si>
+  <si>
+    <t>A2 - Economic Education and Teaching of Economics</t>
+  </si>
+  <si>
+    <t>2026-11-02 00:00:00</t>
+  </si>
+  <si>
+    <t>The Hong Kong University of Science and Technology (Guangzhou)</t>
+  </si>
+  <si>
+    <t>Financial Technology Thrust</t>
+  </si>
+  <si>
+    <t>FinTech or related fields, e.g., Computational Mathematics, Computer Science, Economics, Finance, Financial Engineering, Information Systems, Machine Learning, Mathematical Finance, Operations Research, Optimization, Probability, And Statistics.</t>
+  </si>
+  <si>
+    <t>Open-Rank FinTech Faculty Positions</t>
+  </si>
+  <si>
+    <t>Open Rank Faculty Positions in Financial Technology Thrust, The Hong Kong University of Science and Technology (Guangzhou)
+Department: Financial Technology Thrust, The Hong Kong University of Science and Technology (Guangzhou)
+In the rapidly changing environment of the 21st century, there is an increasing need to forge bridges across disciplines to address emerging challenges and problems. Through its commitment to academic excellence, The Hong Kong University of Science and Technology (HKUST) has developed world-class strengths in many subjects over its short 30-year history. With a strong track record of cultivating high end talents and nurturing future leaders for academia and industry, HKUST is well positioned to craft an innovative approach to cross-disciplinary education and research in its Guangzhou campus, The Hong Kong University of Science and Technology (Guangzhou) (HKUST(GZ)), and meet the needs of an ever-evolving world.
+About HKUST Guangzhou Campus [https://hkust-gz.edu.cn/]
+HKUST(GZ) offers a unique educational environment with four trans-disciplinary hubs and sixteen thrust areas. HKUST(GZ) offers superb research facilities, attracting top international faculty and students to conduct curiosity-driven and goal-oriented research to address the world’s pressing scientific and technological challenges. English is the medium of instruction and administration at HKUST(GZ).
+HKUST(GZ) is situated in Nansha District, Guangzhou, which is right in the center of the Greater Bay Area, one of the most vibrant and dynamic regions in the world, neighboring Shenzhen, Hong Kong, and Macao.
+Job Posting Details
+The Financial Technology Thrust of Society Hub of The Hong Kong University of Science and Technology (Guangzhou) invites applications for tenure-track/tenured positions at all ranks (Assistant Professor / Associate Professor / Professor) in all fields of FinTech. For more information about the Fintech Thrust, please visit https://hkust-gz.edu.cn/academics/four-hubs/society-hub/financial-technology.
+We seek talents in the cutting-edge research in FinTech. Applicants must have PhD degrees in FinTech or related fields, e.g., Computational Mathematics, Computer Science, Economics, Finance, Financial Engineering, Information Systems, Machine Learning, Mathematical Finance, Operations Research, Optimization, Probability, And Statistics.
+Areas of interest include but are not limited to:
+Blockchain technologies, smart contracts, and digital currencies
+Robo-advising, quantitative investing, and risk management
+Machine learning, artificial intelligence, and big data analytics in finance
+Technological innovations for financial services
+Regulatory issues and challenges in FinTech
+Digital economy and financial inclusion
+Remuneration and Conditions of Service
+Salary is highly competitive. Fringe benefits include annual leave, medical and dental benefits. Housing benefits will also be provided where applicable. Appointment at Professor rank will be on substantive basis. Appointment at Associate Professor may be with or without substantiation. Initial appointment for Assistant Professor or Associate Professor (without substantiation) will normally be on a three-year contract, renewable subject to mutual agreement.
+Application Procedure
+Please submit the application via the HKUST/HKUST(GZ) Recruitment System (https://facrecruit.hkust.edu.hk/). You should first sign up to create your personal account.
+For more information, please visit the recruitment website (https://gz-faculty-recruitment.hkust.edu.hk/).
+Review of applications will continue until all positions are filled.
+For questions regarding the recruitment system or general inquiries, please reach us at facultyhire@hkust-gz.edu.cn. For Hub/Thrust specific questions, please address to Society Hub: gzrecruitsoc@hkust-gz.edu.cn or Fintech Thrust: ftect@hkust-gz.edu.cn with subject title of “Faculty Application to FTEC”.</t>
+  </si>
+  <si>
+    <t>Highly Competitive</t>
+  </si>
+  <si>
+    <t>CHINA Guangdong Guangzhou</t>
+  </si>
+  <si>
+    <t>The Medical College of Wisconsin</t>
+  </si>
+  <si>
+    <t>Division of Health Policy, Economics &amp; Data Analytics</t>
+  </si>
+  <si>
+    <t>Institute for Health &amp; Humanity</t>
+  </si>
+  <si>
+    <t xml:space="preserve">health economics
+econometrics
+breast cancer
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Medical College of Wisconsin (MCW) invites applications for an endowed, full-time faculty position at the Assistant Professor level in the Division of Health Policy, Economics &amp; Data Analytics.
+We seek an economist with expertise in health economics, applied microeconomics, and econometrics to develop an independent, externally funded research program in health economics and health policy. The successful candidate will pursue a broad research agenda addressing healthcare delivery, financing, markets, policy, and population health, while devoting a portion of their research effort to the economics of breast cancer prevention, treatment, survivorship, and care delivery. The successful candidate will join a highly collaborative research environment with access to nationally recognized experts in oncology, public health, epidemiology, health services research, biostatistics, implementation science, and community-engaged research, as well as rich data resources, including administrative claims, cancer registries, electronic health records, and other large population-based datasets.
+Applicants must hold a PhD in Economics with expertise in advanced econometric methods, including causal inference, quasi-experimental designs, and machine learning. Candidates should also demonstrate scholarly productivity and the potential to establish an independent, externally funded research program.
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES Wisconsin Milwaukee</t>
+  </si>
+  <si>
+    <t>The Naval Postgraduate School</t>
+  </si>
+  <si>
+    <t>Department of Defense Analysis</t>
+  </si>
+  <si>
+    <t>security stuides
+defense economics
+game theory
+econometrics</t>
+  </si>
+  <si>
+    <t>Tenure-Track Assistant/Associate/Full Professor in Security Studies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Defense Analysis Department at the Naval Postgraduate School, Monterey, California, is seeking to fill a tenure-track position, open as to rank, in Security Studies.  
+NPS takes teaching and research seriously, and candidates must show a strong commitment to graduate education and scholarship. The candidate will teach mid-career military officers and civilians from special operations and information operations organizations across all branches and services of the U.S. Armed Forces and allied countries and advise graduate theses. NPS follows a quarter system, and the normal teaching workload is four graduate courses per year.
+Candidates must demonstrate the ability to pursue an independent program of innovative, high-quality research in areas such as national and international security, future warfare, conflict studies, terrorism, insurgency, political violence, artificial intelligence and conflict, innovation, or strategic decision-making. The candidate must have an interest in interdisciplinary research and willingness to work with a cross-disciplinary faculty and military and policy stakeholders. 
+The Defense Analysis Department (DA) provides the critical thinking and analytical skills necessary for national security leaders to deal with the complexities and challenges of current and future operating and strategic environments. DA offers an M.S. in Defense Analysis with degree tracks in special operations and irregular warfare, applied design for innovation, and information strategy and political warfare, along with graduate certificates in social network analysis and special operations and regional governance. Home to 150 in-residence graduate students, forty members of a cross-disciplinary teaching and research faculty, and five research centers (high-performance computing lab, social network analysis lab, regional affairs and terrorism research center, information strategy center, and a maker space). DA faculty publish in top journals (e.g., American Political Science Review, Journal of Military History), university book presses (e.g., Cambridge and Chicago) and policy outlets (e.g. War on the Rocks, The Conversation), receive fellowships (e.g., Fullbright, Guggenheim), obtain external funding (e.g., DOD, NSF), earn association scholarship awards (e.g., Society for Military History, American Political Science Association), are recognized for teaching excellence, and work directly with US and global national security leaders. Additional information about our programs and faculty can be found at Welcome - Department of Defense Analysis - Naval Postgraduate School. 
+The Naval Postgraduate School (NPS) provides graduate education to more than 1,500 resident and 1,000 online military officers of the uniformed services, Department of Defense civilians, and members of the international defense community. Most departments and programs are highly ranked, including the US News and World Report rated #1 Homeland Security Program. NPS is located on the central coast of California in Monterey. 
+Minimum Qualifications: 
+	A Ph.D. degree in a relevant Social Science or Humanities discipline (e.g., History, Political Science, Economics, Strategic Studies, Public Policy, International Relations, Communications, Psychology, Sociology, Anthropology, Philosophy, Information Science, and other fields related to strategic studies). 
+	U.S. citizenship is required. Must be eligible for a security clearance. 
+	Publication record commensurate with academic experience. 
+Salary is highly competitive and commensurate with qualifications and experience. Relocation expenses, including recruitment/relocation incentive, may be authorized in accordance with applicable regulations. 
+Note: If You Are a Veteran, you are strongly encouraged to: Identify your Veterans’ Preference on your resume or elsewhere in your application package (type of preference, dates of service, date of VA letter, character of service, etc.). If you are not sure of your preference eligibility, visit the Department of Labor's website: http://www.dol.gov/elaws/vets/vetpref/mservice.htm. For more veterans’ preference information, visit: http://www.fedshirevets.gov/job/vetpref/index.aspx. 
+The Naval Postgraduate School is an Equal Opportunity/Affirmative Action employer. 
+For additional information about NPS, please refer to the website at http://www.nps.edu </t>
+  </si>
+  <si>
+    <t>Competitive</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Monterey</t>
+  </si>
+  <si>
+    <t>C7 - Game Theory and Bargaining Theory
+C1 - Econometric and Statistical Methods and Methodology:  General
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights
+H - Public Economics</t>
+  </si>
+  <si>
+    <t>The University of Chicago</t>
+  </si>
+  <si>
+    <t>Social Sciences</t>
+  </si>
+  <si>
+    <t>Kenneth C. Griffin Department of Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Research Associate  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Description
+The Kenneth C. Griffin Department of Economics at the University of Chicago invites applications for a full-time Research Associate for a three-year term starting in the 2026-2027 academic year. 
+About the TMW Center
+Co-directed by Dana Suskind (Biological Sciences Division), and John List (Economics), the TMW Center for Early Learning + Public Health aspires to create a population-level shift in the knowledge and behavior of parents and caregivers to optimize the foundational brain development in children, birth to five years of age, particularly those born into poverty. The TMW Center has conducted 12 randomized controlled, quasi-experimental, and implementation trials to date and plans to continue its active randomized controlled and implementation trials, including ongoing data collection and analysis in the coming years.  As part of these research projects, the Center is continuing to adapt and validate two state-of-the-art tools: (1) the SPEAK - a computer-adaptive tool designed to assess caretaker expectations and knowledge of early childhood cognitive and language development, and (2) the Luet – a wearable device paired with an app that uses machine learning to measure early child development through language and physical movement.
+Job Summary:
+The Research Associate will work, in partnership with Co-Director Suskind and Senior Research Associate Pernaudet, to design and execute TMW Center research projects. Core responsibilities include conducting rigorous quantitative analyses, writing and publishing findings, presenting research, and leading grant applications in collaboration with Professors List and Suskind. The position entails collaboration on new and ongoing research projects, with a highly interdisciplinary team of economists, psychologists, engineers, app developers, and more. A primary focus of the work is applying economic models and machine learning techniques to empirical analysis of data generated from TMW Center’s research projects, including via Luet and the SPEAK.
+The position will also allow the Research Associate to be part of the vibrant research environment of the TMW Center for Early Learning + Public Health and the Kenneth C. Griffin Department of Economics at The University of Chicago.  This position will report to the TMW Center Co-Directors, Dana Suskind and John List, with additional reporting to the Center COO for matters outside of research. This position will require a commitment of at least 3 years.
+This position is benefits-eligible. The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
+Responsibilities will include, but are not limited to:
+	In collaboration with the Co-Director, develop research designs for TMW Center projects, including formulating testable research questions, selecting appropriate measurements, and ensuring clean identification of outcomes.
+       At the direction of the Co-Director, write, submit, and publish findings in peer-reviewed journals.  The annual goal is, on average, to have at least four papers in progress and at least two submitted for publication.
+	Disseminate TMW research findings to broader audiences by presenting in select conferences and meetings of early childhood researchers, psychologists, and economists.
+	Maintain existing TMW Center research collaborations with faculty at the University of Chicago, as well as other national and international faculty with whom the Center is partnering on projects.
+	Participate in and contribute to the grant preparation process in a timely manner in close collaboration with the Co-Directors, potential Co-PIs, collaborators and consultants and the Grants and Contracts office.
+	Participate in regularly scheduled TMW Center team meetings, lab meetings, and ‘papers’ meetings with Co-Director Suskind and weekly Econ meeting with Co-Director List. 
+ Competencies:
+	Excellent organizational, quantitative, and analytical skills with a high level of accuracy and sharp attention to detail required.
+	Superior interpersonal skills and the ability to work effectively with a wide range of individuals and constituencies in a diverse professional environment required.
+	Ability to effectively manage a heavy workload, competing priorities, and tight deadlines required.
+	A quick learner with the ability to initiate, organize, prioritize, and complete multiple, high-level projects; meet tight deadlines; and work effectively with minimal supervision in a fast-paced environment required.
+	Strong computer skills including programming, ability to work with data sets, and data visualization ability required.
+	Strong written and verbal communication skills required.
+	Ability to work both independently and as a team member required.
+Qualifications
+Before the start of employment, qualified applicants must have:
+	Applicants must have a Ph.D. in Economics.
+	Two years of postdoctoral experience and research within the field of economics.
+	A microeconomist with experience in experimental and behavioral economics is preferred
+	Strong expertise in education and health policy.
+	Demonstrated ability to communicate research findings clearly to multiple audiences through oral presentations and written work.
+	Experience in writing grant proposals, and a strong commitment to research preferred.
+We especially welcome applicants with technical knowledge or skills in:
+	Knowledge of Stata, Python, Matlab, and/or R preferred.
+	Knowledge of LaTeX required.
+Application Instructions
+Applicants must apply online through the University of Chicago Academic Recruitment job board at https://apply.interfolio.com/190379.
+Applicants are required to submit:
+	Resume/CV
+	Cover Letter (include earliest available start date)
+	Research statement
+	Additionally, applicants are strongly encouraged to submit, as optional, up to three published or unpublished research papers.
+Screening of applications will continue until the position is filled or the search is closed.
+EEO Statement
+The University of Chicago is an equal opportunity employer and does not discriminate based on race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information, please see the University's Notice of Nondiscrimination.
+Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.
+</t>
+  </si>
+  <si>
+    <t>$100,000-$110,000</t>
   </si>
   <si>
     <t>2026-08-30 00:00:00</t>
   </si>
   <si>
-    <t>2026-04-29 00:00:00</t>
-[...29 lines deleted...]
-Faculty members will teach both UG &amp; PG courses, contribute to curriculum development, and engage in practitioner-relevant research. We are particularly interested in candidates who combine strong academic training with the ability to connect theory to real-world business practice.
+    <t>Social Sciences Division</t>
+  </si>
+  <si>
+    <t>Instructional Professor (Open Rank)</t>
+  </si>
+  <si>
+    <t>Description
+The Kenneth C. Griffin Department of Economics at the University of Chicago invites applications for appointment as Instructional Professor at the rank of Assistant, Associate, or Full. This is a full-time, career-track teaching position to begin on or after July 1, 2027. The initial appointment term is from three to five years depending on rank and is renewable with opportunity for promotion within the Instructional Professor track based on performance review. 
+The successful candidate will teach up to six courses in the undergraduate and master’s curriculum annually. We are interested in candidates with expertise in either macroeconomics and its applied fields, or statistics, data science, casual inference, and econometrics. In addition to teaching, the IP will advise and mentor undergraduate and masters students, organize student activities, contribute to recruitment and admissions of MA students and oversee and plan the curriculum under the direction of the Director of Undergraduate Studies and the Director of MA programs.
+The terms and conditions of employment for this position are covered by a collective bargaining agreement between the Service Employees Union (SEIU) and the University.
+This position is benefits-eligible. The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
 Qualifications
-PhD in a relevant field from a recognized university or business school.
-[...58 lines deleted...]
-•	Recognized achievement in financial planning or related fields.
+Applicants must have a Ph.D. in Economics. Teaching experience with courses in applied economics, particularly pertaining to macroeconomics, OR statistics, data science, casual inference, and econometrics, with an emphasis on practical applications of the tools taught in these courses is required.
+Consideration for the hiring level will be granted conditional on professional qualifications. The successful candidate will have outstanding in-person, written, and virtual communication skills and the ability to teach audiences with diverse backgrounds and with varying levels of knowledge about economics. Candidates should be comfortable teaching from introductory courses through courses at the master’s level.
 Application Instructions
-For full consideration, please submit all application materials by January 25, 2026, through Interfolio at apply.interfolio.com/179213. Applicants submit:
-[...233 lines deleted...]
-The University of Chicago offers a wide range of benefits programs and resources for eligible employees, including health, retirement, and paid time off. Information about the benefit offerings can be found in the Benefits Guidebook.
+Applicants must apply online at the University of Chicago’s Interfolio academic job board at: apply.interfolio.com/190053. Applicants are required to submit: 1) curriculum vitae, 2) teaching statement, 3) student evaluations, 4) two published or unpublished research papers, and 5) three letters of recommendation.
+Review of applications will begin on December 1, 2026, and will continue until the position is filled or the search has ended.
 Equal Employment Opportunity Statement
 The University of Chicago is an equal opportunity employer and does not discriminate on the basis of race, color, religion, sex, sexual orientation, gender, gender identity or expression, national or ethnic origin, shared ancestry, age, status as an individual with a disability, military or veteran status, genetic information, or other protected classes under the law. For additional information please see the University's Notice of Nondiscrimination.
 Job seekers in need of a reasonable accommodation to complete the application process should call 773-834-3988 or email equalopportunity@uchicago.edu with their request.</t>
   </si>
   <si>
-    <t>$120,000 - $142,000. This base pay range is for a nine-month academic appointment paid over twelve months.</t>
-[...36 lines deleted...]
-If you need a reasonable accommodation for a disability, for any part of the employment process, please contact us at HRJobs@umaryland.edu and let us know the nature of your request and your contact information.  Please note that only inquiries regarding a reasonable accommodation request will be responded to from this email address.
+    <t xml:space="preserve">$108,675 - $129,375 for Assistant IP; $119,025 - $150,075 for Associate IP; $129,375 - $160,425 for Full IP. </t>
+  </si>
+  <si>
+    <t>2027-06-30 00:00:00</t>
+  </si>
+  <si>
+    <t>The University of Texas at Austin</t>
+  </si>
+  <si>
+    <t>McCombs School of Business</t>
+  </si>
+  <si>
+    <t>Business, Government &amp; Society</t>
+  </si>
+  <si>
+    <t>Global political economy
+Firms’ roles
+Industries roles
+Geopolitics/economics
+Trade
+Resource economics
+Environmental economics</t>
+  </si>
+  <si>
+    <t>Tenure Track Nonmarket Strategy/Political Economy Position</t>
+  </si>
+  <si>
+    <t>The Department of Business, Government &amp; Society (BGS) at the University of Texas at Austin’s McCombs School of Business invites applications for an assistant professor (tenure track) position in nonmarket strategy/political economy effective August 16, 2027. We are particularly interested in candidates whose research focuses on global political economy, including but not limited to firms’ and industries’ roles in geopolitics/economics, trade, and resource/environmental economics.
+The BGS department (https://www.mccombs.utexas.edu/departments/BGS) is an interdisciplinary group that teaches future leaders at all levels of McCombs’ curriculum how to recognize and respond to the political, social, legal, and ethical expectations that businesses face. BGS aims to contribute to important public policy debates in these and related areas through research that applies rigorous social science methods to relevant nonmarket strategy/political economy questions. 
+The school’s location in Austin is particularly attractive to faculty interested in connecting with a thriving business community and the Texas state government. For more details on the school and the department, please visit http://www.mccombs.utexas.edu/ and https://www.mccombs.utexas.edu/Departments/BGS. Finally, Austin is an outstanding place to live! See http://www.austintexas.org/visit/ for some of the many things that contribute to the high quality of life in Austin.
+Qualifications:
+The ideal candidate will possess a Ph.D. in economics, political science, or strategic management no later than the start date of the position and be prepared to publish in top outlets in these fields. The primary teaching responsibilities will require the candidate to contribute to the department’s offerings in international business at the undergraduate, MBA, and EMBA levels, as well as to help staff the department’s new undergraduate core class in nonmarket strategy. 
+Applicant Instructions:
+Interested parties should submit the following: 1) a cover letter that includes brief statements of research and teaching interests, 2) a CV, 3) a job market paper, 4) three letters of recommendation, and, if available, 5) evidence of teaching effectiveness (e.g., sample syllabi and student evaluations). All applications submitted by Friday, September 25, 2026 will receive full consideration, although the search will continue until a suitable candidate is identified. UT-Austin uses Interfolio’s Faculty Search. Applicants to this position receive a free Dossier account and can send all application materials free of charge. The posting is available here: apply.interfolio.com/190563 
+Direct any inquiries to Timothy Werner (timothy.werner@mccombs.utexas.edu). The University of Texas at Austin is an Equal Opportunity Employer.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Texas Austin</t>
+  </si>
+  <si>
+    <t>M2 - Business Economics</t>
+  </si>
+  <si>
+    <t>2026-09-25 00:00:00</t>
+  </si>
+  <si>
+    <t>Trinity College</t>
+  </si>
+  <si>
+    <t xml:space="preserve">health economics
+health policy
+public policy
+health 
+education
+health
 </t>
   </si>
   <si>
-    <t>UNITED STATES Maryland Baltimore</t>
-[...26 lines deleted...]
-Ability to communicate research findings to diverse audiences.
+    <t xml:space="preserve">Assistant Professor of Public Policy </t>
+  </si>
+  <si>
+    <t>The Trinity College Public Policy and Law Program invites applications for a tenure-track assistant professor with a focus on health policy, broadly defined to include policy domains that shape health or health equity. Our unique interdisciplinary program unites policy analysis and legal studies to examine critical societal issues. We seek candidates with the interest and ability to teach advanced undergraduate courses in their area of research expertise, courses on health policy, and an introduction to US public policy. A Ph.D. in Public Policy, Sociology, Economics, Public Health, Health Policy, or a related field should be in hand by August 2027.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Connecticut Hartford</t>
+  </si>
+  <si>
+    <t>I1 - Health
+I3 - Welfare, Well-Being, and Poverty
+A1 - General Economics
+K1 - Basic Areas of Law</t>
+  </si>
+  <si>
+    <t>Universidad del CEMA (UCEMA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">applied microeconomics
+microeconometrics
+program evaluation
+impact evaluation
+empirical methods
 </t>
   </si>
   <si>
-    <t>UNITED STATES North Carolina Charlotte</t>
-[...276 lines deleted...]
-    <t xml:space="preserve">The Department of Economics at Universidad del CEMA (www.ucema.edu.ar), Buenos Aires, Argentina, invites applications for an Assistant Professor position beginning August 2026, or later by agreement.
+    <t>Assistant or Associate Professor in Economics (Open Rank)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Department of Economics at Universidad del CEMA (www.ucema.edu.ar), Buenos Aires, Argentina, invites applications for an Assistant or Associate Professor position beginning August 2026, or later by agreement.
 We seek an applied microeconomist with strong expertise in empirical methods and program evaluation, including randomized controlled trials, quasi-experimental designs and cost-benefit analysis. We especially welcome candidates working in one or more of the following fields: law and economics; labor economics; poverty and inequality; health economics; human capital; public economics; behavioral economics; Economics of Crime; and managerial economics.
-Fluency in English is required; Spanish is preferred.
+Spanish required (teaching is mostly in Spanish); working English required.
 The successful candidate may spend up to three months per year as a visiting researcher at the Becker Friedman Institute for Economics (BFI), University of Chicago, during its Winter Quarter (January–March).
 Applicants must hold a Ph.D. in Economics by the start date but may be ABD when applying.
-Apply via JOE with: a cover letter, curriculum vitae, one research paper, evidence of teaching ability, a research statement, and three reference letters. 
+Apply via JOE with: a cover letter, curriculum vitae, one research paper, evidence of teaching ability, a research statement, and three reference letters for Assistant Professor. 
 Review begins  July 15, 2026, and continues until the position is filled. Early application is encouraged. We will interview candidates online. Selected candidates will be invited for a job talk.
 Questions mailto:mcbayon@ucema.edu.ar
 </t>
   </si>
   <si>
-    <t>ARGENTINA CIUDAD DE BUENOS AIRES CIUDAD DE BUENOS AIRES
-UNITED STATES Illinois Chicago</t>
+    <t>UNITED STATES Illinois Chicago
+ARGENTINA Ciudad de Buenos Aires</t>
   </si>
   <si>
     <t>C1 - Econometric and Statistical Methods and Methodology:  General
 C9 - Design of Experiments
 D1 - Household Behavior and Family Economics
 D3 - Distribution
 D9 - Micro-Based Behavioral Economics
 H - Public Economics
 I1 - Health
 I2 - Education and Research Institutions
 J - Labor and Demographic Economics
-K - Law and Economics
-[...3 lines deleted...]
-O - Economic Development, Innovation, Technological Change, and Growth</t>
+K - Law and Economics</t>
   </si>
   <si>
     <t>2026-10-22 00:00:00</t>
   </si>
   <si>
-    <t>Universidad Torcuato Di Tella</t>
-[...129 lines deleted...]
-•	Commitment to continued scholarly or professional engagement activity
+    <t>University of California Berkeley</t>
+  </si>
+  <si>
+    <t>Haas School of Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor – Finance – Haas School of Business
+University of California, Berkeley 
+The Haas School of Business at the University of California, Berkeley invites applications for a tenure-track faculty position in Finance with an expected start date of July 1, 2027. 
+Basic qualifications: Applicants must have a Ph.D. (or equivalent international degree) or be enrolled in a Ph.D. (or equivalent international degree) granting program at the time of application.
+Preferred qualifications: We are especially interested in applicants who are pursuing or hold a Ph.D. in Finance, Economics, or other closely related fields. We prefer applicants who currently hold a Ph.D. or have advanced to Ph.D. candidacy and will complete the doctoral degree or an equivalent within 6 months of the start date.
+For more information and to apply: https://apptrkr.com/9723836
+Applications will be accepted through November 18, 2026.
+All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, disability, age, or protected veteran status.
 </t>
   </si>
   <si>
-    <t>UNITED STATES Arkansas Fayetteville</t>
-[...35 lines deleted...]
-    <t>L5 - Regulation and Industrial Policy</t>
+    <t>$116,500 - $140,500</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Berkeley</t>
+  </si>
+  <si>
+    <t>2026-11-18 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Law, Crime, and Punishment  Jurisprudence &amp; Social Policy Program </t>
+  </si>
+  <si>
+    <t>School of Law</t>
+  </si>
+  <si>
+    <t>Assistant Professor - Law, Crime, and Punishment Jurisprudence &amp; Social Policy Program School of Law
+Berkeley Law invites applications for the position of Assistant Professor - Law, Crime, and Punishment at Berkeley Law Jurisprudence &amp; Social Policy Program with an anticipated start date of Fall 2027 or later. This position is full-time permanent 100% time.
+Applications will be accepted through August 14th, 2026.
+For more information about this position, including required qualifications and application materials, please visit the following link: https://apptrkr.com/7287010
+All qualified applicants will receive consideration for employment without regard to race, color, sex, sexual orientation, gender identity, national origin, disability, age or protected veteran status.
+Please direct questions to academicpositions@law.berkeley.edu.
+The University of California, Berkeley is an AA/EEO employer.</t>
+  </si>
+  <si>
+    <t>$203,900 -$333,600</t>
+  </si>
+  <si>
+    <t>K - Law and Economics</t>
   </si>
   <si>
     <t>University of California San Diego</t>
   </si>
   <si>
-    <t>Executive-in-Residence: Innovation through Equity and Ownership</t>
-[...220 lines deleted...]
-    <t>Herbert Wertheim School of Public Health and Human Longevity Science</t>
+    <t>Human Longevity Science</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Herbert Wertheim School of Public Health </t>
   </si>
   <si>
     <t>Health Economics
 Health Policy
 Behavioral Economics
 Drug Abuse
 Drug Policy</t>
   </si>
   <si>
-    <t>Postdoctoral Fellow in Health Economics, Health Policy, and Behavioral Economics</t>
-[...2 lines deleted...]
-    <t>UC San Diego is seeking applications for a postdoctoral fellow (2 to 3 year appointment) who aspires to become an independent academic researcher in health economics, health policy, or behavioral economics, with a focus on drug use and abuse.
+    <t>Postdoctoral Fellow in Health Economics and Health Policy</t>
+  </si>
+  <si>
+    <t>UC San Diego is seeking applications for a postdoctoral fellow (2-year appointment) who aspires to become an independent academic researcher in the field of health economics and health policy, with a focus on drug use and abuse.
 Position Description:
-The fellow will work closely with Dr. Yuyan Shi on multiple projects that (1) evaluate the impacts of drug policies, (2) examine neighborhood retail environments, and (3) conduct behavioral economics experiments to understand individual responses to marketing, regulation, and product variations. Drugs of interest include cannabis, tobacco, and other licit and illicit drugs.
+The fellow will work closely with Dr. Yuyan Shi on multiple projects that (1) evaluate the impacts of drug policies, (2) examine neighborhood retail environments, and (3) assess market trends and product mix. Drugs of interest include cannabis, tobacco, and other licit and illicit drugs.
 Qualifications:
-Applicants should hold a doctoral degree by July 2026 in public health or a social science discipline such as health economics, health policy, behavioral economics, health services, communication, or a related field. Ideal candidates will have strong quantitative skills, including experience analyzing large-scale population surveys and administrative data. Strong writing and communication skills are required. Experience in drug use and policy research is preferred. Demonstrated expertise in at least one of the following areas is an advantage: (1) designing and conducting behavioral experiments, (2) analyzing sales or market data using advanced econometric methods, (3) developing and implementing complex survey instruments, or (4) programming skills.</t>
-[...2 lines deleted...]
-    <t>$57,000-62,000/year</t>
+Applicants should hold a doctoral degree by Oct 2026 in public health or a social science discipline such as health economics, health policy, behavioral economics, health services, communication, or a related field. Ideal candidates will have strong quantitative skills, including experience analyzing large-scale population surveys and administrative data. Strong writing and communication skills are required. Experience in drug use and policy research is preferred. Demonstrated expertise in at least one of the following areas is an advantage: (1) analyzing sales or market data using advanced econometric methods, (2) structural modeling, or (3) machine learning.</t>
+  </si>
+  <si>
+    <t>$69,000-71,000/year</t>
   </si>
   <si>
     <t>UNITED STATES California San Diego</t>
   </si>
   <si>
-    <t>University of California Santa Barbara</t>
-[...41 lines deleted...]
-Economic history
+    <t>University of California, Riverside</t>
+  </si>
+  <si>
+    <t>CHASS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Visiting Assistant Professor 
+VAP
+Economics
+UCR 
+University of California Riverside
+Assistant Professor
+Riverside
+California
+Teaching
+</t>
+  </si>
+  <si>
+    <t>Visiting Assistant Professor of Economics - 2026/27</t>
+  </si>
+  <si>
+    <t>The Department of Economics at the University of California, Riverside, invites applications for a Visiting Assistant Professor of Economics. The appointment will be for one quarter (Fall 2026), beginning September 2026. Primary responsibilities will include teaching two graduate-level macroeconomics courses, specifically the first-year core sequence and a second-year elective in the Ph.D. program. The appointed candidate is expected to engage in scholarly and/or professional activities and participate in service to the department, college, university, and broader profession.
+Applicants must be ABD or have met the requirements for a Ph.D. in Economics or a closely related field by the start of the appointment. Successful candidates should have a proven record or strong potential for excellence in teaching graduate-level macroeconomics. The salary for a Visiting Assistant Professor is $14,016 per course or $28,032 for two courses, dependent on qualifications and experience. This is a negotiated rate of pay and is not dependent on a UC salary scale.
+Complete applications must include a cover letter of interest, a current CV, samples of research work, a teaching statement, teaching evaluations, and three letters of reference that are uploaded through the AP Recruit system. Review of applications will begin on August 26, 2026. To ensure full consideration, applications and supporting materials should be received by Wednesday, August 26, 2026.
+Applications and materials will be submitted using UCR’s online application system located at
+https://aprecruit.ucr.edu/JPF02323
+The University of California is an Equal Opportunity/Affirmative Action Employer. All qualified candidates will be considered for employment without regard to race, color, religion, sex, sexual orientation, gender identity, national origin, age, disability, or protected veteran status. Please note that the university does not provide visa sponsorship for this position.</t>
+  </si>
+  <si>
+    <t>$14,016 per course</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Riverside</t>
+  </si>
+  <si>
+    <t>A1 - General Economics
+A2 - Economic Education and Teaching of Economics
+E0 - General</t>
+  </si>
+  <si>
+    <t>2026-08-26 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Colorado Boulder</t>
+  </si>
+  <si>
+    <t>Bruce D. Benson Center for the Study of Western Civilization</t>
+  </si>
+  <si>
+    <t>Visiting Researcher
+Western Civilization Studies</t>
+  </si>
+  <si>
+    <t>Visiting Researcher</t>
+  </si>
+  <si>
+    <t>The Bruce D. Benson Center at the University of Colorado Boulder invites applications for Visiting Researchers (Sabbatical Fellows) for the 2027–28 academic year. 
+Salary:
+Applicants should make every effort to bring their own funding to remain in residence. If external funding is not available, a monthly salary between $6,000 and $10,000 for a full-time position, dependent on experience will be provided.
+What We Require:
+Ph.D. at the time of appointment or a doctoral degree in progress with a dissertation defense date scheduled.
+It is expected that candidates are not employed by another institution during their time serving as a Visiting Researcher.
+Fellows are expected to be regularly present and in person at the Benson Center to contribute to its intellectual life.
+Application Link: https://jobs.colorado.edu/jobs/JobDetail/Visiting-Researcher/72480
+Application review will begin immediately; the position will remain open until May 31, 2027.
+Note: Applications must be submitted through https://jobs.colorado.edu/ using the provided URL.
+CU is an Equal Opportunity Employer and complies with all applicable federal, state, and local laws governing nondiscrimination in employment. We are committed to creating a workplace where all individuals are treated with respect and dignity, and we encourage individuals from all backgrounds to apply, including protected veterans and individuals with disabilities.</t>
+  </si>
+  <si>
+    <t>Applicants should make every effort to bring their own funding to remain in residence. If external funding is not available, a monthly salary between $6,000 - $10,000 for a full-time position, dependent on experience will be provided.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES Colorado Boulder </t>
+  </si>
+  <si>
+    <t>2027-05-31 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">University of Colorado Boulder </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bruce D. Benson Center for the Study of Western Civilization </t>
+  </si>
+  <si>
+    <t>Visiting Scholar in Conservative Thought and Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Bruce D. Benson Center at the University of Colorado Boulder invite applications for the position of Visiting Scholar in Conservative Thought and Policy.
+Salary:
+The salary for this 100% position is between $185,000 and $225,000, commensurate with experience.
+Signing bonus and incentive pay may be available, depending on the candidate's experience and the Center’s funding.
+The compensation package is competitive, including relocation subsidy, dedicated budget, and administrative assistance.
+What We Require:
+Candidates are expected to have a Ph.D. at the time of appointment.
+It is expected that candidates are not employed by any other institution during their service as the Visiting Scholar in Conservative Thought and Policy.
+To view the job ad in its entirety and apply to this position, please visit: https://jobs.colorado.edu/jobs/JobDetail/Visiting-Scholar-in-Conservative-Thought-and-Policy/72710
+Application review will begin immediately; the position will remain open until May 31, 2027.
+Note: Applications must be submitted through CU Boulder Jobs (https://jobs.colorado.edu/).
+CU is an Equal Opportunity Employer and complies with all applicable federal, state, and local laws governing nondiscrimination in employment. We are committed to creating a workplace where all individuals are treated with respect and dignity, and we encourage applicants from all backgrounds, including protected veterans and individuals with disabilities.
+</t>
+  </si>
+  <si>
+    <t>The salary for this 100% position is between $185,000 and $225,000, commensurate with experience.</t>
+  </si>
+  <si>
+    <t>Institute of Behavioral Science</t>
+  </si>
+  <si>
+    <t>Any Fields</t>
+  </si>
+  <si>
+    <t>Director of the Institute of Behavioral Science</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The University of Colorado Boulder invites applications for the position of Director of the Institute of Behavioral Science (IBS), a leading interdisciplinary research institute dedicated to advancing innovative social and behavioral science.
+We seek an accomplished scholar with an outstanding record of research, teaching, and service that qualifies for appointment as Professor with tenure at CU Boulder. The successful candidate will have demonstrated administrative and research leadership, a strong commitment to interdisciplinary collaboration, and the ability to articulate and implement a strategic vision for a large, externally funded research institute.
+IBS includes approximately 400 affiliated faculty, researchers, staff, postdoctoral scholars, and students, and manages an annual research portfolio of approximately $40 million. The Director provides intellectual and administrative leadership, fosters interdisciplinary research and training, supports faculty and student development, strengthens partnerships with external stakeholders, and maintains an active, externally funded research program.
+Candidates must hold a Ph.D. in a social or behavioral science or a closely related field. Review of applications will begin September 1, 2026, and continue until the position is filled. The anticipated start date is January 1, 2027.
+For the complete position description and application instructions, please apply through the University of Colorado Boulder Jobs website.
+</t>
+  </si>
+  <si>
+    <t>$225,000 to $275,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Colorado Boulder</t>
+  </si>
+  <si>
+    <t>2026-09-01 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Michigan</t>
+  </si>
+  <si>
+    <t>College of LSA / International Institute</t>
+  </si>
+  <si>
+    <t>Weiser Center for Europe and Eurasia</t>
+  </si>
+  <si>
+    <t>Modern/contemporary Ukraine and Ukrainian affairs, and/or neighboring areas (Baltic states, Moldova, and/or Belarus)</t>
+  </si>
+  <si>
+    <t>WCEE Postdoctoral Fellowship</t>
+  </si>
+  <si>
+    <t>The Weiser Center for Europe and Eurasia seeks to hire a postdoctoral fellow (recent PhD) with expertise in modern/contemporary Ukraine and Ukrainian affairs, and/or neighboring areas (Baltic states, Moldova, and/or Belarus). Those who have a related PhD completed (as of January 2025), or nearly completed, in the social sciences, humanities, cultural studies (broadly construed), and/or public policy are encouraged to apply for the two-year WCEE Postdoctoral Fellowship, from August 2027 to July 2029.
+We are especially interested in scholars who will complement and add to the coverage offered by our existing faculty. WCEE Postdoctoral Fellows are expected to focus on their own research, participate in the center’s events and administrative committees, present at least one public lecture during their two-year fellowship, and teach one course per year at the University of Michigan while in full-time residency. 
+Eligibility is restricted to applicants who have obtained their PhD no earlier than January 1, 2025. Current doctoral candidates are eligible to apply but must have defended and filed their dissertations by July 31, 2027.
+To be assured full consideration, fellowship applications should be received by October 15, 2026, 11:59 PM EST. Successful applicants will be notified by December 2026. 
+For more information https://ii.umich.edu/wcee/initiatives/wcee-postdoctoral-fellowship.html</t>
+  </si>
+  <si>
+    <t>$64,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES Michigan Ann Arbor</t>
+  </si>
+  <si>
+    <t>P5 - Comparative Economic Systems
+F5 - International Relations, National Security, and International Political Economy</t>
+  </si>
+  <si>
+    <t>Gerald R. Ford School of Public Policy</t>
+  </si>
+  <si>
+    <t>International Policy
+Public Policy</t>
+  </si>
+  <si>
+    <t>Presidential Postdoctoral Fellowship Program</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The University of Michigan’s Gerald R. Ford School of Public Policy invites applicants for the University of Michigan Presidential Postdoctoral Fellowship Program (PPFP) (http://presidentspostdoc.umich.edu/index.php). The program is particularly interested in scholars with the potential to bring to their research and teaching the critical perspective that comes from their non-traditional educational background or understanding of the experiences of groups historically underrepresented in higher education.
+The Ford School seeks applicants who focus on international policy and whose research, teaching, and scholarly trajectory demonstrate strong promise for long-term success as members of our faculty. Topical focus could include (but is not limited to) sustainability and climate change, global migration, war, conflict, state-building and the political economy of development, great power competition, global governance and international organizations, human rights, technology and digital policy, area studies and foreign policy. Candidates should combine relevant substantive expertise with strong interests in public policy.
+Applicants must submit two separate applications: one to the President’s Postdoctoral Fellowship Program (PPFP) site (http://presidentspostdoc.umich.edu/ppfp-application.php) by November 1, 2026 (note: this application will open September 1, 2026) and a second directly to the Ford School of Public Policy at https://apply.interfolio.com/189148 by September 13, 2026.
+More information can be found at https://apply.interfolio.com/189148. </t>
+  </si>
+  <si>
+    <t>2026-09-13 00:00:00</t>
+  </si>
+  <si>
+    <t>Democracy Policy
+Public Policy</t>
+  </si>
+  <si>
+    <t>Professor of Public Policy, Democracy Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Democracy Policy Job Posting
+University of Michigan
+Ford School of Public Policy
+Professor of Public Policy, Democracy Policy
+Associate or Full Professor Rank
+The Gerald R. Ford School of Public Policy at the University of Michigan invites applications for a tenured faculty position (associate or full professor) focused on Democracy Policy—an emerging field treating democracy as a policy domain with identifiable problems and actionable interventions. This position is part of a university-wide faculty cluster focused on democracy policy, data, and civic education.
+We welcome scholars from political science, public policy, public administration, economics, law, and related social sciences. Candidates must demonstrate research excellence, a commitment to teaching across undergraduate and graduate (Master's/PhD) programs, and an interest in public and policy engagement within an interdisciplinary environment. Joint appointments with other university units are negotiable.
+Required Application Materials: Letter of interest, curriculum vitae, research statement (including policy interests), teaching statement (including experience and philosophy), names of three references.
+First consideration will be given to applications received by September 13, 2026, but the search will remain open until filled. View the full job description and apply online here: https://apply.interfolio.com/188470
+The University of Michigan is an Equal Opportunity Employer.
+</t>
+  </si>
+  <si>
+    <t>University of North Carolina Wilmington</t>
+  </si>
+  <si>
+    <t>Assistant or Associate Professor of Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assistant Professor of Practice in Finance
+University of North Carolina Wilmington
+Posting Details
+Position Title	Assistant or Associate Professor of Finance
+College	Cameron School Business - 312 College
+Dept/School	Economics and Finance - 31250
+Vacancy Number	16F-788
+Position Number	664
+Location of Workplace	Main UNCW Campus
+Brief Summary of Work for this Position	
+The Department of Economics and Finance at the University of North Carolina Wilmington invites applications for a tenure-track faculty position in Finance at the rank of Assistant or Associate Professor. We seek collegial and engaged scholars who will contribute to the department's mission through excellence in research, teaching, and service. The anticipated start date is August 2027.
+The successful candidate will demonstrate a strong commitment to scholarly research, with an established or emerging research agenda in any area of finance. The candidate should also possess the ability to deliver high-quality, engaging instruction at both the undergraduate and graduate levels. Teaching responsibilities may include courses in the Bachelor of Science in Business Administration (Finance concentration), Master of Business Administration (MBA), International MBA (IMBA), and Master of Science in Finance (MSF) programs.
+UNCW's Master of Science in Finance curriculum is closely aligned with the Chartered Financial Analyst (CFA) Program. Accordingly, candidates who hold the CFA charter or are actively progressing toward the credential are especially encouraged to apply
+Minimum Education and Experience Requirements	
+Ph.D. in Finance, Real Estate, or related field from an AACSB-accredited school. NOTE: ABDs with an expected conferral date before August 1, 2027, are encouraged to apply.
+ABD candidates with a Ph.D. conferred by August 1, 2027, can anticipate an initial appointment as Assistant Professor.
+Selected candidates with a Ph.D. nearly completed (ABD, not conferred by August 1, 2027) can anticipate an initial appointment as Lecturer at a reduced salary for a one-year fixed-term appointment. Degree verification must be provided before the end of the one-year fixed-term contract, and the candidate will be appointed to the rank of assistant professor with commensurate compensation beginning July 1 of the following academic year.
+Preferred Education, Knowledge, Skills &amp; Experience	
+CFA charter or progress towards CFA is preferred.
+Required Certifications or Licensure	
+Primary Function of Organizational Unit	
+The Department of Economics and Finance at the University of North Carolina Wilmington, located in the vibrant coastal city of Wilmington, North Carolina, offers four Bachelor of Science in Business Administration concentrations: Economics, Finance, Financial Technology (FinTech), and Real Estate. The department also administers the Bachelor of Arts in Economics and the Master of Science in Finance programs. In addition, faculty play an integral role in supporting both the Master of Business Administration (MBA) and the International MBA, a joint program offered in collaboration with our international partner universities.
+The department fosters an engaging and experiential learning environment through student organizations, competitive academic opportunities such as the College Fed Challenge and CFA Institute Research Challenge, the student-managed investment fund, undergraduate honors research, and other high-impact learning experiences. Faculty are equally committed to advancing scholarship, with a growing research portfolio and a strong culture of collaboration that enhances teaching, research, and service.
+College/School Information	
+UNCW boasts a beautiful 661-acre wooded campus with approximately 16,500 students and is one of the fastest growing institutions in the University of North Carolina system. The Cameron School of Business is AACSB accredited and serves more than 2200 business majors, including graduate students in the PMBA, EMBA, M.S. in Accounting, International MBA, M.S in Business Analytics, M.S. in Finance and Investments, and M.S. in Computer Science and Information Systems programs.
+The Wilmington metropolitan area comprises approximately 225,000 people and features a thriving port, business community, and tourism industry. Bordered by both the Atlantic Ocean and the Cape Fear River, Wilmington offers the best in coastal living.
+University Information	
+The University of North Carolina Wilmington, the state's coastal university, is dedicated to the integration of teaching, mentoring, research and service. Widely acknowledged for its world-class faculty and staff and continuously recognized at a national level for scholarly excellence and affordability, UNCW offers a powerful academic experience that stimulates creative inquiry and critical thinking.
+A public institution with nearly 18,000 students, UNCW offers a full range of baccalaureate- and graduate-level programs, as well as doctoral degrees in educational leadership, marine biology, nursing practice and psychology; and many distance learning options, including clinical research, an accelerated RN-to-BSN program, an Executive M.B.A. program structured for working professionals, and the nation's only bachelor's degree program focused on coastal engineering.
+The university's efforts to advance research and scholarly activities have earned UNCW the elevated designation of “Doctoral Universities: High Research Activity” institution (R2 University) by the Carnegie Classification of Institutions of Higher Education.
+UNCW has been part of the University of North Carolina System since 1969.
+EEO Statement	
+UNCW does not discriminate against any employee or applicant for employment because of his or her race, sex (such as gender, gender identity, marital status, childbirth, and pregnancy), age, color, national origin (including ethnicity), religion, disability, sexual orientation, political affiliation, veteran status, military service member status, genetic information, or relationship to other university constituents – except where sex, age, or ability represent bona fide educational or occupational qualifications or where marital status is a statutorily established eligibility criterion for State funded employee benefit programs.
+Eligibility for Employment	
+Final candidates are subject to criminal &amp; sex offender background checks. Some vacancies also require credit or motor vehicle checks. UNC Wilmington participates in E-Verify. Federal law requires all employers to verify the identity and employment eligibility of all persons hired to work in the United States.
+Number of Openings	Multi-Positions
+Special Notes to Applicants	
+Prior to the official appointment to the university, the candidate(s) selected for hire must be able to demonstrate eligibility to teach assigned courses by successfully meeting the credentialing requirements based on official transcripts and other documentation as required.
+Please note that a minimum of three professional references are required for all applications.
+Position Type	Permanent
+Job Posting Date	08/11/2026
+Job Close Date	09/17/2026
+To apply, visit https://apptrkr.com/9758800
+</t>
+  </si>
+  <si>
+    <t>UNITED STATES North Carolina Wilmington</t>
+  </si>
+  <si>
+    <t>2026-09-17 00:00:00</t>
+  </si>
+  <si>
+    <t>Lecturer or Assistant Professor of Practice of Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lecturer or Assistant Professor of Practice of Finance
+College: Cameron School Business - 312 College
+Dept/School: Economics and Finance - 31250
+Vacancy Number: 16F-787
+Position Number: 701
+Location of Workplace: Main UNCW Campus
+Brief Summary of Work for this Position:
+The Department of Economics and Finance at the University of North Carolina Wilmington invites applications for a nine-month, non-tenure-track faculty position in Finance at the rank of Lecturer or Assistant Professor of Practice. We seek collegial and engaged scholars who will contribute to the department's mission through excellence in research, teaching, and service. The anticipated start date is August 2027. These positions are appointed to an initial one-year term with no renewal limits.
+The successful Lecturer candidate will have an emphasis on teaching while also contributing to meaningful service for the department, college, and university. The teaching load is eight courses annually (4:4 load).
+The successful Assistant Professor of Practice candidate will demonstrate a strong commitment to high-quality, engaging instruction and continued scholarly activity. The teaching load is seven courses annually (3:4 or 4:3 load). In addition to teaching responsibilities, the successful candidate will be expected to contribute to the intellectual life of the department through an active research agenda and meaningful service to the department, college, and university.
+Both positions may include teaching of undergraduate introductory and upper-level Finance courses, as well as graduate courses in the Master of Business Administration (MBA), International MBA (IMBA), and Master of Science in Finance (MSF) programs.
+Service activities may include advising and supporting student organizations, participating in departmental initiatives, and engaging in other activities that advance the department's mission for both Lecturer and Assistant Professor of Practice positions.
+Minimum Education and Experience Requirements:
+1. Applicants for appointment at the rank of lecturer must have at least a master's in finance (or related discipline) with one year of work experience.
+2. Applicants for the Assistant Professor of Practice position must have a Ph.D., DBA in Finance, Real Estate, or an equivalent terminal degree or a closely related discipline from a nationally accredited institution at time of application.- In exceptional circumstances, a combination of advanced graduate education, relevant certifications or licensure (e.g., CFA, FRM, CFP), and significant experience at the highest levels of professional practice may be considered in place of a terminal degree.
+Preferred Education, Knowledge, Skills &amp; Experience:
+ CFA charter or progress towards CFA is preferred.
+ Preferred qualifications for appointment as a lecturer include a strong record of teaching experience.
+ Preferred qualifications for appointment as an assistant professor of practice include a strong record of teaching and scholarly activity.
+Required Certifications or Licensure:
+Primary Function of Organizational Unit:
+The Department of Economics and Finance at the University of North Carolina Wilmington, located in the vibrant coastal city of Wilmington, North Carolina, offers four Bachelor of Science in Business Administration concentrations: Economics, Finance, Financial Technology (FinTech), and Real Estate. The department also administers the Bachelor of Arts in Economics and the Master of Science in Finance programs. In addition, faculty play an integral role in supporting both the Master of Business Administration (MBA) and the International MBA, a joint program offered in collaboration with our international partner universities. 
+The department fosters an engaging and experiential learning environment through student organizations, competitive academic opportunities such as the College Fed Challenge and CFA Institute Research Challenge, the student-managed investment fund, undergraduate honors research, and other high-impact learning experiences. Faculty are equally committed to advancing scholarship with a growing research portfolio and a strong culture of collaboration that enhances teaching, research, and service.
+College/School Information:
+UNCW boasts a beautiful 661-acre wooded campus with approximately 16,500 students and is one of the fastest growing institutions in the University of North Carolina system. The Cameron School of Business is AACSB accredited and serves more than 2200 business majors, including graduate students in the PMBA, EMBA, M.S. in Accounting, International MBA, M.S in Business Analytics, M.S. in Finance and Investments, and M.S. in Computer Science and Information Systems programs.
+The Wilmington metropolitan area comprises approximately 225,000 people and features a thriving port, business community, and tourism industry. Bordered by both the Atlantic Ocean and the Cape Fear River, Wilmington offers the best in coastal living.
+University Information:
+The University of North Carolina Wilmington, the state's coastal university, is dedicated to the integration of teaching, mentoring, research and service. Widely acknowledged for its world-class faculty and staff and continuously recognized at a national level for scholarly excellence and affordability, UNCW offers a powerful academic experience that stimulates creative inquiry and critical thinking.
+A public institution with nearly 18,000 students, UNCW offers a full range of baccalaureate- and graduate-level programs, as well as doctoral degrees in educational leadership, marine biology, nursing practice and psychology; and many distance learning options, including clinical research, an accelerated RN-to-BSN program, an Executive M.B.A. program structured for working professionals, and the nation's only bachelor's degree program focused on coastal engineering.
+The university's efforts to advance research and scholarly activities have earned UNCW the elevated designation of "Doctoral Universities: High Research Activity" institution (R2 University) by the Carnegie Classification of Institutions of Higher Education.
+UNCW has been part of the University of North Carolina System since 1969.
+Eligibility for Employment:
+Final candidates are subject to criminal &amp; sex offender background checks. Some vacancies also require credit or motor vehicle checks. UNC Wilmington participates in E-Verify. Federal law requires all employers to verify the identity and employment eligibility of all persons hired to work in the United States.
+Number of Openings: Multi-Positions
+Special Notes to Applicants:
+Position Type: Permanent
+Job Posting Date: 08/11/2026
+Job Close Date: 09/17/2026
+To apply, visit https://apptrkr.com/9758784
+UNCW does not discriminate against any employee or applicant for employment because of his or her race, sex (such as gender, gender identity, marital status, childbirth, and pregnancy), age, color, national origin (including ethnicity), religion, disability, sexual orientation, political affiliation, veteran status, military service member status, genetic information, or relationship to other university constituents - except where sex, age, or ability represent bona fide educational or occupational qualifications or where marital status is a statutorily established eligibility criterion for State funded employee benefit programs.
+</t>
+  </si>
+  <si>
+    <t>University of Notre Dame</t>
+  </si>
+  <si>
+    <t>Macroeconomics
+Economic Theory
+Econometrics</t>
+  </si>
+  <si>
+    <t>The Department of Economics at the University of Notre Dame seeks applicants for up to three tenure-track assistant professor positions. Duties will include teaching, research, and service. Candidates with research interests in Macroeconomics, Economic Theory, and/or Econometrics will receive priority consideration. 
+Entry-level candidates must have completed all Ph.D. requirements or be on track to complete a Ph.D. in Economics or a closely related field by July 1, 2027. Candidates at the advanced assistant level must have a Ph.D. in Economics or a closely related field.
+The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate on the basis of race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Indiana NOTRE DAME</t>
+  </si>
+  <si>
+    <t>College of Arts and Letters</t>
+  </si>
+  <si>
+    <t>Poverty
 Labor Economics
 Health Economics
-Machine learning
-[...1 lines deleted...]
-Public Policy
+Education Economics
+Public Economics</t>
+  </si>
+  <si>
+    <t>Full Professor</t>
+  </si>
+  <si>
+    <t>The Department of Economics at the University of Notre Dame invites applications for a tenured Full Professor position beginning in Fall 2027, with the possibility of an endowed, named chair, for a scholar whose research program will advance the mission of the university’s Poverty Initiative.
+Candidates should have a record of research excellence with a strong emphasis on issues related to poverty, a proven capacity for leadership, evidence of superlative teaching at the undergraduate and graduate levels, and a capacity to support and shape exciting new university programs. We especially seek candidates whose work has strong synergies with existing faculty research and initiatives across campus. Duties include research, teaching, and service. A PhD in Economics or a closely related field is required.
+The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate on the basis of race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.</t>
+  </si>
+  <si>
+    <t>H0 - General
+I0 - General
+J0 - General</t>
+  </si>
+  <si>
+    <t>Families
+Children
+Social Policy
+Labor Economics
+Public Economics</t>
+  </si>
+  <si>
+    <t>Professor, Open Rank</t>
+  </si>
+  <si>
+    <t>The Department of Economics at the University of Notre Dame invites applications for an open-rank, tenure-track position to begin in the Fall of 2027 whose research program will support the Strengthening Families Research Initiative. We especially welcome applications from candidates at the ranks of Associate or Full Professor.
+Candidates should have a record of research excellence with a strong emphasis on issues related to the economics of families, fertility, child well-being, and/or social policy. The ideal candidate will also have a track record of superlative teaching at the undergraduate and graduate levels, and a capacity to support and shape a university program. Duties include research, teaching, and service. A PhD in Economics or a closely related field is required.
+The University of Notre Dame seeks to attract, develop, and retain the highest quality faculty, staff and administration. The University is an Equal Opportunity Employer, and does not discriminate on the basis of race, color, national or ethnic origin, sex, disability, veteran status, genetic information, or age in employment. Moreover, Notre Dame prohibits discrimination against veterans or disabled qualified individuals, and complies with 41 CFR 60-741.5(a) and 41 CFR 60-300.5(a). We strongly encourage applications from candidates attracted to a university with a Catholic identity.</t>
+  </si>
+  <si>
+    <t>University of Southern California</t>
+  </si>
+  <si>
+    <t>Sol Price School of Public Policy</t>
+  </si>
+  <si>
+    <t>Department of Health Policy &amp; Management</t>
+  </si>
+  <si>
+    <t>Research Assistant Professor of Health Policy &amp; Management</t>
+  </si>
+  <si>
+    <t>The USC Sol Price School of Public Policy and the USC Schaeffer Institute for Public Policy &amp; Government Service is seeking a dedicated and innovative Research Assistant Professor of Health Policy &amp; Management who will enhance our scholarly mission and advance health care policy. The successful candidate will work within a dynamic team at the USC Schaeffer Center, leveraging resources to increase research capacity in studying health care policy through both new and existing research efforts.
+The position is primarily funded through contracts and grants, with partial research support provided by core funds from the Schaeffer Institute. The successful candidate will hold an appointment as a Research Assistant Professor within the Department of Health Policy &amp; Management at the Price School, and an additional appointment as a Scholar in the USC Schaeffer Institute.
+The successful applicant will have a PhD in a relevant field, 3+ years of experience conducting research in health policy and economics (may include research experience gained as a doctoral student), a proven record of successful grant funding and publication in leading journals, demonstrated leadership capabilities in research project management and grant solicitation, and the ability to effectively communicate research findings to policy and research audiences.</t>
+  </si>
+  <si>
+    <t>115,000-190,000</t>
+  </si>
+  <si>
+    <t>UNITED STATES California Los Angeles</t>
+  </si>
+  <si>
+    <t>2027-02-01 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Tsukuba</t>
+  </si>
+  <si>
+    <t>Humanities and Social Sciences</t>
+  </si>
+  <si>
+    <t>International Public Policy</t>
+  </si>
+  <si>
+    <t>Econometrics</t>
+  </si>
+  <si>
+    <t>Associate Professor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Faculty of Humanities and Social Sciences at the University of Tsukuba invites applications for a full-time permanent faculty position at the rank of Associate Professor in Econometrics, beginning April 1, 2027.  
+We welcome applications from outstanding candidates specializing in either theoretical or applied econometrics. The successful candidate will be expected to conduct high-quality research, supervise empirical research theses, and contribute to the university’s international programs.  
+Teaching Responsibilities: 
+Graduate Level: Specialized courses and seminars conducted in English for the Master's and Doctoral Programs in International Public Policy.  
+Undergraduate Level: Introductory courses, specialized courses, and seminars in Economics for the College of International Studies.  
+Contribution to administrative duties and committees within the faculty and university.  
+Qualifications: Applicants must hold a Ph.D. or an equivalent doctoral degree at the time of application. Candidates should have an excellent record of research achievements in econometrics and demonstrate strong English communication skills essential for lectures, student advising, and research activities.  
+Application Process: Applications must be submitted through the JREC-IN Portal by September 14, 2026 (Japan Standard Time). For full details regarding required documents (CV, publication list, research statement, etc.) and instructions, please refer to our official JREC-IN listing.  
+ </t>
+  </si>
+  <si>
+    <t>7 Million-9 Million Japanese Yen</t>
+  </si>
+  <si>
+    <t>JAPAN Ibaraki Tsukuba</t>
+  </si>
+  <si>
+    <t>2026-09-14 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Utah</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Quantitative Analysis of Markets and Organizations</t>
+  </si>
+  <si>
+    <t>David Eccles School of Business</t>
+  </si>
+  <si>
+    <t>Economics 
+Quantitative Analysis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Associate Professor/Professor </t>
+  </si>
+  <si>
+    <t>Quantitative Analysis of Markets and Organizations (QAMO) is an academic unit within the University of Utah’s David Eccles School of Business. We are economists with common interests in the application of economics to business decision-making.
+We seek to hire one or more outstanding economists to tenure-track positions for the 2027-28 academic year. We are open to hiring at the Associate and Professor Levels, with rank subject to qualifications. Applicants should possess a doctorate.
+Successful candidates will conduct high-quality scholarship that complements our growing research community. The Eccles School is a world-class business school with a rich history of excellence in education and research. Salaries, research support, and teaching loads are competitive with top economics departments and business schools, and the fringe benefits are excellent.
+Applications will be accepted until August 23, 2026 or until positions are filled.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">$190,000-300,000 </t>
+  </si>
+  <si>
+    <t>UNITED STATES Utah Salt Lake City</t>
+  </si>
+  <si>
+    <t>2026-08-23 00:00:00</t>
+  </si>
+  <si>
+    <t>University of Wisconsin-Madison</t>
+  </si>
+  <si>
+    <t>College of Letters &amp; Science</t>
+  </si>
+  <si>
+    <t>La Follette School of Public Affairs</t>
+  </si>
+  <si>
+    <t>Education/school finance and school choice
+Financial regulation and capital markets
+Housing supply and land-use reform
+Technology policy and innovation markets
+Transportation and infrastructure finance
+International trade and tariffs
+State and local economic development
+Climate and environmental policy (e.g., carbon pricing, cap-and-trade systems)
+Energy markets and grid reform
+Agricultural policy and food systems</t>
+  </si>
+  <si>
+    <t>Assistant Professor of Public Policy (Market-Based Solutions to Societal Challenges)</t>
+  </si>
+  <si>
+    <t>The La Follette School of Public Affairs (LFS) seeks to hire a scholar whose research examines how market-based institutions, competitive structures, and incentive-compatible policy design can address major societal challenges. The successful candidate will conduct theoretically grounded and empirically rigorous research on the role of markets in domains traditionally shaped by public policy, regulation, or collective action problems.
+We are particularly interested in scholars who analyze how prices, property rights, competition, decentralized information, and institutional design affect outcomes in areas such as:
+Education/school finance and school choice
+Financial regulation and capital markets
+Housing supply and land-use reform
+Technology policy and innovation markets
+Transportation and infrastructure finance
+International trade and tariffs
+State and local economic development
+Climate and environmental policy (e.g., carbon pricing, cap-and-trade systems)
+Energy markets and grid reform
+Agricultural policy and food systems
+The candidate may be an economist, political scientist, public policy scholar, legal scholar, or affiliated social scientist whose work engages deeply with the economic logic of markets and institutional design. We welcome scholars using diverse methodological approaches, including structural modeling, reduced-form econometrics, field experiments, institutional analysis, and political economy frameworks.
+The successful candidate will contribute to teaching in public policy analysis, microeconomics for policy, regulatory policy, and sector-specific policy courses. They will strengthen LFS’s capacity to train students to evaluate when markets succeed, when they fail, how policy can improve their functioning, and how government failure represents an omnipresent risk.
+Situated at the heart of UW-Madison, the College of Letters &amp; Science (L&amp;S) serves as home to 39 academic departments and numerous research centers, including the La Follette School of Public Affairs.
+The successful applicant will be responsible for ensuring eligibility for employment in the United States on or before the effective date of the appointment. University sponsorship is not available for this position.
+Madison is the state's capital city and is well known for offering a small town feel in a medium-sized city. It is a great place to raise a family and offers an ideal combination of natural beauty, stimulating cultural events, outstanding schools and outdoor recreation.
+The successful candidate will advance the educational mission of the College of Letters &amp; Science that values, prioritizes, and actualizes evidence-based and student-centered teaching and student mentoring. They will contribute to an environment that fosters engagement and a sense of belonging for faculty, staff, students and members of the broader community.
+The successful candidate, as a member of the College of L&amp;S, will proactively contribute to, support, and advance the college’s commitment to excellence among all aspects of their teaching, mentoring, research, and service.
+In the College of Letters &amp; Science, we provide a liberal arts education that is both broad and deep through excellent, empathic teaching. We hire faculty who are interested in pursuing difficult questions, making new discoveries, and making an impact in their field. We reward excellent teaching and classroom innovation, and we are committed to shared governance. Learn more about the L&amp;S mission on our webpage: https://ls.wisc.edu/about/mission.
+Key Job Responsibilities:
+The La Follette School of Public Affairs (LFS) seeks to hire a scholar whose research examines how market-based institutions, competitive structures, and incentive-compatible policy design can address major societal challenges. The successful candidate will conduct theoretically grounded and empirically rigorous research on the role of markets in domains traditionally shaped by public policy, regulation, or collective action problems.</t>
+  </si>
+  <si>
+    <t>Negotiable - Academic (9 Months)</t>
+  </si>
+  <si>
+    <t>Requisition Number: JR10012581</t>
+  </si>
+  <si>
+    <t>UNITED STATES Wisconsin Madison</t>
+  </si>
+  <si>
+    <t>H - Public Economics
+G - Financial Economics
+I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+K - Law and Economics
+M - Business Administration and Business Economics; Marketing; Accounting; Personnel Economics
+Q - Agricultural and Natural Resource Economics; Environmental and Ecological Economics
+Z - Other Special Topics</t>
+  </si>
+  <si>
+    <t>2026-10-18 00:00:00</t>
+  </si>
+  <si>
+    <t>Waseda University</t>
+  </si>
+  <si>
+    <t xml:space="preserve">applied microeconomics
+empirical microeconomics
+microeconometrics
+</t>
+  </si>
+  <si>
+    <t>Tenured Position in Empirical Microeconomics</t>
+  </si>
+  <si>
+    <t>Full information of the recruitment is available Here:
+https://www.waseda.jp/fpse/pse/news-en/2026/08/04/26944/
+The Faculty of Political Science and Economics at Waseda University invites applications for a tenured position in 
+Empirical Microeconomics to begin in the fall of 2027 or the spring of 2028 (or a mutually agreed later date).  
+Affiliation:
+Faculty of Political Science and Economics
+Field:
+Empirical Microeconomics
+Position rank and title:
+Professor (tenured), Associate Professor (tenured)
+Courses to teach:
+Courses related to applied microeconomics and econometrics for both the School of Political Science (Undergraduate Program) and the Graduate School of Economics (Master’s and Doctoral Programs).
+Qualifications:
+ An outstanding research record in the field of empirical microeconomics
+ In addition to courses in their specialized field, the candidate should be able to teach econometrics at the undergraduate and graduate levels.
+ Ability to teach courses in Japanese and English
+ The candidate must demonstrate a strong commitment to academic research and education.
+ A Ph.D. degree</t>
+  </si>
+  <si>
+    <t>Any</t>
+  </si>
+  <si>
+    <t>JAPAN Tokyo</t>
+  </si>
+  <si>
+    <t>International: Other Academic (Visiting or Temporary)</t>
+  </si>
+  <si>
+    <t>Faculty of Political Science and Economics</t>
+  </si>
+  <si>
+    <t>Economics
+Statistics
+Economic History</t>
+  </si>
+  <si>
+    <t>Assistant Professor (Non-tenure-track)</t>
+  </si>
+  <si>
+    <t>Full information of the recruitment of this position is available at the following website.
+https://www.waseda.jp/fpse/pse/news-en/2026/07/30/26959/
+-----------
+Waseda University, a long-established private university located in central Tokyo, invites applications for the position of Assistant Professor (full-time, non-tenure-track) (in Japanese, “Kôshi-ninkitsuki”) in the Faculty of Political Science and Economics (FPSE). We seek individuals who wish to participate actively in education and research at the Faculty.
+ Starting date
+Starting date: April 1, 2027
+ Duration of employment
+Two years from the starting date of employment.
+At the end of these two years, taking into account such factors as education, research, and work performance, the Assistant Professor (non-tenure-track) may be reappointed for another year. However, the combined period of employment must be completed by March 31, 2030.
+ Requirements
+(1) Candidates must hold a doctoral degree or expect to obtain a doctoral degree or expect his/her affiliated institution to make an official decision to award the degree before February 28, 2027.
+(2) Candidates must be able to give lectures and conduct seminars in either Japanese or English.
+For detailed information on the position, please refer to the above website.</t>
+  </si>
+  <si>
+    <t>2026-09-04 00:00:00</t>
+  </si>
+  <si>
+    <t>Faculty of Political Science and Economics (FPSE)</t>
+  </si>
+  <si>
+    <t>applied economics
+empirical economics
+econometrics</t>
+  </si>
+  <si>
+    <t>Tenured or Tenure-track Position in Empirical Economics (Any Field)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Full information of the recruitment is available Here:
+https://www.waseda.jp/fpse/pse/news-en/2026/08/04/26955/
+The Faculty of Political Science and Economics at Waseda University invites applications for a tenure-track or 
+tenured position in Empirical Economics (Any Field) to begin in the fall of 2027 or the spring of 2028 (or a mutually 
+agreed later date). 
+Affiliation:
+Faculty of Political Science and Economics
+Field:
+Empirical Economics (Any Field) 
+Position rank and title:
+Professor (tenured), Associate Professor (tenured), Associate Professor (tenure-track), or Assistant Professor 
+(tenure-track) 
+Courses to teach:
+Courses related to empirical economics and econometrics for both the School of Political Science and Economics 
+(Undergraduate Program) and the Graduate School of Economics (Master’s and Doctoral Programs). 
+Qualifications:
+An outstanding research record in the field of empirical economics. In particular, research achievements in 
+the fields of education, environment, finance, healthcare, labor, and macroeconomic policy are desirable. 
+In addition to courses in their specialized field, the candidate should be able to teach econometrics at the 
+undergraduate and graduate levels. 
+Ability to teach courses in English. Ability to teach in Japanese is desirable but not required. 
+The candidate must demonstrate a strong commitment to academic research and education. 
+Ph.D. in Economics or a relevant field by the time of appointment
+</t>
+  </si>
+  <si>
+    <t>Windfall Trust</t>
+  </si>
+  <si>
+    <t>Scenarios &amp; Modeling</t>
+  </si>
+  <si>
+    <t>Scenario Modeling
+Microsimulation
+Structural Modeling
+Applied Econonmics
 Econometrics
-Postdoctoral Fellowship</t>
-[...10 lines deleted...]
-    <t>Salary is highly competitive</t>
+AI and labor
+Policy Modeling
+Distributional Analysis</t>
+  </si>
+  <si>
+    <t>Economist, Scenarios &amp; Modeling</t>
+  </si>
+  <si>
+    <t>Windfall Trust is hiring a fully remote Scenarios &amp; Modeling Economist to build and own its quantitative modeling capability, acting as the technical authority behind everything the organization publishes — choosing methods, assembling data, writing or directing code, and defending results to external economists, peer reviewers, and government analysts. 
+The immediate focus is a scenario modeling platform that translates narrative AI futures into quantified economic parameters, propagates them through household microdata, and produces distributional and fiscal results: who loses income, by how much, what it costs the fiscal system, and how policy responses perform under each scenario. 
+This is a build role — Windfall has no existing modeling infrastructure, so the hire will make foundational methodological choices from scratch, with scope expanding over time to other modeling work (indices, macro shock generators, fiscal costing) as needs evolve.
+Responsibilities include designing the platform's economic primitives, mapping shocks onto occupations, simulating and costing policy responses (transfer programs, capital taxation, social insurance), co-authoring publications, and setting standards for reproducibility.
+Strong candidates are senior economists with range across quantitative modeling approaches, comfortable defending technical choices externally, with an advanced degree and 5+ years of applied modeling experience.</t>
+  </si>
+  <si>
+    <t>$50 - $100 per hour based on experience</t>
+  </si>
+  <si>
+    <t>UNITED STATES Fully remote</t>
+  </si>
+  <si>
+    <t>C0 - General
+H0 - General
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
+  </si>
+  <si>
+    <t>Windfall Research</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Labor Economics
+Development Economics
+AI Economy
+Econometrics
+Applied Research
+Policy
+Fiscal Policy
+Welfare Policy
+</t>
+  </si>
+  <si>
+    <t>Lead Economist</t>
+  </si>
+  <si>
+    <t>Windfall Trust is hiring a fully remote Lead Economist to own its core research products and serve as the technical authority behind everything the organization publishes. 
+The role covers the full research lifecycle - methodological design, data and analysis, drafting, external review, and defending results to treasuries, central banks, and academic economists. Work spans Windfall's flagship products: the Policy Atlas, an upcoming Preparedness Map (assessing countries' AI economic exposure and absorption capacity), and a Scenarios Lab translating AI futures into distributional and fiscal outcomes. 
+Responsibilities include designing cross-country index methodology, analyzing labor market resilience, assessing fiscal and welfare system resilience across income levels, costing policy responses, and authoring publications for government and institutional audiences. 
+Windfall's research infrastructure is young, so the role involves making foundational methodological choices while working directly with the CEO and Director of Research.
+Strong candidates are senior economists with a range of expertise across labor economics, development economics, fiscal/welfare policy, or quantitative modeling, comfortable being the most technical person in the room and accountable when external experts push back. 
+Requirements: an advanced degree, 8+ years of applied research or policy experience, demonstrated senior-level work in at least two relevant fields, and a track record of methodology surviving external scrutiny.</t>
+  </si>
+  <si>
+    <t>$150,000-$200,000</t>
   </si>
   <si>
     <t>J0 - General
-I0 - General
-[...39 lines deleted...]
-EMAIL: jhorpedahl@uca.edu
+H0 - General
+O3 - Innovation; Research and Development; Technological Change; Intellectual Property Rights</t>
+  </si>
+  <si>
+    <t>Wissenschaftszentrum Berlin für Sozialforschung (WZB Berlin Social Science Center)</t>
+  </si>
+  <si>
+    <t>International Relations</t>
+  </si>
+  <si>
+    <t xml:space="preserve">International Relations
+ Political Economy
+ Political Sociology
+ Democracy 
+Research Professor
+ Research Fellow
+ Political Scientist
+ Sociologist
+ Economist 
+Social Scientist
+ Macroeconomist
+ Microeconomist 
+Behavioral Economist
+ </t>
+  </si>
+  <si>
+    <t>Director of International Relations</t>
+  </si>
+  <si>
+    <t>The Wissenschaftszentrum Berlin für Sozialforschung is one of the world’s leading social science research institutions. It conducts problem-oriented basic research, connects research with society, and fosters interdisciplinary collaboration across sociology, political science, economics, and law. Current research focuses include climate, democracy, digitalization, education, gender, health, international orders, migration, and work. The WZB is a publicly funded, non-university research institute and a member of the Leibniz Association.
+The WZB invites applications for a permanent full-time position as Director (f/m/x) for the study of international relations. The successful candidate will establish and lead a research department examining transformations of the international order and global power relations through theory-driven empirical research. Relevant topics include conflict and security, international institutions, transnational politics, political economy, and global governance.
+Applicants should have an outstanding international research profile, extensive publication record, experience supervising doctoral researchers, and an interest in public engagement. They are expected to present a long-term interdisciplinary research agenda aligned with the WZB’s research environment. A Joint Professorship (W3) at a German university is desirable.
+Applications (cover letter, publication list, and research statement) must be submitted in English by 20 September 2026. The WZB welcomes applications from all backgrounds; German language skills are not required.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 29071520</t>
+  </si>
+  <si>
+    <t>GERMANY Berlin Berlin</t>
+  </si>
+  <si>
+    <t>2026-09-20 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yale School of the Environment </t>
+  </si>
+  <si>
+    <t>usiness &amp; the Environment,  Sustainable Finance, or Environmental Markets</t>
+  </si>
+  <si>
+    <t>Environmental Economics
+Natural Resource Economics
+Sustainable Finance
+Climate Finance
+Environmental Finance
+Business and Environment
+Environmental Markets
+Carbon Markets
+Conservation Finance
+Energy Economics
+Resource Economics
+Risk Management
+Insurance Economics
+Commodity Markets
+Land Economics
+Behavioral Economics
+Marketing
+Consumer Behavior
+Supply Chain Management
+Operations Management
+Sustainable Business
+Corporate Sustainability
+ESG
+Climate Risk
+Biodiversity Finance
+Applied Microeconomics</t>
+  </si>
+  <si>
+    <t>The Yale School of the Environment (YSE) seeks applicants for an Assistant Professor position in Business &amp; the Environment, Sustainable Finance, or Environmental Markets. We welcome scholars whose research connects business, finance, economics, marketing, supply chains, environmental markets, or related fields with environmental and natural resource challenges.
+Research areas may include sustainable finance, environmental risk management, conservation and climate finance, commodity and environmental markets, consumer behavior, supply chains and logistics, land and resource markets, or environmental aspects of tax strategy. Candidates should demonstrate strong potential for impactful scholarship and interdisciplinary collaboration.
+The successful candidate will develop a nationally or internationally recognized research program, teach business-related courses to master’s and PhD students at YSE and The Forest School, and mentor graduate students.
+Applicants must hold a PhD in finance, marketing, business, supply chain and logistics, economics, or a related interdisciplinary field with relevant doctoral-level training.
+YSE offers a highly collaborative environment with strong connections to Yale’s School of Management, Yale Law School, and the Center for Business and Environment at Yale (CBEY), providing opportunities for interdisciplinary research and teaching.
+Applications should include a CV, research statement, teaching statement, representative publication, and contact information for three references.</t>
+  </si>
+  <si>
+    <t>UNITED STATES Connecticut New Haven</t>
+  </si>
+  <si>
+    <t>Yale University</t>
+  </si>
+  <si>
+    <t>Associate/Full Professor, Financial Economics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economics Department in the Faculty of Arts and Sciences at Yale University is seeking to appoint an Associate or Full Professor with tenure in the field of financial economics. Candidates should be scholars who have made contributions to our understanding of financial markets. They would be expected to teach undergraduates and Ph.D. students, and to supervise Ph.D. dissertations.
+Qualifications
+Applicants must show outstanding scholarly achievement and the Ph.D., or equivalent degree, must be completed.
 </t>
   </si>
   <si>
-    <t>market</t>
-[...606 lines deleted...]
-Norman is a vibrant university town with outstanding schools, amenities, and a low cost of living, http://soonerway.ou.edu.  Norman is part of the Oklahoma City metropolitan area, located less than 20 minutes from downtown, offering the charm of a college town with the amenities of a larger city. The University of Oklahoma (OU) is a Carnegie-R1 comprehensive public research university known for excellence in teaching, research, and community engagement. OU enrolls over 32,000 students and has more than 2,700 full-time faculty members in 21 colleges.
+    <t>Yonsei University</t>
+  </si>
+  <si>
+    <t>Institute of Population and Human Capital</t>
+  </si>
+  <si>
+    <t>Health
+Education
+Population
+Migration
+Family
+Vulnerable Populations
+Inequality
+Children
+Aging
+AI
+International Development</t>
+  </si>
+  <si>
+    <t>Postdoctoral Fellow</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Institute of Population and Human Capital at Yonsei University invites applications for Postdoctoral Fellows. We welcome qualified candidates with a strong interest in population and human capital research.
+Main Responsibilities
+ Conduct independent and collaborative research in Health, Education, Population, Migration, Family, Vulnerable Populations, Inequality, Children, Aging, AI, and International Development.
+ Analyze large-scale administrative datasets.
+ Design, implement, and analyze large-scale Randomized Controlled Trials (RCTs).
+ Support ongoing research and book projects.
+ Mentor master’s students and assist in preparing teaching materials.
+ Develop and lead independent research aligned with the Institute's priorities.
+Postdoctoral Fellows will be matched with research topics suited to their expertise. Research will be conducted in collaboration with faculty members at Yonsei University, under the supervision of the Institute Director, Hyuncheol Bryant Kim.
 Qualifications
-A Ph.D. in Economics is required by appointment date. ABD candidates may apply but must have a Ph.D. in Economics degree in hand by start date.
-[...940 lines deleted...]
-    <t>CHINA Hubei Wuhan</t>
+ Ph.D. in Economics or a related field.
+ Strong background in applied microeconomics.
+ Experience working with large administrative datasets and/or RCTs is highly preferred.
+Selection and Appointment
+ Document screening followed by interviews.
+ Flexible start date from January 2027 through September 1, 2027, with earlier availability preferred.
+ Initial two-year appointment, with possible renewal for a third year. </t>
+  </si>
+  <si>
+    <t>KOREA, REPUBLIC OF Seoul</t>
+  </si>
+  <si>
+    <t>I - Health, Education, and Welfare
+J - Labor and Demographic Economics
+O - Economic Development, Innovation, Technological Change, and Growth</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -8765,54 +4100,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O247"/>
+  <dimension ref="A1:O105"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="O247" sqref="O247"/>
+      <selection activeCell="O105" sqref="O105"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="10" customWidth="true" style="0"/>
     <col min="3" max="3" width="11" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="75" customWidth="true" style="0"/>
     <col min="6" max="6" width="75" customWidth="true" style="0"/>
     <col min="7" max="7" width="20" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="15" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
     <col min="12" max="12" width="75" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -8839,9683 +4174,4151 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="B2">
-        <v>111477493</v>
+        <v>111477663</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
       <c r="H2" t="s">
         <v>19</v>
       </c>
       <c r="I2" t="s">
         <v>20</v>
       </c>
-      <c r="J2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J2"/>
       <c r="K2"/>
       <c r="L2" t="s">
+        <v>21</v>
+      </c>
+      <c r="M2" t="s">
         <v>22</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>23</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" s="2"/>
       <c r="B3" s="2">
-        <v>111477486</v>
+        <v>111477646</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="E3" s="2" t="s">
+      <c r="E3" s="2"/>
+      <c r="F3" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="F3" s="2"/>
       <c r="G3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="B4">
-        <v>111477225</v>
+        <v>111477571</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I4" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="J4" t="s">
         <v>38</v>
       </c>
+      <c r="J4"/>
       <c r="K4"/>
       <c r="L4" t="s">
         <v>39</v>
       </c>
       <c r="M4" t="s">
         <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>41</v>
       </c>
       <c r="O4" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" s="2"/>
       <c r="B5" s="2">
-        <v>111477199</v>
+        <v>111477553</v>
       </c>
       <c r="C5" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="2" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E5" s="2"/>
       <c r="F5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="G5" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="G5" s="2"/>
       <c r="H5" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="J5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="M5" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="N5" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="N5" s="2" t="s">
+      <c r="O5" s="2" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="B6">
-        <v>111477351</v>
+        <v>111477619</v>
       </c>
       <c r="C6" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>51</v>
       </c>
-      <c r="E6"/>
+      <c r="E6" t="s">
+        <v>52</v>
+      </c>
       <c r="F6" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="G6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" s="2"/>
       <c r="B7" s="2">
-        <v>111477383</v>
+        <v>111477620</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G7" s="2"/>
+        <v>61</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>53</v>
+      </c>
       <c r="H7" s="2" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="I7" s="2" t="s">
         <v>62</v>
       </c>
-      <c r="J7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="M7" s="2" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="B8">
-        <v>111477474</v>
+        <v>111477618</v>
       </c>
       <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="D8" t="s">
+        <v>64</v>
+      </c>
+      <c r="E8" t="s">
+        <v>65</v>
+      </c>
+      <c r="F8" t="s">
+        <v>66</v>
+      </c>
+      <c r="G8" t="s">
+        <v>67</v>
+      </c>
+      <c r="H8" t="s">
         <v>68</v>
       </c>
-      <c r="D8" t="s">
+      <c r="I8" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>74</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="M8" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="N8" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="O8" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="2"/>
       <c r="B9" s="2">
-        <v>111477222</v>
+        <v>111477552</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D9" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="J9" s="2" t="s">
         <v>79</v>
       </c>
-      <c r="E9" s="2" t="s">
-[...14 lines deleted...]
-      <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>84</v>
+        <v>32</v>
       </c>
       <c r="N9" s="2" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="O9" s="2" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="B10">
-        <v>111477243</v>
+        <v>111477640</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>15</v>
       </c>
       <c r="D10" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
+      <c r="G10" t="s">
+        <v>83</v>
+      </c>
       <c r="H10" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="I10" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="M10" t="s">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="N10" t="s">
-        <v>90</v>
+        <v>58</v>
       </c>
       <c r="O10" t="s">
-        <v>91</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="2"/>
       <c r="B11" s="2">
-        <v>111477134</v>
+        <v>111477624</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="E11" s="2"/>
-      <c r="F11" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F11" s="2"/>
+      <c r="G11" s="2"/>
       <c r="H11" s="2" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="I11" s="2" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="J11" s="2"/>
-      <c r="K11" s="2"/>
+      <c r="K11" s="2">
+        <v>703699</v>
+      </c>
       <c r="L11" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>97</v>
+        <v>32</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>98</v>
+        <v>23</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="B12">
-        <v>111477185</v>
+        <v>111477578</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E12" t="s">
+        <v>93</v>
+      </c>
+      <c r="F12"/>
+      <c r="H12" t="s">
+        <v>94</v>
+      </c>
+      <c r="I12" t="s">
+        <v>95</v>
+      </c>
+      <c r="J12" t="s">
+        <v>96</v>
+      </c>
+      <c r="K12"/>
+      <c r="L12" t="s">
+        <v>97</v>
+      </c>
+      <c r="M12" t="s">
+        <v>98</v>
+      </c>
+      <c r="N12" t="s">
         <v>99</v>
       </c>
-      <c r="E12" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="O12" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="2"/>
       <c r="B13" s="2">
-        <v>111477413</v>
+        <v>111477608</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D13" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E13" s="2"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+      <c r="L13" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="M13" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="N13" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="O13" s="2" t="s">
         <v>107</v>
-      </c>
-[...29 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="B14">
-        <v>111477182</v>
+        <v>111477652</v>
       </c>
       <c r="C14" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="D14" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="E14"/>
       <c r="F14" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="H14" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="I14" t="s">
-        <v>121</v>
+        <v>111</v>
       </c>
       <c r="J14" t="s">
-        <v>122</v>
+        <v>112</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="s">
-        <v>123</v>
+        <v>104</v>
       </c>
       <c r="M14" t="s">
-        <v>124</v>
+        <v>113</v>
+      </c>
+      <c r="N14" t="s">
+        <v>114</v>
       </c>
       <c r="O14" t="s">
-        <v>42</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="2"/>
       <c r="B15" s="2">
-        <v>111477236</v>
+        <v>111477590</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>125</v>
+        <v>116</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>127</v>
+        <v>100</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="G15" s="2"/>
       <c r="H15" s="2" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="K15" s="2"/>
       <c r="L15" s="2" t="s">
-        <v>132</v>
+        <v>104</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="N15" s="2" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="O15" s="2" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="B16">
-        <v>111477311</v>
+        <v>111477643</v>
       </c>
       <c r="C16" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
-        <v>135</v>
+        <v>123</v>
       </c>
       <c r="E16"/>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F16"/>
       <c r="H16" t="s">
-        <v>136</v>
+        <v>110</v>
       </c>
       <c r="I16" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="J16"/>
+        <v>124</v>
+      </c>
+      <c r="J16" t="s">
+        <v>112</v>
+      </c>
       <c r="K16"/>
       <c r="L16" t="s">
-        <v>138</v>
+        <v>104</v>
       </c>
       <c r="M16" t="s">
-        <v>65</v>
+        <v>125</v>
       </c>
       <c r="N16" t="s">
-        <v>139</v>
+        <v>121</v>
       </c>
       <c r="O16" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="2"/>
       <c r="B17" s="2">
-        <v>111477338</v>
+        <v>111477627</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="K17" s="2"/>
       <c r="L17" s="2" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="N17" s="2" t="s">
-        <v>145</v>
+        <v>121</v>
       </c>
       <c r="O17" s="2" t="s">
-        <v>146</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:15">
       <c r="B18">
-        <v>111477440</v>
+        <v>111477639</v>
       </c>
       <c r="C18" t="s">
         <v>15</v>
       </c>
       <c r="D18" t="s">
-        <v>147</v>
+        <v>126</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="H18" t="s">
-        <v>149</v>
+        <v>133</v>
       </c>
       <c r="I18" t="s">
-        <v>150</v>
+        <v>134</v>
       </c>
       <c r="J18" t="s">
-        <v>151</v>
+        <v>135</v>
       </c>
       <c r="K18"/>
       <c r="L18" t="s">
-        <v>22</v>
+        <v>130</v>
       </c>
       <c r="M18" t="s">
-        <v>152</v>
+        <v>136</v>
       </c>
       <c r="N18" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
       <c r="O18" t="s">
-        <v>154</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="2"/>
       <c r="B19" s="2">
-        <v>111477437</v>
+        <v>111477596</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>155</v>
+        <v>138</v>
       </c>
       <c r="E19" s="2"/>
-      <c r="F19" s="2"/>
-      <c r="G19" s="2"/>
+      <c r="F19" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>140</v>
+      </c>
       <c r="H19" s="2" t="s">
-        <v>156</v>
+        <v>141</v>
       </c>
       <c r="I19" s="2" t="s">
-        <v>157</v>
+        <v>142</v>
       </c>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="M19" s="2" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="N19" s="2" t="s">
-        <v>78</v>
+        <v>114</v>
       </c>
       <c r="O19" s="2" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
     </row>
     <row r="20" spans="1:15">
       <c r="B20">
-        <v>111477415</v>
+        <v>111477564</v>
       </c>
       <c r="C20" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D20" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="E20"/>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20" t="s">
-        <v>163</v>
+        <v>147</v>
       </c>
       <c r="H20" t="s">
-        <v>164</v>
+        <v>148</v>
       </c>
       <c r="I20" t="s">
-        <v>165</v>
+        <v>149</v>
       </c>
       <c r="J20" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
       <c r="K20"/>
       <c r="L20" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
       <c r="M20" t="s">
-        <v>168</v>
+        <v>152</v>
       </c>
       <c r="N20" t="s">
-        <v>66</v>
+        <v>23</v>
       </c>
       <c r="O20" t="s">
-        <v>115</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="2"/>
       <c r="B21" s="2">
-        <v>111477244</v>
+        <v>111477591</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>68</v>
+        <v>116</v>
       </c>
       <c r="D21" s="2" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
-      <c r="G21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G21" s="2"/>
       <c r="H21" s="2" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="I21" s="2" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="J21" s="2"/>
+        <v>155</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>156</v>
+      </c>
       <c r="K21" s="2"/>
       <c r="L21" s="2" t="s">
-        <v>173</v>
+        <v>21</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>65</v>
+        <v>125</v>
       </c>
       <c r="N21" s="2" t="s">
-        <v>174</v>
+        <v>157</v>
       </c>
       <c r="O21" s="2" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="B22">
-        <v>111477217</v>
+        <v>111477540</v>
       </c>
       <c r="C22" t="s">
-        <v>68</v>
+        <v>158</v>
       </c>
       <c r="D22" t="s">
-        <v>175</v>
+        <v>159</v>
       </c>
       <c r="E22"/>
-      <c r="F22"/>
+      <c r="F22" t="s">
+        <v>44</v>
+      </c>
+      <c r="G22" t="s">
+        <v>160</v>
+      </c>
       <c r="H22" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
       <c r="I22" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="J22"/>
-      <c r="K22">
-[...1 lines deleted...]
-      </c>
+      <c r="K22"/>
       <c r="L22" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
       <c r="M22" t="s">
-        <v>65</v>
+        <v>164</v>
       </c>
       <c r="N22" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="O22" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="2"/>
       <c r="B23" s="2">
-        <v>111477394</v>
+        <v>111477705</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>17</v>
+        <v>167</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>181</v>
+        <v>168</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>182</v>
-[...3 lines deleted...]
-      </c>
+        <v>170</v>
+      </c>
+      <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="M23" s="2" t="s">
-        <v>185</v>
+        <v>172</v>
       </c>
       <c r="N23" s="2" t="s">
-        <v>153</v>
+        <v>173</v>
       </c>
       <c r="O23" s="2" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="B24">
-        <v>111477268</v>
+        <v>111477708</v>
       </c>
       <c r="C24" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D24" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="E24"/>
+        <v>165</v>
+      </c>
+      <c r="E24" t="s">
+        <v>166</v>
+      </c>
       <c r="F24" t="s">
-        <v>188</v>
+        <v>167</v>
+      </c>
+      <c r="G24" t="s">
+        <v>175</v>
       </c>
       <c r="H24" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="I24" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="J24"/>
       <c r="K24"/>
       <c r="L24" t="s">
-        <v>191</v>
+        <v>171</v>
       </c>
       <c r="M24" t="s">
-        <v>65</v>
+        <v>177</v>
+      </c>
+      <c r="N24" t="s">
+        <v>173</v>
       </c>
       <c r="O24" t="s">
-        <v>91</v>
+        <v>174</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="2"/>
       <c r="B25" s="2">
-        <v>111477397</v>
+        <v>111477709</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D25" s="2" t="s">
-        <v>192</v>
+        <v>165</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>193</v>
+        <v>166</v>
       </c>
       <c r="F25" s="2" t="s">
-        <v>194</v>
+        <v>167</v>
       </c>
       <c r="G25" s="2" t="s">
-        <v>195</v>
+        <v>178</v>
       </c>
       <c r="H25" s="2" t="s">
-        <v>196</v>
+        <v>169</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2" t="s">
-        <v>199</v>
+        <v>171</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>200</v>
+        <v>180</v>
       </c>
       <c r="N25" s="2" t="s">
-        <v>201</v>
+        <v>173</v>
       </c>
       <c r="O25" s="2" t="s">
-        <v>202</v>
+        <v>174</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="B26">
-        <v>111477312</v>
+        <v>111477701</v>
       </c>
       <c r="C26" t="s">
-        <v>116</v>
+        <v>181</v>
       </c>
       <c r="D26" t="s">
-        <v>203</v>
+        <v>182</v>
       </c>
       <c r="E26" t="s">
-        <v>180</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="F26"/>
       <c r="G26" t="s">
-        <v>205</v>
+        <v>184</v>
       </c>
       <c r="H26" t="s">
-        <v>206</v>
+        <v>185</v>
       </c>
       <c r="I26" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      </c>
+        <v>186</v>
+      </c>
+      <c r="J26"/>
       <c r="K26"/>
       <c r="L26" t="s">
-        <v>209</v>
+        <v>187</v>
       </c>
       <c r="M26" t="s">
-        <v>210</v>
+        <v>188</v>
       </c>
       <c r="N26" t="s">
-        <v>211</v>
+        <v>23</v>
       </c>
       <c r="O26" t="s">
-        <v>41</v>
+        <v>189</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="2"/>
       <c r="B27" s="2">
-        <v>111477260</v>
+        <v>111477700</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>43</v>
+        <v>181</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="E27" s="2"/>
+        <v>182</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>190</v>
+      </c>
       <c r="F27" s="2"/>
-      <c r="G27" s="2"/>
+      <c r="G27" s="2" t="s">
+        <v>191</v>
+      </c>
       <c r="H27" s="2" t="s">
-        <v>213</v>
+        <v>192</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>214</v>
+        <v>193</v>
       </c>
       <c r="J27" s="2"/>
-      <c r="K27" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="K27" s="2"/>
       <c r="L27" s="2" t="s">
-        <v>215</v>
+        <v>187</v>
       </c>
       <c r="M27" s="2" t="s">
-        <v>216</v>
+        <v>194</v>
       </c>
       <c r="N27" s="2" t="s">
-        <v>98</v>
+        <v>23</v>
       </c>
       <c r="O27" s="2" t="s">
-        <v>217</v>
+        <v>189</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="B28">
-        <v>111477275</v>
+        <v>111477621</v>
       </c>
       <c r="C28" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D28" t="s">
-        <v>212</v>
+        <v>195</v>
       </c>
       <c r="E28"/>
       <c r="F28" t="s">
-        <v>218</v>
+        <v>44</v>
+      </c>
+      <c r="G28" t="s">
+        <v>196</v>
       </c>
       <c r="H28" t="s">
-        <v>219</v>
+        <v>197</v>
       </c>
       <c r="I28" t="s">
-        <v>220</v>
+        <v>198</v>
       </c>
       <c r="J28" t="s">
-        <v>221</v>
-[...3 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="K28"/>
       <c r="L28" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="M28" t="s">
-        <v>222</v>
+        <v>201</v>
       </c>
       <c r="N28" t="s">
-        <v>98</v>
+        <v>202</v>
       </c>
       <c r="O28" t="s">
-        <v>223</v>
+        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="2"/>
       <c r="B29" s="2">
-        <v>111477293</v>
+        <v>111477615</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-      <c r="G29" s="2"/>
+        <v>203</v>
+      </c>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>205</v>
+      </c>
       <c r="H29" s="2" t="s">
-        <v>225</v>
+        <v>197</v>
       </c>
       <c r="I29" s="2" t="s">
-        <v>226</v>
-[...6 lines deleted...]
-      </c>
+        <v>206</v>
+      </c>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
       <c r="L29" s="2" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="M29" s="2" t="s">
-        <v>228</v>
+        <v>208</v>
       </c>
       <c r="N29" s="2" t="s">
-        <v>98</v>
+        <v>209</v>
       </c>
       <c r="O29" s="2" t="s">
-        <v>229</v>
+        <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="B30">
-        <v>111477386</v>
+        <v>111477645</v>
       </c>
       <c r="C30" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="D30" t="s">
-        <v>230</v>
+        <v>210</v>
       </c>
       <c r="E30" t="s">
-        <v>231</v>
+        <v>211</v>
       </c>
       <c r="F30" t="s">
-        <v>232</v>
+        <v>44</v>
       </c>
       <c r="G30" t="s">
-        <v>233</v>
+        <v>212</v>
       </c>
       <c r="H30" t="s">
-        <v>234</v>
+        <v>213</v>
       </c>
       <c r="I30" t="s">
-        <v>235</v>
+        <v>214</v>
       </c>
       <c r="J30" t="s">
-        <v>236</v>
+        <v>215</v>
       </c>
       <c r="K30"/>
       <c r="L30" t="s">
-        <v>22</v>
+        <v>216</v>
       </c>
       <c r="M30" t="s">
-        <v>237</v>
+        <v>32</v>
       </c>
       <c r="N30" t="s">
-        <v>153</v>
+        <v>217</v>
       </c>
       <c r="O30" t="s">
-        <v>238</v>
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="2"/>
       <c r="B31" s="2">
-        <v>111477349</v>
+        <v>111477542</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>43</v>
+        <v>158</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>230</v>
+        <v>210</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>17</v>
-[...6 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
       <c r="H31" s="2" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
       <c r="I31" s="2" t="s">
-        <v>241</v>
+        <v>220</v>
       </c>
       <c r="J31" s="2" t="s">
-        <v>242</v>
+        <v>221</v>
       </c>
       <c r="K31" s="2"/>
       <c r="L31" s="2" t="s">
-        <v>22</v>
+        <v>216</v>
       </c>
       <c r="M31" s="2" t="s">
-        <v>243</v>
+        <v>32</v>
       </c>
       <c r="N31" s="2" t="s">
-        <v>66</v>
+        <v>222</v>
       </c>
       <c r="O31" s="2" t="s">
-        <v>244</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="B32">
-        <v>111477286</v>
+        <v>111477625</v>
       </c>
       <c r="C32" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D32" t="s">
+        <v>223</v>
+      </c>
+      <c r="E32"/>
+      <c r="F32" t="s">
+        <v>224</v>
+      </c>
+      <c r="G32" t="s">
+        <v>225</v>
+      </c>
+      <c r="H32" t="s">
+        <v>226</v>
+      </c>
+      <c r="I32" t="s">
+        <v>227</v>
+      </c>
+      <c r="J32" t="s">
+        <v>228</v>
+      </c>
+      <c r="K32">
+        <v>796107</v>
+      </c>
+      <c r="L32" t="s">
+        <v>229</v>
+      </c>
+      <c r="M32" t="s">
+        <v>32</v>
+      </c>
+      <c r="N32" t="s">
         <v>230</v>
       </c>
-      <c r="E32" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="O32" t="s">
-        <v>229</v>
+        <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="2"/>
       <c r="B33" s="2">
-        <v>111477468</v>
+        <v>111477595</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D33" s="2" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-      <c r="G33" s="2"/>
+        <v>231</v>
+      </c>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>232</v>
+      </c>
       <c r="H33" s="2" t="s">
-        <v>251</v>
+        <v>197</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="J33" s="2"/>
       <c r="K33" s="2"/>
       <c r="L33" s="2" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
       <c r="M33" s="2" t="s">
-        <v>254</v>
+        <v>235</v>
       </c>
       <c r="N33" s="2" t="s">
-        <v>255</v>
+        <v>236</v>
       </c>
       <c r="O33" s="2" t="s">
-        <v>256</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="B34">
-        <v>111477508</v>
+        <v>111477634</v>
       </c>
       <c r="C34" t="s">
-        <v>257</v>
+        <v>25</v>
       </c>
       <c r="D34" t="s">
-        <v>258</v>
+        <v>237</v>
       </c>
       <c r="E34"/>
-      <c r="F34"/>
+      <c r="F34" t="s">
+        <v>238</v>
+      </c>
+      <c r="G34" t="s">
+        <v>239</v>
+      </c>
       <c r="H34" t="s">
-        <v>259</v>
+        <v>240</v>
       </c>
       <c r="I34" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>241</v>
+      </c>
+      <c r="J34"/>
       <c r="K34"/>
       <c r="L34" t="s">
-        <v>31</v>
+        <v>242</v>
       </c>
       <c r="M34" t="s">
-        <v>262</v>
+        <v>243</v>
       </c>
       <c r="N34" t="s">
-        <v>263</v>
+        <v>244</v>
       </c>
       <c r="O34" t="s">
-        <v>264</v>
+        <v>245</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="2"/>
       <c r="B35" s="2">
-        <v>111477281</v>
+        <v>111477558</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>43</v>
+        <v>158</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>265</v>
+        <v>246</v>
       </c>
       <c r="E35" s="2"/>
       <c r="F35" s="2"/>
       <c r="G35" s="2" t="s">
-        <v>194</v>
+        <v>247</v>
       </c>
       <c r="H35" s="2" t="s">
-        <v>266</v>
+        <v>248</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>267</v>
-[...4 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="K35" s="2"/>
       <c r="L35" s="2" t="s">
-        <v>268</v>
+        <v>187</v>
       </c>
       <c r="M35" s="2" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="N35" s="2" t="s">
-        <v>153</v>
+        <v>251</v>
       </c>
       <c r="O35" s="2" t="s">
-        <v>217</v>
+        <v>50</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="B36">
-        <v>111477294</v>
+        <v>111477617</v>
       </c>
       <c r="C36" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
       <c r="D36" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="E36"/>
-      <c r="F36"/>
+      <c r="F36" t="s">
+        <v>253</v>
+      </c>
+      <c r="G36" t="s">
+        <v>254</v>
+      </c>
       <c r="H36" t="s">
-        <v>270</v>
+        <v>255</v>
       </c>
       <c r="I36" t="s">
-        <v>271</v>
+        <v>256</v>
       </c>
       <c r="J36" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="K36"/>
       <c r="L36" t="s">
-        <v>273</v>
+        <v>216</v>
       </c>
       <c r="M36" t="s">
-        <v>65</v>
+        <v>258</v>
       </c>
       <c r="N36" t="s">
-        <v>174</v>
+        <v>114</v>
       </c>
       <c r="O36" t="s">
-        <v>274</v>
+        <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="2"/>
       <c r="B37" s="2">
-        <v>111477350</v>
+        <v>111477631</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-      <c r="G37" s="2"/>
+        <v>252</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>261</v>
+      </c>
       <c r="H37" s="2" t="s">
-        <v>275</v>
+        <v>262</v>
       </c>
       <c r="I37" s="2" t="s">
-        <v>276</v>
+        <v>263</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>277</v>
+        <v>264</v>
       </c>
       <c r="K37" s="2"/>
       <c r="L37" s="2" t="s">
-        <v>278</v>
+        <v>216</v>
       </c>
       <c r="M37" s="2" t="s">
-        <v>65</v>
+        <v>265</v>
       </c>
       <c r="N37" s="2" t="s">
-        <v>174</v>
+        <v>266</v>
       </c>
       <c r="O37" s="2" t="s">
-        <v>244</v>
+        <v>145</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="B38">
-        <v>111477416</v>
+        <v>111477651</v>
       </c>
       <c r="C38" t="s">
-        <v>257</v>
+        <v>15</v>
       </c>
       <c r="D38" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-      <c r="F38"/>
+        <v>267</v>
+      </c>
+      <c r="E38" t="s">
+        <v>268</v>
+      </c>
+      <c r="F38" t="s">
+        <v>269</v>
+      </c>
       <c r="G38" t="s">
-        <v>280</v>
+        <v>270</v>
       </c>
       <c r="H38" t="s">
-        <v>281</v>
+        <v>271</v>
       </c>
       <c r="I38" t="s">
-        <v>282</v>
+        <v>272</v>
       </c>
       <c r="J38" t="s">
-        <v>283</v>
+        <v>273</v>
       </c>
       <c r="K38"/>
       <c r="L38" t="s">
-        <v>284</v>
+        <v>21</v>
       </c>
       <c r="M38" t="s">
-        <v>49</v>
+        <v>274</v>
       </c>
       <c r="N38" t="s">
-        <v>24</v>
+        <v>275</v>
       </c>
       <c r="O38" t="s">
-        <v>285</v>
+        <v>115</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="2"/>
       <c r="B39" s="2">
-        <v>111477422</v>
+        <v>111477586</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D39" s="2" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-      </c>
+        <v>276</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="G39" s="2"/>
       <c r="H39" s="2" t="s">
-        <v>288</v>
+        <v>279</v>
       </c>
       <c r="I39" s="2" t="s">
-        <v>289</v>
-[...2 lines deleted...]
-      <c r="K39" s="2"/>
+        <v>280</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="K39" s="2" t="s">
+        <v>282</v>
+      </c>
       <c r="L39" s="2" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="M39" s="2" t="s">
-        <v>65</v>
+        <v>284</v>
       </c>
       <c r="N39" s="2" t="s">
-        <v>139</v>
+        <v>285</v>
       </c>
       <c r="O39" s="2" t="s">
-        <v>291</v>
+        <v>145</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="B40">
-        <v>111477308</v>
+        <v>111477606</v>
       </c>
       <c r="C40" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D40" t="s">
-        <v>292</v>
-[...3 lines deleted...]
-      </c>
+        <v>286</v>
+      </c>
+      <c r="E40"/>
       <c r="F40" t="s">
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="G40"/>
+        <v>287</v>
+      </c>
+      <c r="G40" t="s">
+        <v>288</v>
+      </c>
       <c r="H40" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="I40" t="s">
-        <v>296</v>
-[...3 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+      <c r="J40"/>
       <c r="K40"/>
       <c r="L40" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="M40" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="N40" t="s">
-        <v>299</v>
+        <v>157</v>
       </c>
       <c r="O40" t="s">
-        <v>300</v>
+        <v>107</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="2"/>
       <c r="B41" s="2">
-        <v>111477248</v>
+        <v>111477561</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="E41" s="2"/>
+        <v>292</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="F41" s="2"/>
       <c r="G41" s="2" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="H41" s="2" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="I41" s="2" t="s">
-        <v>304</v>
-[...3 lines deleted...]
-      </c>
+        <v>295</v>
+      </c>
+      <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="L41" s="2" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="M41" s="2" t="s">
-        <v>65</v>
+        <v>297</v>
       </c>
       <c r="N41" s="2" t="s">
-        <v>211</v>
+        <v>137</v>
       </c>
       <c r="O41" s="2" t="s">
-        <v>307</v>
+        <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="B42">
-        <v>111477466</v>
+        <v>111477576</v>
       </c>
       <c r="C42" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="D42" t="s">
-        <v>308</v>
-[...4 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="E42" t="s">
+        <v>224</v>
+      </c>
+      <c r="F42"/>
       <c r="H42" t="s">
-        <v>310</v>
+        <v>299</v>
       </c>
       <c r="I42" t="s">
-        <v>311</v>
-[...3 lines deleted...]
-      </c>
+        <v>300</v>
+      </c>
+      <c r="J42"/>
       <c r="K42"/>
       <c r="L42" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="M42" t="s">
-        <v>314</v>
+        <v>32</v>
       </c>
       <c r="N42" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
       <c r="O42" t="s">
-        <v>316</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="2"/>
       <c r="B43" s="2">
-        <v>111477326</v>
+        <v>111477565</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>317</v>
+        <v>303</v>
       </c>
       <c r="E43" s="2"/>
       <c r="F43" s="2" t="s">
-        <v>318</v>
+        <v>166</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>319</v>
+        <v>304</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>320</v>
+        <v>305</v>
       </c>
       <c r="I43" s="2" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-      <c r="K43" s="2"/>
+        <v>306</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="K43" s="2">
+        <v>1318</v>
+      </c>
       <c r="L43" s="2" t="s">
-        <v>322</v>
+        <v>307</v>
       </c>
       <c r="M43" s="2" t="s">
-        <v>65</v>
+        <v>308</v>
       </c>
       <c r="N43" s="2" t="s">
-        <v>323</v>
+        <v>121</v>
       </c>
       <c r="O43" s="2" t="s">
-        <v>324</v>
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="B44">
-        <v>111477335</v>
+        <v>111477637</v>
       </c>
       <c r="C44" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="D44" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      <c r="G44"/>
+        <v>309</v>
+      </c>
+      <c r="E44" t="s">
+        <v>310</v>
+      </c>
+      <c r="F44" t="s">
+        <v>311</v>
+      </c>
+      <c r="G44" t="s">
+        <v>312</v>
+      </c>
       <c r="H44" t="s">
-        <v>326</v>
+        <v>313</v>
       </c>
       <c r="I44" t="s">
-        <v>327</v>
+        <v>314</v>
       </c>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44" t="s">
-        <v>328</v>
+        <v>315</v>
       </c>
       <c r="M44" t="s">
-        <v>152</v>
+        <v>316</v>
       </c>
       <c r="N44" t="s">
-        <v>329</v>
+        <v>317</v>
       </c>
       <c r="O44" t="s">
-        <v>146</v>
+        <v>24</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="2"/>
       <c r="B45" s="2">
-        <v>111477380</v>
+        <v>111477598</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>330</v>
-[...1 lines deleted...]
-      <c r="E45" s="2"/>
+        <v>309</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>318</v>
+      </c>
       <c r="F45" s="2" t="s">
-        <v>331</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="G45" s="2"/>
       <c r="H45" s="2" t="s">
-        <v>332</v>
+        <v>319</v>
       </c>
       <c r="I45" s="2" t="s">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="J45" s="2"/>
+        <v>320</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>321</v>
+      </c>
       <c r="K45" s="2"/>
       <c r="L45" s="2" t="s">
-        <v>334</v>
+        <v>322</v>
       </c>
       <c r="M45" s="2" t="s">
-        <v>335</v>
+        <v>32</v>
       </c>
       <c r="N45" s="2" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="O45" s="2" t="s">
-        <v>238</v>
+        <v>145</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="B46">
-        <v>111477476</v>
+        <v>111477555</v>
       </c>
       <c r="C46" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D46" t="s">
-        <v>336</v>
+        <v>324</v>
       </c>
       <c r="E46" t="s">
-        <v>337</v>
+        <v>310</v>
       </c>
       <c r="F46" t="s">
-        <v>338</v>
+        <v>36</v>
       </c>
       <c r="G46" t="s">
-        <v>339</v>
+        <v>325</v>
       </c>
       <c r="H46" t="s">
-        <v>340</v>
+        <v>326</v>
       </c>
       <c r="I46" t="s">
-        <v>341</v>
-[...3 lines deleted...]
-      </c>
+        <v>327</v>
+      </c>
+      <c r="J46"/>
       <c r="K46"/>
       <c r="L46" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
       <c r="M46" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
       <c r="N46" t="s">
-        <v>153</v>
+        <v>23</v>
       </c>
       <c r="O46" t="s">
-        <v>78</v>
+        <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="2"/>
       <c r="B47" s="2">
-        <v>111477403</v>
+        <v>111477532</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="D47" s="2" t="s">
-        <v>345</v>
+        <v>330</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="2" t="s">
-        <v>346</v>
+        <v>331</v>
       </c>
       <c r="G47" s="2" t="s">
-        <v>347</v>
+        <v>332</v>
       </c>
       <c r="H47" s="2" t="s">
-        <v>348</v>
+        <v>333</v>
       </c>
       <c r="I47" s="2" t="s">
-        <v>349</v>
-[...1 lines deleted...]
-      <c r="J47" s="2"/>
+        <v>334</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>335</v>
+      </c>
       <c r="K47" s="2"/>
       <c r="L47" s="2" t="s">
-        <v>350</v>
+        <v>336</v>
       </c>
       <c r="M47" s="2" t="s">
-        <v>351</v>
+        <v>337</v>
       </c>
       <c r="N47" s="2" t="s">
-        <v>352</v>
+        <v>338</v>
       </c>
       <c r="O47" s="2" t="s">
-        <v>353</v>
+        <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="B48">
-        <v>111477419</v>
+        <v>111477577</v>
       </c>
       <c r="C48" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D48" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="E48"/>
+        <v>339</v>
+      </c>
+      <c r="E48" t="s">
+        <v>340</v>
+      </c>
       <c r="F48" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>341</v>
       </c>
       <c r="H48" t="s">
-        <v>357</v>
+        <v>342</v>
       </c>
       <c r="I48" t="s">
-        <v>358</v>
-[...3 lines deleted...]
-      </c>
+        <v>343</v>
+      </c>
+      <c r="J48"/>
       <c r="K48"/>
       <c r="L48" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="M48" t="s">
-        <v>361</v>
+        <v>32</v>
       </c>
       <c r="N48" t="s">
-        <v>362</v>
+        <v>137</v>
       </c>
       <c r="O48" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="2"/>
       <c r="B49" s="2">
-        <v>111477262</v>
+        <v>111477603</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>15</v>
+        <v>116</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>363</v>
+        <v>345</v>
       </c>
       <c r="E49" s="2"/>
-      <c r="F49" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F49" s="2"/>
+      <c r="G49" s="2"/>
       <c r="H49" s="2" t="s">
-        <v>366</v>
+        <v>346</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>367</v>
+        <v>347</v>
       </c>
       <c r="J49" s="2" t="s">
-        <v>359</v>
-[...1 lines deleted...]
-      <c r="K49" s="2"/>
+        <v>348</v>
+      </c>
+      <c r="K49" s="2" t="s">
+        <v>349</v>
+      </c>
       <c r="L49" s="2" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="M49" s="2" t="s">
-        <v>368</v>
+        <v>351</v>
       </c>
       <c r="N49" s="2" t="s">
-        <v>146</v>
+        <v>352</v>
       </c>
       <c r="O49" s="2" t="s">
-        <v>217</v>
+        <v>107</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="B50">
-        <v>111477264</v>
+        <v>111477633</v>
       </c>
       <c r="C50" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D50" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="E50"/>
+        <v>353</v>
+      </c>
+      <c r="E50" t="s">
+        <v>354</v>
+      </c>
       <c r="F50" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>355</v>
       </c>
       <c r="H50" t="s">
-        <v>275</v>
+        <v>356</v>
       </c>
       <c r="I50" t="s">
-        <v>370</v>
+        <v>357</v>
       </c>
       <c r="J50" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="K50"/>
       <c r="L50" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="M50" t="s">
-        <v>371</v>
+        <v>32</v>
       </c>
       <c r="N50" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="O50" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" s="2"/>
       <c r="B51" s="2">
-        <v>111477265</v>
+        <v>111477630</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D51" s="2" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="E51" s="2"/>
       <c r="F51" s="2" t="s">
-        <v>364</v>
-[...3 lines deleted...]
-      </c>
+        <v>238</v>
+      </c>
+      <c r="G51" s="2"/>
       <c r="H51" s="2" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="I51" s="2" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="K51" s="2"/>
       <c r="L51" s="2" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="M51" s="2" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="N51" s="2" t="s">
-        <v>146</v>
+        <v>114</v>
       </c>
       <c r="O51" s="2" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="B52">
-        <v>111477375</v>
+        <v>111477556</v>
       </c>
       <c r="C52" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
       <c r="D52" t="s">
-        <v>363</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="E52"/>
       <c r="F52" t="s">
-        <v>375</v>
-[...2 lines deleted...]
-        <v>376</v>
+        <v>367</v>
       </c>
       <c r="H52" t="s">
-        <v>377</v>
+        <v>368</v>
       </c>
       <c r="I52" t="s">
-        <v>378</v>
-[...3 lines deleted...]
-      </c>
+        <v>369</v>
+      </c>
+      <c r="J52"/>
       <c r="K52"/>
       <c r="L52" t="s">
-        <v>360</v>
+        <v>370</v>
       </c>
       <c r="M52" t="s">
-        <v>361</v>
+        <v>32</v>
       </c>
       <c r="N52" t="s">
-        <v>362</v>
+        <v>266</v>
       </c>
       <c r="O52" t="s">
-        <v>379</v>
+        <v>50</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="2"/>
       <c r="B53" s="2">
-        <v>111477331</v>
+        <v>111477544</v>
       </c>
       <c r="C53" s="2" t="s">
-        <v>68</v>
+        <v>158</v>
       </c>
       <c r="D53" s="2" t="s">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="E53" s="2"/>
+        <v>366</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>371</v>
+      </c>
       <c r="F53" s="2" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>383</v>
+        <v>374</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>384</v>
-[...1 lines deleted...]
-      <c r="J53" s="2"/>
+        <v>375</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>376</v>
+      </c>
       <c r="K53" s="2"/>
       <c r="L53" s="2" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
       <c r="M53" s="2" t="s">
-        <v>386</v>
+        <v>32</v>
       </c>
       <c r="N53" s="2" t="s">
-        <v>66</v>
+        <v>377</v>
       </c>
       <c r="O53" s="2" t="s">
-        <v>387</v>
+        <v>50</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="B54">
-        <v>111477263</v>
+        <v>111477568</v>
       </c>
       <c r="C54" t="s">
-        <v>43</v>
+        <v>158</v>
       </c>
       <c r="D54" t="s">
-        <v>388</v>
+        <v>366</v>
       </c>
       <c r="E54" t="s">
-        <v>389</v>
+        <v>378</v>
       </c>
       <c r="F54" t="s">
-        <v>390</v>
+        <v>379</v>
       </c>
       <c r="G54" t="s">
-        <v>391</v>
+        <v>380</v>
       </c>
       <c r="H54" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="I54" t="s">
-        <v>393</v>
+        <v>382</v>
       </c>
       <c r="J54" t="s">
-        <v>394</v>
+        <v>383</v>
       </c>
       <c r="K54"/>
       <c r="L54" t="s">
-        <v>395</v>
+        <v>370</v>
       </c>
       <c r="M54" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="N54" t="s">
-        <v>396</v>
+        <v>384</v>
       </c>
       <c r="O54" t="s">
-        <v>91</v>
+        <v>50</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="2"/>
       <c r="B55" s="2">
-        <v>111477323</v>
+        <v>111477644</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D55" s="2" t="s">
-        <v>397</v>
+        <v>385</v>
       </c>
       <c r="E55" s="2"/>
-      <c r="F55" s="2" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F55" s="2"/>
+      <c r="G55" s="2"/>
       <c r="H55" s="2" t="s">
-        <v>400</v>
+        <v>386</v>
       </c>
       <c r="I55" s="2" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2" t="s">
-        <v>402</v>
+        <v>130</v>
       </c>
       <c r="M55" s="2" t="s">
-        <v>152</v>
+        <v>388</v>
       </c>
       <c r="N55" s="2" t="s">
-        <v>115</v>
+        <v>389</v>
       </c>
       <c r="O55" s="2" t="s">
-        <v>324</v>
+        <v>33</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="B56">
-        <v>111477271</v>
+        <v>111477485</v>
       </c>
       <c r="C56" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D56" t="s">
-        <v>403</v>
+        <v>385</v>
       </c>
       <c r="E56"/>
-      <c r="F56" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F56"/>
       <c r="H56" t="s">
-        <v>404</v>
+        <v>390</v>
       </c>
       <c r="I56" t="s">
-        <v>405</v>
+        <v>391</v>
       </c>
       <c r="J56"/>
       <c r="K56"/>
       <c r="L56" t="s">
-        <v>406</v>
+        <v>130</v>
       </c>
       <c r="M56" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>32</v>
       </c>
       <c r="O56" t="s">
-        <v>408</v>
+        <v>392</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" s="2"/>
       <c r="B57" s="2">
-        <v>111477365</v>
+        <v>111477604</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>409</v>
-[...3 lines deleted...]
-      </c>
+        <v>393</v>
+      </c>
+      <c r="E57" s="2"/>
       <c r="F57" s="2" t="s">
-        <v>411</v>
+        <v>44</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>412</v>
+        <v>394</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>413</v>
+        <v>289</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>414</v>
-[...2 lines deleted...]
-      <c r="K57" s="2"/>
+        <v>395</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="K57" s="2">
+        <v>239157</v>
+      </c>
       <c r="L57" s="2" t="s">
-        <v>415</v>
+        <v>397</v>
       </c>
       <c r="M57" s="2" t="s">
-        <v>416</v>
+        <v>398</v>
       </c>
       <c r="N57" s="2" t="s">
-        <v>174</v>
+        <v>23</v>
       </c>
       <c r="O57" s="2" t="s">
-        <v>417</v>
+        <v>107</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="B58">
-        <v>111477453</v>
+        <v>111477575</v>
       </c>
       <c r="C58" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="D58" t="s">
-        <v>418</v>
-[...6 lines deleted...]
-        <v>420</v>
+        <v>399</v>
+      </c>
+      <c r="E58"/>
+      <c r="F58" t="s">
+        <v>400</v>
       </c>
       <c r="H58" t="s">
-        <v>421</v>
+        <v>401</v>
       </c>
       <c r="I58" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="J58"/>
+        <v>402</v>
+      </c>
+      <c r="J58" t="s">
+        <v>403</v>
+      </c>
       <c r="K58"/>
       <c r="L58" t="s">
-        <v>423</v>
+        <v>404</v>
       </c>
       <c r="M58" t="s">
-        <v>424</v>
+        <v>32</v>
       </c>
       <c r="N58" t="s">
-        <v>255</v>
+        <v>114</v>
       </c>
       <c r="O58" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="2"/>
       <c r="B59" s="2">
-        <v>111477232</v>
+        <v>111477610</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="D59" s="2" t="s">
-        <v>425</v>
+        <v>399</v>
       </c>
       <c r="E59" s="2"/>
       <c r="F59" s="2" t="s">
-        <v>426</v>
-[...3 lines deleted...]
-      </c>
+        <v>405</v>
+      </c>
+      <c r="G59" s="2"/>
       <c r="H59" s="2" t="s">
-        <v>428</v>
+        <v>406</v>
       </c>
       <c r="I59" s="2" t="s">
-        <v>429</v>
-[...1 lines deleted...]
-      <c r="J59" s="2"/>
+        <v>407</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>403</v>
+      </c>
       <c r="K59" s="2"/>
       <c r="L59" s="2" t="s">
-        <v>430</v>
+        <v>404</v>
       </c>
       <c r="M59" s="2" t="s">
-        <v>431</v>
+        <v>32</v>
       </c>
       <c r="N59" s="2" t="s">
-        <v>432</v>
+        <v>266</v>
       </c>
       <c r="O59" s="2" t="s">
-        <v>134</v>
+        <v>107</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="B60">
-        <v>111477512</v>
+        <v>111477585</v>
       </c>
       <c r="C60" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="D60" t="s">
-        <v>433</v>
+        <v>408</v>
       </c>
       <c r="E60"/>
       <c r="F60" t="s">
-        <v>17</v>
+        <v>409</v>
       </c>
       <c r="G60" t="s">
-        <v>434</v>
+        <v>410</v>
       </c>
       <c r="H60" t="s">
-        <v>435</v>
+        <v>411</v>
       </c>
       <c r="I60" t="s">
-        <v>436</v>
+        <v>412</v>
       </c>
       <c r="J60"/>
       <c r="K60"/>
       <c r="L60" t="s">
-        <v>437</v>
+        <v>404</v>
       </c>
       <c r="M60" t="s">
-        <v>159</v>
+        <v>274</v>
       </c>
       <c r="N60" t="s">
-        <v>438</v>
+        <v>413</v>
       </c>
       <c r="O60" t="s">
-        <v>439</v>
+        <v>50</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" s="2"/>
       <c r="B61" s="2">
-        <v>111477313</v>
+        <v>111477574</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="E61" s="2"/>
+        <v>408</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>414</v>
+      </c>
       <c r="F61" s="2" t="s">
-        <v>441</v>
-[...3 lines deleted...]
-      </c>
+        <v>415</v>
+      </c>
+      <c r="G61" s="2"/>
       <c r="H61" s="2" t="s">
-        <v>443</v>
+        <v>197</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>444</v>
+        <v>416</v>
       </c>
       <c r="J61" s="2" t="s">
-        <v>445</v>
+        <v>417</v>
       </c>
       <c r="K61" s="2"/>
       <c r="L61" s="2" t="s">
-        <v>446</v>
+        <v>404</v>
       </c>
       <c r="M61" s="2" t="s">
-        <v>447</v>
+        <v>32</v>
       </c>
       <c r="N61" s="2" t="s">
-        <v>448</v>
+        <v>114</v>
       </c>
       <c r="O61" s="2" t="s">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="B62">
-        <v>111477305</v>
+        <v>111477653</v>
       </c>
       <c r="C62" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="D62" t="s">
-        <v>449</v>
-[...1 lines deleted...]
-      <c r="E62"/>
+        <v>408</v>
+      </c>
+      <c r="E62" t="s">
+        <v>418</v>
+      </c>
       <c r="F62" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="G62"/>
+        <v>419</v>
+      </c>
+      <c r="G62" t="s">
+        <v>420</v>
+      </c>
       <c r="H62" t="s">
-        <v>450</v>
+        <v>421</v>
       </c>
       <c r="I62" t="s">
-        <v>451</v>
+        <v>422</v>
       </c>
       <c r="J62" t="s">
-        <v>452</v>
+        <v>423</v>
       </c>
       <c r="K62"/>
       <c r="L62" t="s">
-        <v>453</v>
+        <v>404</v>
       </c>
       <c r="M62" t="s">
-        <v>23</v>
+        <v>424</v>
       </c>
       <c r="N62" t="s">
-        <v>352</v>
+        <v>425</v>
       </c>
       <c r="O62" t="s">
-        <v>454</v>
+        <v>115</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" s="2"/>
       <c r="B63" s="2">
-        <v>111477346</v>
+        <v>111477536</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-      <c r="F63" s="2"/>
+        <v>408</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>427</v>
+      </c>
       <c r="G63" s="2" t="s">
-        <v>456</v>
+        <v>428</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>29</v>
+        <v>429</v>
       </c>
       <c r="I63" s="2" t="s">
-        <v>457</v>
-[...1 lines deleted...]
-      <c r="J63" s="2"/>
+        <v>430</v>
+      </c>
+      <c r="J63" s="2" t="s">
+        <v>431</v>
+      </c>
       <c r="K63" s="2"/>
       <c r="L63" s="2" t="s">
-        <v>31</v>
+        <v>432</v>
       </c>
       <c r="M63" s="2" t="s">
-        <v>458</v>
+        <v>32</v>
       </c>
       <c r="N63" s="2" t="s">
-        <v>329</v>
+        <v>106</v>
       </c>
       <c r="O63" s="2" t="s">
-        <v>459</v>
+        <v>50</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="B64">
-        <v>111474136</v>
+        <v>111477197</v>
       </c>
       <c r="C64" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
       <c r="D64" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-      <c r="F64"/>
+        <v>433</v>
+      </c>
+      <c r="E64" t="s">
+        <v>434</v>
+      </c>
+      <c r="F64" t="s">
+        <v>435</v>
+      </c>
       <c r="G64" t="s">
-        <v>460</v>
+        <v>436</v>
       </c>
       <c r="H64" t="s">
-        <v>461</v>
+        <v>437</v>
       </c>
       <c r="I64" t="s">
-        <v>462</v>
-[...3 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="J64"/>
       <c r="K64"/>
       <c r="L64" t="s">
-        <v>464</v>
+        <v>439</v>
       </c>
       <c r="M64" t="s">
-        <v>465</v>
+        <v>440</v>
+      </c>
+      <c r="N64" t="s">
+        <v>441</v>
       </c>
       <c r="O64" t="s">
-        <v>466</v>
+        <v>50</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" s="2"/>
       <c r="B65" s="2">
-        <v>111477218</v>
+        <v>111477659</v>
       </c>
       <c r="C65" s="2" t="s">
-        <v>467</v>
+        <v>34</v>
       </c>
       <c r="D65" s="2" t="s">
-        <v>468</v>
-[...4 lines deleted...]
-      </c>
+        <v>442</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="F65" s="2"/>
       <c r="G65" s="2" t="s">
-        <v>470</v>
+        <v>444</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>471</v>
+        <v>445</v>
       </c>
       <c r="I65" s="2" t="s">
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="J65" s="2"/>
+        <v>446</v>
+      </c>
+      <c r="J65" s="2" t="s">
+        <v>447</v>
+      </c>
       <c r="K65" s="2"/>
       <c r="L65" s="2" t="s">
-        <v>473</v>
+        <v>448</v>
       </c>
       <c r="M65" s="2" t="s">
-        <v>386</v>
+        <v>449</v>
       </c>
       <c r="N65" s="2" t="s">
-        <v>408</v>
+        <v>23</v>
       </c>
       <c r="O65" s="2" t="s">
-        <v>42</v>
+        <v>189</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="B66">
-        <v>111477484</v>
+        <v>111477607</v>
       </c>
       <c r="C66" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="D66" t="s">
-        <v>474</v>
+        <v>450</v>
       </c>
       <c r="E66" t="s">
-        <v>475</v>
+        <v>451</v>
       </c>
       <c r="F66" t="s">
-        <v>476</v>
+        <v>452</v>
+      </c>
+      <c r="G66" t="s">
+        <v>453</v>
       </c>
       <c r="H66" t="s">
-        <v>477</v>
+        <v>454</v>
       </c>
       <c r="I66" t="s">
-        <v>478</v>
+        <v>455</v>
       </c>
       <c r="J66" t="s">
-        <v>479</v>
+        <v>456</v>
       </c>
       <c r="K66"/>
       <c r="L66" t="s">
-        <v>480</v>
+        <v>457</v>
       </c>
       <c r="M66" t="s">
-        <v>481</v>
+        <v>32</v>
       </c>
       <c r="N66" t="s">
-        <v>482</v>
+        <v>458</v>
       </c>
       <c r="O66" t="s">
-        <v>316</v>
+        <v>107</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" s="2"/>
       <c r="B67" s="2">
-        <v>111477302</v>
+        <v>111477636</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>483</v>
-[...1 lines deleted...]
-      <c r="E67" s="2"/>
+        <v>459</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>460</v>
+      </c>
       <c r="F67" s="2" t="s">
-        <v>17</v>
+        <v>461</v>
       </c>
       <c r="G67" s="2"/>
       <c r="H67" s="2" t="s">
-        <v>120</v>
+        <v>462</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>484</v>
-[...4 lines deleted...]
-      <c r="K67" s="2"/>
+        <v>463</v>
+      </c>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2">
+        <v>703714</v>
+      </c>
       <c r="L67" s="2" t="s">
-        <v>486</v>
+        <v>91</v>
       </c>
       <c r="M67" s="2" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="N67" s="2" t="s">
-        <v>57</v>
+        <v>338</v>
       </c>
       <c r="O67" s="2" t="s">
-        <v>487</v>
+        <v>245</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="B68">
-        <v>111477212</v>
+        <v>111477649</v>
       </c>
       <c r="C68" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D68" t="s">
-        <v>488</v>
+        <v>464</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="H68" t="s">
-        <v>489</v>
+        <v>465</v>
       </c>
       <c r="I68" t="s">
-        <v>490</v>
+        <v>466</v>
       </c>
       <c r="J68"/>
-      <c r="K68"/>
+      <c r="K68">
+        <v>703742</v>
+      </c>
       <c r="L68" t="s">
-        <v>491</v>
+        <v>467</v>
       </c>
       <c r="M68" t="s">
-        <v>492</v>
+        <v>32</v>
       </c>
       <c r="N68" t="s">
-        <v>174</v>
+        <v>23</v>
       </c>
       <c r="O68" t="s">
-        <v>307</v>
+        <v>115</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" s="2"/>
       <c r="B69" s="2">
-        <v>111477406</v>
+        <v>111477665</v>
       </c>
       <c r="C69" s="2" t="s">
-        <v>43</v>
+        <v>158</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>493</v>
+        <v>468</v>
       </c>
       <c r="E69" s="2"/>
-      <c r="F69" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F69" s="2"/>
       <c r="G69" s="2" t="s">
-        <v>495</v>
+        <v>469</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>496</v>
+        <v>470</v>
       </c>
       <c r="I69" s="2" t="s">
-        <v>497</v>
+        <v>471</v>
       </c>
       <c r="J69" s="2"/>
       <c r="K69" s="2"/>
       <c r="L69" s="2" t="s">
-        <v>498</v>
+        <v>350</v>
       </c>
       <c r="M69" s="2" t="s">
-        <v>499</v>
+        <v>472</v>
       </c>
       <c r="N69" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="O69" s="2" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="B70">
-        <v>111477465</v>
+        <v>111477623</v>
       </c>
       <c r="C70" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="D70" t="s">
-        <v>501</v>
+        <v>474</v>
       </c>
       <c r="E70" t="s">
-        <v>502</v>
-[...1 lines deleted...]
-      <c r="F70"/>
+        <v>475</v>
+      </c>
+      <c r="F70" t="s">
+        <v>475</v>
+      </c>
       <c r="G70" t="s">
-        <v>503</v>
+        <v>476</v>
       </c>
       <c r="H70" t="s">
-        <v>504</v>
+        <v>477</v>
       </c>
       <c r="I70" t="s">
-        <v>505</v>
+        <v>478</v>
       </c>
       <c r="J70" t="s">
-        <v>305</v>
+        <v>479</v>
       </c>
       <c r="K70"/>
       <c r="L70" t="s">
-        <v>506</v>
+        <v>480</v>
       </c>
       <c r="M70" t="s">
-        <v>507</v>
+        <v>32</v>
       </c>
       <c r="N70" t="s">
-        <v>439</v>
+        <v>23</v>
       </c>
       <c r="O70" t="s">
-        <v>508</v>
+        <v>33</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" s="2"/>
       <c r="B71" s="2">
-        <v>111477215</v>
+        <v>111477650</v>
       </c>
       <c r="C71" s="2" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>509</v>
-[...1 lines deleted...]
-      <c r="E71" s="2"/>
+        <v>481</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>482</v>
+      </c>
       <c r="F71" s="2" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="G71" s="2"/>
+        <v>483</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>484</v>
+      </c>
       <c r="H71" s="2" t="s">
-        <v>511</v>
+        <v>197</v>
       </c>
       <c r="I71" s="2" t="s">
-        <v>512</v>
+        <v>485</v>
       </c>
       <c r="J71" s="2"/>
       <c r="K71" s="2"/>
       <c r="L71" s="2" t="s">
-        <v>506</v>
+        <v>486</v>
       </c>
       <c r="M71" s="2" t="s">
-        <v>49</v>
+        <v>274</v>
       </c>
       <c r="N71" s="2" t="s">
-        <v>139</v>
+        <v>425</v>
       </c>
       <c r="O71" s="2" t="s">
-        <v>42</v>
+        <v>115</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="B72">
-        <v>111477205</v>
+        <v>111477664</v>
       </c>
       <c r="C72" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="D72" t="s">
-        <v>513</v>
+        <v>487</v>
       </c>
       <c r="E72"/>
-      <c r="F72"/>
+      <c r="F72" t="s">
+        <v>488</v>
+      </c>
       <c r="G72" t="s">
-        <v>514</v>
+        <v>489</v>
       </c>
       <c r="H72" t="s">
-        <v>515</v>
+        <v>490</v>
       </c>
       <c r="I72" t="s">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="J72"/>
+        <v>491</v>
+      </c>
+      <c r="J72" t="s">
+        <v>492</v>
+      </c>
       <c r="K72"/>
       <c r="L72" t="s">
-        <v>517</v>
+        <v>493</v>
       </c>
       <c r="M72" t="s">
-        <v>518</v>
+        <v>494</v>
       </c>
       <c r="N72" t="s">
-        <v>519</v>
+        <v>137</v>
       </c>
       <c r="O72" t="s">
-        <v>42</v>
+        <v>174</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" s="2"/>
       <c r="B73" s="2">
-        <v>111477226</v>
+        <v>111477592</v>
       </c>
       <c r="C73" s="2" t="s">
-        <v>116</v>
+        <v>158</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>520</v>
-[...1 lines deleted...]
-      <c r="E73" s="2"/>
+        <v>495</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>496</v>
+      </c>
       <c r="F73" s="2" t="s">
-        <v>521</v>
+        <v>497</v>
       </c>
       <c r="G73" s="2"/>
       <c r="H73" s="2" t="s">
-        <v>522</v>
+        <v>498</v>
       </c>
       <c r="I73" s="2" t="s">
-        <v>523</v>
+        <v>499</v>
       </c>
       <c r="J73" s="2" t="s">
-        <v>524</v>
+        <v>500</v>
       </c>
       <c r="K73" s="2"/>
       <c r="L73" s="2" t="s">
-        <v>525</v>
+        <v>187</v>
       </c>
       <c r="M73" s="2" t="s">
-        <v>526</v>
+        <v>40</v>
       </c>
       <c r="N73" s="2" t="s">
-        <v>223</v>
+        <v>501</v>
       </c>
       <c r="O73" s="2" t="s">
-        <v>42</v>
+        <v>122</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="B74">
-        <v>111477175</v>
+        <v>111477583</v>
       </c>
       <c r="C74" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="D74" t="s">
-        <v>513</v>
+        <v>495</v>
       </c>
       <c r="E74" t="s">
-        <v>527</v>
+        <v>502</v>
       </c>
       <c r="F74" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>528</v>
+        <v>497</v>
       </c>
       <c r="H74" t="s">
-        <v>529</v>
+        <v>503</v>
       </c>
       <c r="I74" t="s">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="J74"/>
+        <v>504</v>
+      </c>
+      <c r="J74" t="s">
+        <v>505</v>
+      </c>
       <c r="K74"/>
       <c r="L74" t="s">
-        <v>517</v>
+        <v>187</v>
       </c>
       <c r="M74" t="s">
-        <v>531</v>
+        <v>32</v>
       </c>
       <c r="N74" t="s">
-        <v>66</v>
+        <v>506</v>
       </c>
       <c r="O74" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" s="2"/>
       <c r="B75" s="2">
-        <v>111477391</v>
+        <v>111477647</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>532</v>
+        <v>508</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>533</v>
+        <v>509</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>534</v>
+        <v>510</v>
       </c>
       <c r="H75" s="2" t="s">
-        <v>535</v>
+        <v>511</v>
       </c>
       <c r="I75" s="2" t="s">
-        <v>536</v>
-[...3 lines deleted...]
-      </c>
+        <v>512</v>
+      </c>
+      <c r="J75" s="2"/>
       <c r="K75" s="2"/>
       <c r="L75" s="2" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
       <c r="M75" s="2" t="s">
-        <v>538</v>
+        <v>514</v>
       </c>
       <c r="N75" s="2" t="s">
-        <v>66</v>
+        <v>515</v>
       </c>
       <c r="O75" s="2" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="B76">
-        <v>111477387</v>
+        <v>111477632</v>
       </c>
       <c r="C76" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="D76" t="s">
-        <v>513</v>
-[...6 lines deleted...]
-      </c>
+        <v>516</v>
+      </c>
+      <c r="E76"/>
+      <c r="F76"/>
       <c r="G76" t="s">
-        <v>540</v>
+        <v>517</v>
       </c>
       <c r="H76" t="s">
-        <v>541</v>
+        <v>518</v>
       </c>
       <c r="I76" t="s">
-        <v>542</v>
-[...3 lines deleted...]
-      </c>
+        <v>519</v>
+      </c>
+      <c r="J76"/>
       <c r="K76"/>
       <c r="L76" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="M76" t="s">
-        <v>538</v>
+        <v>521</v>
       </c>
       <c r="N76" t="s">
-        <v>544</v>
+        <v>302</v>
       </c>
       <c r="O76" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" s="2"/>
       <c r="B77" s="2">
-        <v>111477314</v>
+        <v>111477492</v>
       </c>
       <c r="C77" s="2" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>545</v>
+        <v>522</v>
       </c>
       <c r="E77" s="2"/>
-      <c r="F77" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F77" s="2"/>
       <c r="G77" s="2" t="s">
-        <v>546</v>
+        <v>523</v>
       </c>
       <c r="H77" s="2" t="s">
-        <v>547</v>
+        <v>524</v>
       </c>
       <c r="I77" s="2" t="s">
-        <v>548</v>
+        <v>525</v>
       </c>
       <c r="J77" s="2"/>
       <c r="K77" s="2"/>
       <c r="L77" s="2" t="s">
-        <v>549</v>
+        <v>526</v>
       </c>
       <c r="M77" s="2" t="s">
-        <v>499</v>
+        <v>527</v>
       </c>
       <c r="N77" s="2" t="s">
-        <v>146</v>
+        <v>528</v>
       </c>
       <c r="O77" s="2" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="B78">
-        <v>111477252</v>
+        <v>111477588</v>
       </c>
       <c r="C78" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="D78" t="s">
-        <v>550</v>
+        <v>529</v>
       </c>
       <c r="E78" t="s">
-        <v>551</v>
+        <v>400</v>
       </c>
       <c r="F78" t="s">
-        <v>552</v>
-[...2 lines deleted...]
-        <v>553</v>
+        <v>530</v>
       </c>
       <c r="H78" t="s">
-        <v>554</v>
+        <v>531</v>
       </c>
       <c r="I78" t="s">
-        <v>555</v>
+        <v>532</v>
       </c>
       <c r="J78" t="s">
-        <v>556</v>
-[...1 lines deleted...]
-      <c r="K78"/>
+        <v>533</v>
+      </c>
+      <c r="K78">
+        <v>9723836</v>
+      </c>
       <c r="L78" t="s">
-        <v>557</v>
+        <v>534</v>
       </c>
       <c r="M78" t="s">
-        <v>558</v>
+        <v>144</v>
       </c>
       <c r="N78" t="s">
+        <v>535</v>
+      </c>
+      <c r="O78" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" s="2"/>
       <c r="B79" s="2">
-        <v>111477165</v>
+        <v>111477549</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>560</v>
-[...1 lines deleted...]
-      <c r="E79" s="2"/>
+        <v>529</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>536</v>
+      </c>
       <c r="F79" s="2" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>537</v>
+      </c>
+      <c r="G79" s="2"/>
       <c r="H79" s="2" t="s">
-        <v>562</v>
+        <v>197</v>
       </c>
       <c r="I79" s="2" t="s">
-        <v>563</v>
+        <v>538</v>
       </c>
       <c r="J79" s="2" t="s">
-        <v>564</v>
-[...1 lines deleted...]
-      <c r="K79" s="2"/>
+        <v>539</v>
+      </c>
+      <c r="K79" s="2">
+        <v>7287010</v>
+      </c>
       <c r="L79" s="2" t="s">
-        <v>565</v>
+        <v>534</v>
       </c>
       <c r="M79" s="2" t="s">
-        <v>566</v>
+        <v>540</v>
       </c>
       <c r="N79" s="2" t="s">
-        <v>202</v>
+        <v>24</v>
       </c>
       <c r="O79" s="2" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="B80">
-        <v>111477173</v>
+        <v>111477622</v>
       </c>
       <c r="C80" t="s">
-        <v>467</v>
+        <v>158</v>
       </c>
       <c r="D80" t="s">
-        <v>567</v>
-[...1 lines deleted...]
-      <c r="E80"/>
+        <v>541</v>
+      </c>
+      <c r="E80" t="s">
+        <v>542</v>
+      </c>
       <c r="F80" t="s">
-        <v>568</v>
-[...1 lines deleted...]
-      <c r="G80"/>
+        <v>543</v>
+      </c>
+      <c r="G80" t="s">
+        <v>544</v>
+      </c>
       <c r="H80" t="s">
-        <v>569</v>
+        <v>545</v>
       </c>
       <c r="I80" t="s">
-        <v>570</v>
-[...1 lines deleted...]
-      <c r="J80"/>
+        <v>546</v>
+      </c>
+      <c r="J80" t="s">
+        <v>547</v>
+      </c>
       <c r="K80"/>
       <c r="L80" t="s">
-        <v>571</v>
+        <v>548</v>
       </c>
       <c r="M80" t="s">
-        <v>572</v>
+        <v>274</v>
       </c>
       <c r="N80" t="s">
-        <v>24</v>
+        <v>338</v>
       </c>
       <c r="O80" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" s="2"/>
       <c r="B81" s="2">
-        <v>111477003</v>
+        <v>111477662</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>68</v>
+        <v>158</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>573</v>
-[...1 lines deleted...]
-      <c r="E81" s="2"/>
+        <v>549</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>550</v>
+      </c>
       <c r="F81" s="2" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="G81" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>551</v>
+      </c>
       <c r="H81" s="2" t="s">
-        <v>575</v>
+        <v>552</v>
       </c>
       <c r="I81" s="2" t="s">
-        <v>576</v>
-[...1 lines deleted...]
-      <c r="J81" s="2"/>
+        <v>553</v>
+      </c>
+      <c r="J81" s="2" t="s">
+        <v>554</v>
+      </c>
       <c r="K81" s="2"/>
       <c r="L81" s="2" t="s">
-        <v>577</v>
+        <v>555</v>
       </c>
       <c r="M81" s="2" t="s">
-        <v>65</v>
+        <v>556</v>
       </c>
       <c r="N81" s="2" t="s">
-        <v>329</v>
+        <v>557</v>
       </c>
       <c r="O81" s="2" t="s">
-        <v>417</v>
+        <v>24</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="B82">
-        <v>111477234</v>
+        <v>111477528</v>
       </c>
       <c r="C82" t="s">
-        <v>116</v>
+        <v>158</v>
       </c>
       <c r="D82" t="s">
-        <v>578</v>
+        <v>558</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
-        <v>17</v>
+        <v>559</v>
       </c>
       <c r="G82" t="s">
-        <v>579</v>
+        <v>560</v>
       </c>
       <c r="H82" t="s">
-        <v>580</v>
+        <v>561</v>
       </c>
       <c r="I82" t="s">
-        <v>581</v>
+        <v>562</v>
       </c>
       <c r="J82" t="s">
-        <v>582</v>
+        <v>563</v>
       </c>
       <c r="K82"/>
       <c r="L82" t="s">
-        <v>583</v>
+        <v>564</v>
       </c>
       <c r="M82" t="s">
-        <v>584</v>
+        <v>125</v>
       </c>
       <c r="N82" t="s">
-        <v>519</v>
+        <v>565</v>
       </c>
       <c r="O82" t="s">
-        <v>134</v>
+        <v>50</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" s="2"/>
       <c r="B83" s="2">
-        <v>111477233</v>
+        <v>111477529</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>116</v>
+        <v>158</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>578</v>
-[...3 lines deleted...]
-      </c>
+        <v>566</v>
+      </c>
+      <c r="E83" s="2"/>
       <c r="F83" s="2" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>567</v>
+      </c>
+      <c r="G83" s="2"/>
       <c r="H83" s="2" t="s">
-        <v>120</v>
+        <v>568</v>
       </c>
       <c r="I83" s="2" t="s">
-        <v>586</v>
+        <v>569</v>
       </c>
       <c r="J83" s="2" t="s">
-        <v>582</v>
+        <v>570</v>
       </c>
       <c r="K83" s="2"/>
       <c r="L83" s="2" t="s">
-        <v>583</v>
+        <v>564</v>
       </c>
       <c r="M83" s="2" t="s">
-        <v>152</v>
+        <v>125</v>
       </c>
       <c r="N83" s="2" t="s">
-        <v>519</v>
+        <v>565</v>
       </c>
       <c r="O83" s="2" t="s">
-        <v>134</v>
+        <v>50</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="B84">
-        <v>111477481</v>
+        <v>111477635</v>
       </c>
       <c r="C84" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="D84" t="s">
-        <v>587</v>
+        <v>558</v>
       </c>
       <c r="E84"/>
-      <c r="F84"/>
+      <c r="F84" t="s">
+        <v>571</v>
+      </c>
       <c r="G84" t="s">
-        <v>588</v>
+        <v>572</v>
       </c>
       <c r="H84" t="s">
-        <v>589</v>
+        <v>573</v>
       </c>
       <c r="I84" t="s">
-        <v>590</v>
-[...1 lines deleted...]
-      <c r="J84"/>
+        <v>574</v>
+      </c>
+      <c r="J84" t="s">
+        <v>575</v>
+      </c>
       <c r="K84"/>
       <c r="L84" t="s">
-        <v>591</v>
+        <v>576</v>
       </c>
       <c r="M84" t="s">
-        <v>592</v>
+        <v>32</v>
       </c>
       <c r="N84" t="s">
-        <v>153</v>
+        <v>577</v>
       </c>
       <c r="O84" t="s">
-        <v>33</v>
+        <v>145</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" s="2"/>
       <c r="B85" s="2">
-        <v>111477291</v>
+        <v>111477526</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>593</v>
+        <v>578</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>594</v>
+        <v>579</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>595</v>
-[...1 lines deleted...]
-      <c r="G85" s="2"/>
+        <v>580</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>581</v>
+      </c>
       <c r="H85" s="2" t="s">
-        <v>596</v>
+        <v>582</v>
       </c>
       <c r="I85" s="2" t="s">
-        <v>597</v>
-[...1 lines deleted...]
-      <c r="J85" s="2"/>
+        <v>583</v>
+      </c>
+      <c r="J85" s="2" t="s">
+        <v>584</v>
+      </c>
       <c r="K85" s="2"/>
       <c r="L85" s="2" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
       <c r="M85" s="2" t="s">
-        <v>599</v>
+        <v>586</v>
       </c>
       <c r="N85" s="2" t="s">
-        <v>519</v>
+        <v>266</v>
       </c>
       <c r="O85" s="2" t="s">
-        <v>274</v>
+        <v>50</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="B86">
-        <v>111477292</v>
+        <v>111477560</v>
       </c>
       <c r="C86" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
       <c r="D86" t="s">
-        <v>593</v>
+        <v>578</v>
       </c>
       <c r="E86" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>595</v>
+        <v>587</v>
+      </c>
+      <c r="F86"/>
+      <c r="G86" t="s">
+        <v>588</v>
       </c>
       <c r="H86" t="s">
-        <v>601</v>
+        <v>589</v>
       </c>
       <c r="I86" t="s">
-        <v>602</v>
+        <v>590</v>
       </c>
       <c r="J86"/>
       <c r="K86"/>
       <c r="L86" t="s">
-        <v>598</v>
+        <v>585</v>
       </c>
       <c r="M86" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="N86" t="s">
-        <v>519</v>
+        <v>591</v>
       </c>
       <c r="O86" t="s">
-        <v>229</v>
+        <v>50</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" s="2"/>
       <c r="B87" s="2">
-        <v>111477368</v>
+        <v>111477533</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>603</v>
-[...1 lines deleted...]
-      <c r="E87" s="2"/>
+        <v>578</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>587</v>
+      </c>
       <c r="F87" s="2"/>
-      <c r="G87" s="2"/>
+      <c r="G87" s="2" t="s">
+        <v>592</v>
+      </c>
       <c r="H87" s="2" t="s">
-        <v>604</v>
+        <v>593</v>
       </c>
       <c r="I87" s="2" t="s">
-        <v>605</v>
+        <v>594</v>
       </c>
       <c r="J87" s="2"/>
       <c r="K87" s="2"/>
       <c r="L87" s="2" t="s">
-        <v>606</v>
+        <v>585</v>
       </c>
       <c r="M87" s="2" t="s">
-        <v>607</v>
+        <v>32</v>
       </c>
       <c r="N87" s="2" t="s">
-        <v>202</v>
+        <v>591</v>
       </c>
       <c r="O87" s="2" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="B88">
-        <v>111477161</v>
+        <v>111477661</v>
       </c>
       <c r="C88" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="D88" t="s">
-        <v>608</v>
-[...9 lines deleted...]
-      </c>
+        <v>595</v>
+      </c>
+      <c r="E88"/>
+      <c r="F88"/>
       <c r="H88" t="s">
-        <v>288</v>
+        <v>596</v>
       </c>
       <c r="I88" t="s">
-        <v>612</v>
-[...4 lines deleted...]
-      <c r="K88"/>
+        <v>597</v>
+      </c>
+      <c r="J88"/>
+      <c r="K88">
+        <v>9758800</v>
+      </c>
       <c r="L88" t="s">
-        <v>614</v>
+        <v>598</v>
       </c>
       <c r="M88" t="s">
-        <v>615</v>
+        <v>144</v>
       </c>
       <c r="N88" t="s">
-        <v>201</v>
+        <v>599</v>
       </c>
       <c r="O88" t="s">
-        <v>42</v>
+        <v>189</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" s="2"/>
       <c r="B89" s="2">
-        <v>111477150</v>
+        <v>111477660</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>15</v>
+        <v>158</v>
       </c>
       <c r="D89" s="2" t="s">
-        <v>616</v>
+        <v>595</v>
       </c>
       <c r="E89" s="2"/>
       <c r="F89" s="2"/>
-      <c r="G89" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G89" s="2"/>
       <c r="H89" s="2" t="s">
-        <v>618</v>
+        <v>600</v>
       </c>
       <c r="I89" s="2" t="s">
-        <v>619</v>
+        <v>601</v>
       </c>
       <c r="J89" s="2"/>
-      <c r="K89" s="2"/>
+      <c r="K89" s="2">
+        <v>9758786</v>
+      </c>
       <c r="L89" s="2" t="s">
-        <v>620</v>
+        <v>598</v>
       </c>
       <c r="M89" s="2" t="s">
-        <v>621</v>
+        <v>144</v>
       </c>
       <c r="N89" s="2" t="s">
-        <v>174</v>
+        <v>599</v>
       </c>
       <c r="O89" s="2" t="s">
-        <v>42</v>
+        <v>189</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="B90">
-        <v>111477495</v>
+        <v>111477580</v>
       </c>
       <c r="C90" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="D90" t="s">
-        <v>622</v>
+        <v>602</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
-        <v>623</v>
+        <v>44</v>
       </c>
       <c r="G90" t="s">
-        <v>163</v>
+        <v>603</v>
       </c>
       <c r="H90" t="s">
-        <v>624</v>
+        <v>197</v>
       </c>
       <c r="I90" t="s">
-        <v>625</v>
-[...3 lines deleted...]
-      </c>
+        <v>604</v>
+      </c>
+      <c r="J90"/>
       <c r="K90"/>
       <c r="L90" t="s">
-        <v>627</v>
+        <v>605</v>
       </c>
       <c r="M90" t="s">
-        <v>168</v>
+        <v>32</v>
       </c>
       <c r="N90" t="s">
-        <v>628</v>
+        <v>114</v>
       </c>
       <c r="O90" t="s">
-        <v>629</v>
+        <v>50</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" s="2"/>
       <c r="B91" s="2">
-        <v>111477477</v>
+        <v>111477581</v>
       </c>
       <c r="C91" s="2" t="s">
-        <v>68</v>
+        <v>25</v>
       </c>
       <c r="D91" s="2" t="s">
-        <v>630</v>
-[...1 lines deleted...]
-      <c r="E91" s="2"/>
+        <v>602</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>606</v>
+      </c>
       <c r="F91" s="2" t="s">
-        <v>631</v>
+        <v>44</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>632</v>
+        <v>607</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>632</v>
+        <v>608</v>
       </c>
       <c r="I91" s="2" t="s">
-        <v>633</v>
+        <v>609</v>
       </c>
       <c r="J91" s="2"/>
       <c r="K91" s="2"/>
       <c r="L91" s="2" t="s">
-        <v>634</v>
+        <v>605</v>
       </c>
       <c r="M91" s="2" t="s">
-        <v>635</v>
+        <v>610</v>
       </c>
       <c r="N91" s="2" t="s">
-        <v>174</v>
+        <v>23</v>
       </c>
       <c r="O91" s="2" t="s">
-        <v>33</v>
+        <v>50</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="B92">
-        <v>111477282</v>
+        <v>111477582</v>
       </c>
       <c r="C92" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D92" t="s">
-        <v>636</v>
-[...3 lines deleted...]
-      <c r="G92"/>
+        <v>602</v>
+      </c>
+      <c r="E92" t="s">
+        <v>606</v>
+      </c>
+      <c r="F92" t="s">
+        <v>44</v>
+      </c>
+      <c r="G92" t="s">
+        <v>611</v>
+      </c>
       <c r="H92" t="s">
-        <v>637</v>
+        <v>612</v>
       </c>
       <c r="I92" t="s">
-        <v>638</v>
-[...3 lines deleted...]
-      </c>
+        <v>613</v>
+      </c>
+      <c r="J92"/>
       <c r="K92"/>
       <c r="L92" t="s">
-        <v>640</v>
+        <v>605</v>
       </c>
       <c r="M92" t="s">
-        <v>168</v>
+        <v>610</v>
       </c>
       <c r="N92" t="s">
-        <v>115</v>
+        <v>23</v>
       </c>
       <c r="O92" t="s">
-        <v>487</v>
+        <v>50</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" s="2"/>
       <c r="B93" s="2">
-        <v>111477299</v>
+        <v>111477597</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>467</v>
+        <v>25</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="E93" s="2"/>
+        <v>614</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>615</v>
+      </c>
       <c r="F93" s="2" t="s">
-        <v>17</v>
+        <v>616</v>
       </c>
       <c r="G93" s="2"/>
       <c r="H93" s="2" t="s">
-        <v>642</v>
+        <v>617</v>
       </c>
       <c r="I93" s="2" t="s">
-        <v>643</v>
-[...1 lines deleted...]
-      <c r="J93" s="2"/>
+        <v>618</v>
+      </c>
+      <c r="J93" s="2" t="s">
+        <v>619</v>
+      </c>
       <c r="K93" s="2"/>
       <c r="L93" s="2" t="s">
-        <v>644</v>
+        <v>620</v>
       </c>
       <c r="M93" s="2" t="s">
-        <v>645</v>
+        <v>274</v>
       </c>
       <c r="N93" s="2" t="s">
-        <v>202</v>
+        <v>621</v>
       </c>
       <c r="O93" s="2" t="s">
-        <v>646</v>
+        <v>145</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="B94">
-        <v>111477404</v>
+        <v>111477614</v>
       </c>
       <c r="C94" t="s">
-        <v>467</v>
+        <v>34</v>
       </c>
       <c r="D94" t="s">
-        <v>647</v>
+        <v>622</v>
       </c>
       <c r="E94" t="s">
-        <v>648</v>
+        <v>623</v>
       </c>
       <c r="F94" t="s">
-        <v>649</v>
+        <v>624</v>
       </c>
       <c r="G94" t="s">
-        <v>650</v>
+        <v>625</v>
       </c>
       <c r="H94" t="s">
-        <v>651</v>
+        <v>626</v>
       </c>
       <c r="I94" t="s">
-        <v>652</v>
+        <v>627</v>
       </c>
       <c r="J94" t="s">
-        <v>653</v>
+        <v>628</v>
       </c>
       <c r="K94"/>
       <c r="L94" t="s">
-        <v>654</v>
+        <v>629</v>
       </c>
       <c r="M94" t="s">
-        <v>655</v>
+        <v>284</v>
       </c>
       <c r="N94" t="s">
-        <v>656</v>
+        <v>630</v>
       </c>
       <c r="O94" t="s">
-        <v>544</v>
+        <v>59</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" s="2"/>
       <c r="B95" s="2">
-        <v>111477223</v>
+        <v>111477562</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>43</v>
+        <v>25</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>657</v>
+        <v>631</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>658</v>
+        <v>632</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>426</v>
+        <v>633</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>659</v>
+        <v>634</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>660</v>
+        <v>635</v>
       </c>
       <c r="I95" s="2" t="s">
-        <v>661</v>
+        <v>636</v>
       </c>
       <c r="J95" s="2" t="s">
-        <v>662</v>
+        <v>637</v>
       </c>
       <c r="K95" s="2"/>
       <c r="L95" s="2" t="s">
-        <v>663</v>
+        <v>638</v>
       </c>
       <c r="M95" s="2" t="s">
-        <v>664</v>
+        <v>40</v>
       </c>
       <c r="N95" s="2" t="s">
-        <v>665</v>
+        <v>639</v>
       </c>
       <c r="O95" s="2" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="B96">
-        <v>111477211</v>
+        <v>111477692</v>
       </c>
       <c r="C96" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="D96" t="s">
-        <v>666</v>
-[...1 lines deleted...]
-      <c r="E96"/>
+        <v>640</v>
+      </c>
+      <c r="E96" t="s">
+        <v>641</v>
+      </c>
       <c r="F96" t="s">
-        <v>294</v>
+        <v>642</v>
       </c>
       <c r="G96" t="s">
-        <v>667</v>
+        <v>643</v>
       </c>
       <c r="H96" t="s">
-        <v>668</v>
+        <v>644</v>
       </c>
       <c r="I96" t="s">
-        <v>669</v>
-[...2 lines deleted...]
-      <c r="K96"/>
+        <v>645</v>
+      </c>
+      <c r="J96" t="s">
+        <v>646</v>
+      </c>
+      <c r="K96" t="s">
+        <v>647</v>
+      </c>
       <c r="L96" t="s">
-        <v>670</v>
+        <v>648</v>
       </c>
       <c r="M96" t="s">
-        <v>671</v>
+        <v>649</v>
       </c>
       <c r="N96" t="s">
-        <v>58</v>
+        <v>650</v>
       </c>
       <c r="O96" t="s">
-        <v>42</v>
+        <v>189</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" s="2"/>
       <c r="B97" s="2">
-        <v>111477333</v>
+        <v>111477611</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>116</v>
+        <v>34</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>672</v>
-[...6 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="E97" s="2"/>
+      <c r="F97" s="2"/>
       <c r="G97" s="2" t="s">
-        <v>675</v>
+        <v>652</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>676</v>
+        <v>653</v>
       </c>
       <c r="I97" s="2" t="s">
-        <v>677</v>
+        <v>654</v>
       </c>
       <c r="J97" s="2" t="s">
-        <v>678</v>
+        <v>655</v>
       </c>
       <c r="K97" s="2"/>
       <c r="L97" s="2" t="s">
-        <v>517</v>
+        <v>656</v>
       </c>
       <c r="M97" s="2" t="s">
-        <v>679</v>
+        <v>297</v>
       </c>
       <c r="N97" s="2" t="s">
-        <v>24</v>
+        <v>266</v>
       </c>
       <c r="O97" s="2" t="s">
-        <v>432</v>
+        <v>107</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="B98">
-        <v>111477317</v>
+        <v>111477593</v>
       </c>
       <c r="C98" t="s">
-        <v>257</v>
+        <v>657</v>
       </c>
       <c r="D98" t="s">
-        <v>680</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="E98"/>
       <c r="F98" t="s">
-        <v>682</v>
+        <v>658</v>
       </c>
       <c r="G98" t="s">
-        <v>683</v>
+        <v>659</v>
       </c>
       <c r="H98" t="s">
-        <v>684</v>
+        <v>660</v>
       </c>
       <c r="I98" t="s">
-        <v>685</v>
+        <v>661</v>
       </c>
       <c r="J98"/>
       <c r="K98"/>
       <c r="L98" t="s">
-        <v>22</v>
+        <v>656</v>
       </c>
       <c r="M98" t="s">
-        <v>686</v>
+        <v>208</v>
       </c>
       <c r="N98" t="s">
-        <v>202</v>
+        <v>662</v>
       </c>
       <c r="O98" t="s">
-        <v>687</v>
+        <v>122</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" s="2"/>
       <c r="B99" s="2">
-        <v>111477301</v>
+        <v>111477612</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>688</v>
-[...1 lines deleted...]
-      <c r="E99" s="2"/>
+        <v>651</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>663</v>
+      </c>
       <c r="F99" s="2"/>
-      <c r="G99" s="2"/>
+      <c r="G99" s="2" t="s">
+        <v>664</v>
+      </c>
       <c r="H99" s="2" t="s">
-        <v>689</v>
+        <v>665</v>
       </c>
       <c r="I99" s="2" t="s">
-        <v>690</v>
-[...1 lines deleted...]
-      <c r="J99" s="2"/>
+        <v>666</v>
+      </c>
+      <c r="J99" s="2" t="s">
+        <v>655</v>
+      </c>
       <c r="K99" s="2"/>
       <c r="L99" s="2" t="s">
-        <v>290</v>
+        <v>656</v>
       </c>
       <c r="M99" s="2" t="s">
-        <v>691</v>
+        <v>32</v>
       </c>
       <c r="N99" s="2" t="s">
-        <v>692</v>
+        <v>266</v>
       </c>
       <c r="O99" s="2" t="s">
-        <v>41</v>
+        <v>107</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="B100">
-        <v>111477318</v>
+        <v>111477601</v>
       </c>
       <c r="C100" t="s">
-        <v>116</v>
+        <v>181</v>
       </c>
       <c r="D100" t="s">
-        <v>693</v>
+        <v>667</v>
       </c>
       <c r="E100" t="s">
-        <v>694</v>
-[...3 lines deleted...]
-      </c>
+        <v>668</v>
+      </c>
+      <c r="F100"/>
       <c r="G100" t="s">
-        <v>163</v>
+        <v>669</v>
       </c>
       <c r="H100" t="s">
-        <v>695</v>
+        <v>670</v>
       </c>
       <c r="I100" t="s">
-        <v>696</v>
+        <v>671</v>
       </c>
       <c r="J100" t="s">
-        <v>697</v>
+        <v>672</v>
       </c>
       <c r="K100"/>
       <c r="L100" t="s">
-        <v>698</v>
+        <v>673</v>
       </c>
       <c r="M100" t="s">
-        <v>152</v>
+        <v>674</v>
+      </c>
+      <c r="N100" t="s">
+        <v>121</v>
       </c>
       <c r="O100" t="s">
-        <v>687</v>
+        <v>107</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" s="2"/>
       <c r="B101" s="2">
-        <v>111477473</v>
+        <v>111477600</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>699</v>
+        <v>667</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>700</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F101" s="2"/>
       <c r="G101" s="2" t="s">
-        <v>702</v>
+        <v>676</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>703</v>
+        <v>677</v>
       </c>
       <c r="I101" s="2" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="J101" s="2"/>
+        <v>678</v>
+      </c>
+      <c r="J101" s="2" t="s">
+        <v>679</v>
+      </c>
       <c r="K101" s="2"/>
       <c r="L101" s="2" t="s">
-        <v>705</v>
+        <v>673</v>
       </c>
       <c r="M101" s="2" t="s">
-        <v>706</v>
+        <v>680</v>
       </c>
       <c r="N101" s="2" t="s">
-        <v>707</v>
+        <v>121</v>
       </c>
       <c r="O101" s="2" t="s">
-        <v>708</v>
+        <v>107</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="B102">
-        <v>111477490</v>
+        <v>111477594</v>
       </c>
       <c r="C102" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D102" t="s">
-        <v>709</v>
-[...2 lines deleted...]
-      <c r="F102"/>
+        <v>681</v>
+      </c>
+      <c r="E102" t="s">
+        <v>682</v>
+      </c>
+      <c r="F102" t="s">
+        <v>166</v>
+      </c>
       <c r="G102" t="s">
-        <v>710</v>
+        <v>683</v>
       </c>
       <c r="H102" t="s">
-        <v>711</v>
+        <v>684</v>
       </c>
       <c r="I102" t="s">
-        <v>712</v>
-[...4 lines deleted...]
-      <c r="K102"/>
+        <v>685</v>
+      </c>
+      <c r="J102"/>
+      <c r="K102" t="s">
+        <v>686</v>
+      </c>
       <c r="L102" t="s">
-        <v>714</v>
+        <v>687</v>
       </c>
       <c r="M102" t="s">
-        <v>715</v>
+        <v>125</v>
       </c>
       <c r="N102" t="s">
-        <v>174</v>
+        <v>688</v>
       </c>
       <c r="O102" t="s">
-        <v>25</v>
+        <v>145</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" s="2"/>
       <c r="B103" s="2">
-        <v>111477435</v>
+        <v>111477658</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>716</v>
-[...5 lines deleted...]
-      <c r="G103" s="2"/>
+        <v>689</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="F103" s="2"/>
+      <c r="G103" s="2" t="s">
+        <v>691</v>
+      </c>
       <c r="H103" s="2" t="s">
-        <v>718</v>
+        <v>197</v>
       </c>
       <c r="I103" s="2" t="s">
-        <v>719</v>
+        <v>692</v>
       </c>
       <c r="J103" s="2" t="s">
-        <v>720</v>
+        <v>492</v>
       </c>
       <c r="K103" s="2"/>
       <c r="L103" s="2" t="s">
-        <v>721</v>
+        <v>693</v>
       </c>
       <c r="M103" s="2" t="s">
-        <v>56</v>
+        <v>113</v>
       </c>
       <c r="N103" s="2" t="s">
-        <v>722</v>
+        <v>266</v>
       </c>
       <c r="O103" s="2" t="s">
-        <v>723</v>
+        <v>189</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="B104">
-        <v>111477342</v>
+        <v>111477569</v>
       </c>
       <c r="C104" t="s">
-        <v>116</v>
+        <v>25</v>
       </c>
       <c r="D104" t="s">
-        <v>724</v>
-[...3 lines deleted...]
-      </c>
+        <v>694</v>
+      </c>
+      <c r="E104"/>
       <c r="F104" t="s">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="H104" t="s">
-        <v>726</v>
+        <v>695</v>
       </c>
       <c r="I104" t="s">
-        <v>727</v>
+        <v>696</v>
       </c>
       <c r="J104"/>
       <c r="K104"/>
       <c r="L104" t="s">
-        <v>728</v>
+        <v>693</v>
       </c>
       <c r="M104" t="s">
-        <v>499</v>
+        <v>144</v>
       </c>
       <c r="N104" t="s">
-        <v>656</v>
+        <v>23</v>
       </c>
       <c r="O104" t="s">
-        <v>387</v>
+        <v>50</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" s="2"/>
       <c r="B105" s="2">
-        <v>111477504</v>
+        <v>111477638</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>43</v>
+        <v>657</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="E105" s="2"/>
+        <v>697</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>698</v>
+      </c>
       <c r="F105" s="2"/>
-      <c r="G105" s="2"/>
+      <c r="G105" s="2" t="s">
+        <v>699</v>
+      </c>
       <c r="H105" s="2" t="s">
-        <v>730</v>
+        <v>700</v>
       </c>
       <c r="I105" s="2" t="s">
-        <v>731</v>
+        <v>701</v>
       </c>
       <c r="J105" s="2"/>
       <c r="K105" s="2"/>
       <c r="L105" s="2" t="s">
-        <v>732</v>
+        <v>702</v>
       </c>
       <c r="M105" s="2" t="s">
-        <v>499</v>
+        <v>703</v>
       </c>
       <c r="N105" s="2" t="s">
-        <v>733</v>
+        <v>23</v>
       </c>
       <c r="O105" s="2" t="s">
-        <v>734</v>
-[...1449 lines deleted...]
-      <c r="N142" t="s">
         <v>24</v>
-      </c>
-[...4146 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:O1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>